--- v0 (2026-03-07)
+++ v1 (2026-04-29)
@@ -1697,173 +1697,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«‘‘La guerre des Balkans n’aura pas lieu’’. Réactions contre la guerre dans l’espace public français pendant les conflits balkaniques de 1912-3.»</w:t>
+                <w:t xml:space="preserve">« Presse, mensonges et chemins de fer : L’affaire Homs-Bagdad à l’ombre de la question d’Orient »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pitsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Paul Bled, Jean-Pierre Deschodt. </w:t>
+              <w:t xml:space="preserve">Olivier Dard, Jens Ivo Engels, Andreas Fahrmeir, Frédéric Monier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les guerres balkaniques 1912-1913</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PU Paris-Sorbonne, p.215-231, 2014, 978-2-84050-920-2</w:t>
+              <w:t xml:space="preserve">Scandales et corruption à l'époque contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, p.80-94, 2014, 978-2200274368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996329v1</w:t>
+                <w:t xml:space="preserve">hal-03991314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Presse, mensonges et chemins de fer : L’affaire Homs-Bagdad à l’ombre de la question d’Orient »</w:t>
+                <w:t xml:space="preserve">«‘‘La guerre des Balkans n’aura pas lieu’’. Réactions contre la guerre dans l’espace public français pendant les conflits balkaniques de 1912-3.»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pitsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Dard, Jens Ivo Engels, Andreas Fahrmeir, Frédéric Monier. </w:t>
+              <w:t xml:space="preserve">Jean-Paul Bled, Jean-Pierre Deschodt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandales et corruption à l'époque contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, p.80-94, 2014, 978-2200274368</w:t>
+              <w:t xml:space="preserve">Les guerres balkaniques 1912-1913</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PU Paris-Sorbonne, p.215-231, 2014, 978-2-84050-920-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991314v1</w:t>
+                <w:t xml:space="preserve">hal-03996329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De Paris à Istanbul : représentations d'un ailleurs sensoriel sur les rives du Bosphore, au temps de la Question d'Orient »</w:t>
               </w:r>
@@ -2337,303 +2337,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Steaming with the Orient-Express at the turning of the 20th century : the birth of new ‘travelling elites’ ? »</w:t>
+                <w:t xml:space="preserve">« Peurs de l' « Orient » en Europe occidentale, au tournant du XXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pitsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elites and Leisure: arenas of encounter in Europe, 1815-1914</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Leuven, May 2017, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Discours d’Europe, discours sur l’Europe. Peurs anciennes et actuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro Studi sull’Europa (TO-EU), Université de Turin, Oct 2017, Turin (IT), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996253v1</w:t>
+                <w:t xml:space="preserve">hal-03996207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Peurs de l' « Orient » en Europe occidentale, au tournant du XXe siècle »</w:t>
+                <w:t xml:space="preserve">« Steaming with the Orient-Express at the turning of the 20th century : the birth of new ‘travelling elites’ ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pitsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours d’Europe, discours sur l’Europe. Peurs anciennes et actuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centro Studi sull’Europa (TO-EU), Université de Turin, Oct 2017, Turin (IT), Italie</w:t>
+              <w:t xml:space="preserve">Elites and Leisure: arenas of encounter in Europe, 1815-1914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Leuven, May 2017, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996207v1</w:t>
+                <w:t xml:space="preserve">hal-03996253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« From Great War’s Memorial to the House of Peace : pacifist initiatives in Saint-Ouen »</w:t>
+                <w:t xml:space="preserve">«France and the Holy Land at the twilight of the Eastern Question »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pitsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peace Initiatives and Urban Space in the 20th Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, German Association for Historical Peace and Conflict Studies; Archiv Grünes Gedächtnis of the Heinrich Böll Foundation, Sep 2017, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Jerusalem and Palestine caught between confessional and political interests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto Storico Austriaco, Sep 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996216v1</w:t>
+                <w:t xml:space="preserve">hal-03996222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«France and the Holy Land at the twilight of the Eastern Question »</w:t>
+                <w:t xml:space="preserve">« From Great War’s Memorial to the House of Peace : pacifist initiatives in Saint-Ouen »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pitsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jerusalem and Palestine caught between confessional and political interests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Istituto Storico Austriaco, Sep 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Peace Initiatives and Urban Space in the 20th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Association for Historical Peace and Conflict Studies; Archiv Grünes Gedächtnis of the Heinrich Böll Foundation, Sep 2017, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996222v1</w:t>
+                <w:t xml:space="preserve">hal-03996216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Struggling for hegemony in the Balkans during the final stage of the Eastern Question : the case of French 'cultural' networks</w:t>
               </w:r>
@@ -3236,51 +3236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pitsos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04903982v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brisac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04160379v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#233;va Chalvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dalegre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pin&#231;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03739828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Muhidine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02886178v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lungu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hinckel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Folschweiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02946626v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Giomi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea Klotz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parisot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guigonis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02979608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire de Gayffier-Bonneville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02163730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#351;e Ya&#351;in" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panicos Chrysanthou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02092183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mezzasalma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioula Koutsopanagou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mavroeidakou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02092155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kolakovic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Moussakova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996412v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996253v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996216v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996222v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INAL0026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pitsos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04903982v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brisac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04160379v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#233;va Chalvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dalegre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pin&#231;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03739828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Muhidine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02886178v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lungu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hinckel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Folschweiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02946626v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Giomi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea Klotz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parisot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guigonis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02979608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire de Gayffier-Bonneville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02163730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#351;e Ya&#351;in" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panicos Chrysanthou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02092183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mezzasalma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioula Koutsopanagou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mavroeidakou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02092155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kolakovic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Moussakova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996329v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996412v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INAL0026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>