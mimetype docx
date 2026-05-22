--- v1 (2026-04-29)
+++ v2 (2026-05-22)
@@ -66,1188 +66,1188 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Vidéo (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Encore un peu et nous verrons les amandiers fleurir » : Éditer en liberté dans une Grèce démocratique, 1974-2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Brisac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04903982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À l’ombre du Traité de Lausanne : une «littérature de nostalgie» en Grèce et en Turquie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariéva Chalvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Dalegre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Pinçon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'expérience des Gastarbeiter dans la littérature et l'histoire orale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ruscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariéva Chalvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timur Muhidine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méhémet Ali, entre perceptions et héritages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ruscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire de Gayffier-Bonneville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarga Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulac Bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La littérature roumaine, 30 ans après 1989</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Lungu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hinckel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Folschweiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ruscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circulations savantes entre la France et l’Europe médiane à l’ère numérique : revues, plurilinguisme, traduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Madelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Giomi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bea Klotz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Parisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Guigonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02946626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au-delà de la Ligne verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neşe Yaşin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panicos Chrysanthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lapierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariéva Chalvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02163730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écrivains de l'Europe balkanique à Paris dans l'entre-deux-guerres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Folschweiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandra Kolakovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetla Moussakova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ruscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02092155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La presse grécophone comme presse allophone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mezzasalma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gioula Koutsopanagou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Mavroeidakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Ruscio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02092183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pitsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édition Le Manuscrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9782304055672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04664933v1</w:t>
-              </w:r>
-[...1054 lines deleted...]
-                <w:t xml:space="preserve">medihal-02092155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1265,51 +1265,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Les relations interconfessionnelles dans les Balkans ottomans et post-ottomans, à la fin de la question d’Orient, à travers les mémoires de voyageurs français”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pitsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andreas Nijenhuis-Bescher, Susanne Berthier-Foglar, Gilles Bertrand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières et altérité religieuse: la religion dans le récit de voyage, XVIe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, p.71-89, 2019, 978-2-7535-7784-8</w:t>
@@ -1338,51 +1338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«L’incendie de Salonique en août 1917 : discours et pratiques autour d’un événement tournant de l’histoire de la ville »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pitsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Bled, Jean-Pierre Deschodt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La terre, l'or et le sang - L'année 1917</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions S.P.M., p.305-315, 2018, 978-2-917232-80-4</w:t>
@@ -1411,51 +1411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Aspects de la guerre totale dans la Grèce, en 1916 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pitsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Bled, Jean-Pierre Deschodt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DE TANNENBERG À VERDUN LA GUERRE TOTALE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions SPM, p.273-285, 2017, 978-2-917232-64-4</w:t>
@@ -1484,51 +1484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les échos du coup de Sarajevo dans la presse grecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pitsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Bled, Jean-Pierre Deschodt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La crise de juillet 1914 et l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions S.P.M., p.287-299, 2016, 978-2-917232-43-9</w:t>
@@ -1557,51 +1557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balkans beyond Danube ? Romania and Romanians through the eyes of French diplomats during the Eastern Question</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pitsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claudiu-Lucian Topor, Daniel Cain, Alexandru Istrate. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Through the Diplomat’s Eyes: Romanian Social Life in the Late 19th and Early 20th Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parthenon Verlag, p.29-42, 2016, 978-3942994-15-6</w:t>
@@ -1630,51 +1630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La 'Belle-Epoque' du mouvement de la paix à Paris, à la veille de la Grande Guerre : discours et pratiques pacifistes et antimilitaristes pendant les guerres balkaniques de 1912-3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pitsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Manuela Tavares Ribeiro, Maria Fernanda Rollo, Isabel Maria Freitas Valente. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pela Paz ! For Peace ! Pour la Paix ! (1849-1939)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, p.27-43, 2015, 9782875742049</w:t>
@@ -1697,203 +1697,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Presse, mensonges et chemins de fer : L’affaire Homs-Bagdad à l’ombre de la question d’Orient »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">«‘‘La guerre des Balkans n’aura pas lieu’’. Réactions contre la guerre dans l’espace public français pendant les conflits balkaniques de 1912-3.»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pitsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Dard, Jens Ivo Engels, Andreas Fahrmeir, Frédéric Monier. </w:t>
+              <w:t xml:space="preserve">Jean-Paul Bled, Jean-Pierre Deschodt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandales et corruption à l'époque contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, p.80-94, 2014, 978-2200274368</w:t>
+              <w:t xml:space="preserve">Les guerres balkaniques 1912-1913</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PU Paris-Sorbonne, p.215-231, 2014, 978-2-84050-920-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991314v1</w:t>
+                <w:t xml:space="preserve">hal-03996329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«‘‘La guerre des Balkans n’aura pas lieu’’. Réactions contre la guerre dans l’espace public français pendant les conflits balkaniques de 1912-3.»</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">« Presse, mensonges et chemins de fer : L’affaire Homs-Bagdad à l’ombre de la question d’Orient »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pitsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jean-Paul Bled, Jean-Pierre Deschodt. </w:t>
+              <w:t xml:space="preserve">Olivier Dard, Jens Ivo Engels, Andreas Fahrmeir, Frédéric Monier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les guerres balkaniques 1912-1913</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PU Paris-Sorbonne, p.215-231, 2014, 978-2-84050-920-2</w:t>
+              <w:t xml:space="preserve">Scandales et corruption à l'époque contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, p.80-94, 2014, 978-2200274368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03996329v1</w:t>
+                <w:t xml:space="preserve">hal-03991314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De Paris à Istanbul : représentations d'un ailleurs sensoriel sur les rives du Bosphore, au temps de la Question d'Orient »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pitsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Robert Beck, Ulrike Krampl, Emmanuelle Retaillaud-Bajac. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cinq sens de la ville, du Moyen Age à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires François-Rabelais, p.257-275, 2013, 78-2-86906-289-4</w:t>
@@ -1922,51 +1922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La ‘crise grecque’ au carrefour entre représentations de l’Autre et considérations idéologiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pitsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joëlle Dalègre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la "crise" grecque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, p.13-49, 2013, 978-2-343-00005-3</w:t>
@@ -1995,51 +1995,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La neurasthénie ou la médicalisation de l’ennui en France de la Belle Epoque »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pitsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Goetschel, Christophe Granger, Nathalie Richard, Sylvain Venayre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’ennui, histoire d’un état d’âme, XIXe-XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, p.89-99, 2012, 978-2-85944-718-2</w:t>
@@ -2068,917 +2068,917 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La place de la névrose dans le roman A Rebours de Joris-Karl Huysmans »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pitsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de Recherches Hannah Arendt. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écrivains catholiques marginaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Cujas, p.193-207, 2010, 978-2-254-10908-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«France and the Holy Land at the twilight of the Eastern Question »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jerusalem and Palestine caught between confessional and political interests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto Storico Austriaco, Sep 2017, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« From Great War’s Memorial to the House of Peace : pacifist initiatives in Saint-Ouen »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Peace Initiatives and Urban Space in the 20th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, German Association for Historical Peace and Conflict Studies; Archiv Grünes Gedächtnis of the Heinrich Böll Foundation, Sep 2017, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Steaming with the Orient-Express at the turning of the 20th century : the birth of new ‘travelling elites’ ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Elites and Leisure: arenas of encounter in Europe, 1815-1914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Leuven, May 2017, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Peurs de l' « Orient » en Europe occidentale, au tournant du XXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours d’Europe, discours sur l’Europe. Peurs anciennes et actuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro Studi sull’Europa (TO-EU), Université de Turin, Oct 2017, Turin (IT), Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Struggling for hegemony in the Balkans during the final stage of the Eastern Question : the case of French 'cultural' networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Balkan Worlds III: Power Networks in the Imperial and Post-Imperial Balkans (18th - 20th c.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Balkan, Slavic and Oriental Studies, University of Macedonia, Oct 2016, Thessaloniki, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fighting Balkan Wars along the Grands Boulevards : antagonistic media narratives in French public space »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Centenary of the Balkan Wars (1912-1913): Contested Stances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Department of Internatioanl Relations, Middle East Technical University, May 2013, Ankara, Turkey</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Quand le coq découvre le pays des aigles : représentations françaises de l’Albanie et des Albanais pendant les guerres balkaniques de 1912-1913 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le centenaire de la création de l'Etat albanais (1912-2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'études balkaniques, Inaloc, Nov 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Presse, pilules, publicités : le commerce des spécialités pharmaceutiques et les discours moralistes contre la consommation en France de la Belle Epoque.»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Morales et consommation en France, du début du XIXe siècle aux années 1950</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris I Panthéon-Sorbonne, Jun 2011, Paris Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Salonique, ville occupée : échos des guerres balkaniques dans l'opinion publique française »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Occupations militaires et constructions nationales dans les Balkans (1821-1922)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole française d'Athènes, May 2010, Athènes, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03996180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résolution pacifique de la question d’Orient devant le Parlement français (1897-1913)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pitsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parlement[s], Revue d'histoire politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (26), p.19-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Unionistes contre Ententistes : regards français sur un conflit politique ottoman »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pitsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDEA a journal of humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2, p.132-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991229v1</w:t>
-              </w:r>
-[...651 lines deleted...]
-                <w:t xml:space="preserve">hal-03996180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2996,51 +2996,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne face aux Balkans en feu : perceptions des guerres balkaniques de 1912-1913 dans l'espace médiatique français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pitsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Institut National des Langues et Civilisations Orientales- INALCO PARIS - LANGUES O', 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014INAL0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3236,51 +3236,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664933v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pitsos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04903982v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brisac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04160379v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#233;va Chalvin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dalegre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pin&#231;on" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03739828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Muhidine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02886178v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lungu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hinckel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Folschweiller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02946626v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Giomi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea Klotz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parisot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guigonis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02979608v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire de Gayffier-Bonneville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02163730v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#351;e Ya&#351;in" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panicos Chrysanthou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapierre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02092183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mezzasalma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioula Koutsopanagou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mavroeidakou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02092155v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kolakovic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Moussakova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991314v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996329v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996412v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996207v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996222v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996216v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996176v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996189v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996171v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996180v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INAL0026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04903982v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bulac Biblioth&#232;que" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pitsos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Brisac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04160379v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#233;va Chalvin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dalegre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Pin&#231;on" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03739828v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Ruscio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Muhidine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02979608v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire de Gayffier-Bonneville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarga Moussa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02886178v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Lungu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hinckel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Folschweiller" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02946626v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Madelain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Giomi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bea Klotz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Parisot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guigonis" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02163730v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne&#351;e Ya&#351;in" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panicos Chrysanthou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lapierre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02092155v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Kolakovic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetla Moussakova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02092183v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mezzasalma" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioula Koutsopanagou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Mavroeidakou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664933v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996318v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991303v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996329v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996295v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996412v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996304v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996222v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996216v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996253v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996176v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996195v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996189v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996171v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996180v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991202v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01368947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014INAL0026" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>