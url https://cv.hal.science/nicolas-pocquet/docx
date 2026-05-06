--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -30,51 +30,51 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:110.66282420749px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nicolas Pocquet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chargé de Recherche - Responsable de l'unité d’Entomologie Médicale (URE-EM) - Institut Pasteur de Nouvelle-Calédonie (IPNC) - Nouvelle-Calédonie, France </w:t>
+        <w:t xml:space="preserve">Chargé de Recherche HDR - Responsable de l'unité d’Entomologie Médicale (URE-EM) - Institut Pasteur de Nouvelle-Calédonie (IPNC) - Nouvelle-Calédonie, France </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -338,265 +338,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the role of trehalose in interactions between Wolbachia and Aedes aegypti</w:t>
+                <w:t xml:space="preserve">First report of Aedes albopictus in Saint Barthélemy (French West Indies) confirmed by morphological, molecular and MALDI-TOF mass spectrometry approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Dupuis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pocquet</w:t>
+                <w:t xml:space="preserve">Cédric Ramdini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elodie Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gréaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2025.1547873⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (1), pp.258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-025-06916-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05009380v1</w:t>
+                <w:t xml:space="preserve">pasteur-05151683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First report of Aedes albopictus in Saint Barthélemy (French West Indies) confirmed by morphological, molecular and MALDI-TOF mass spectrometry approaches</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the role of trehalose in interactions between Wolbachia and Aedes aegypti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Gréaux</w:t>
+                <w:t xml:space="preserve">Benjamin Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Dollin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna-Bella Failloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (1), pp.258. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-025-06916-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2025.1547873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-05151683v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05009380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissection of Mosquito Ovaries, Midgut, and Salivary Glands for Microbiome Analyses at the Organ Level</w:t>
               </w:r>
@@ -1212,338 +1212,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03866863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of selection regime and introgression on deltamethrin resistance in the arbovirus vector Aedes aegypti – a comparative study between contrasted situations in New Caledonia and French Guiana</w:t>
+                <w:t xml:space="preserve">Potential role of vector-mediated natural selection in dengue virus genotype/lineage replacements in two epidemiologically contrasted settings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cattel</w:t>
+                <w:t xml:space="preserve">Olivia O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Minier</w:t>
+                <w:t xml:space="preserve">Tey Putita Ou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nausicaa Habchi-Hanriot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Pol</w:t>
+                <w:t xml:space="preserve">Fabien Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Faucon</w:t>
+                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Russet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pest Management Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ps.6602⟩</w:t>
+              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (1), pp.1346-1357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/22221751.2021.1944789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03327201v1</w:t>
+                <w:t xml:space="preserve">pasteur-03265221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential role of vector-mediated natural selection in dengue virus genotype/lineage replacements in two epidemiologically contrasted settings</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of selection regime and introgression on deltamethrin resistance in the arbovirus vector Aedes aegypti – a comparative study between contrasted situations in New Caledonia and French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tey Putita Ou</w:t>
+                <w:t xml:space="preserve">Julien Cattel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Aubry</w:t>
+                <w:t xml:space="preserve">Marine Minier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dabo</w:t>
+                <w:t xml:space="preserve">Nausicaa Habchi-Hanriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Russet</w:t>
+                <w:t xml:space="preserve">Frederic Faucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging microbes &amp; infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (1), pp.1346-1357. </w:t>
+              <w:t xml:space="preserve">Pest Management Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 77 (12), pp.5589-5598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/22221751.2021.1944789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ps.6602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03265221v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03327201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of fitness and vector competence of a New Caledonia wMel Aedes aegypti strain before field-release</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heather A. Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1748,472 +1748,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03412240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALDI-TOF MS: optimization for future uses in entomological surveillance and identification of mosquitoes from New Caledonia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Malia Kainiu</w:t>
+                <w:t xml:space="preserve">Assessing entomological risk factors for arboviral disease transmission in the French Territory of the Wallis and Futuna Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Calvez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Barsac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jordan Tutagata</w:t>
+                <w:t xml:space="preserve">Atoloto Malau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sosiasi Kilama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alefosio Taugamoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-020-04234-8⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (5), pp.e0008250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025394v1</w:t>
+                <w:t xml:space="preserve">pasteur-02733445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector Competence of Aedes aegypti, Aedes albopictus and Culex quinquefasciatus from Brazil and New Caledonia for Three Zika Virus Lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosilainy Surubi Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Ignez L Bersot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Dokunengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathogens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Special Issue Untargeted Alternative Routes of Arbovirus Transmission, 9 (7), pp.575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pathogens9070575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03086882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing entomological risk factors for arboviral disease transmission in the French Territory of the Wallis and Futuna Islands</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sosiasi Kilama</w:t>
+                <w:t xml:space="preserve">MALDI-TOF MS: optimization for future uses in entomological surveillance and identification of mosquitoes from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antsa Rakotonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malia Kainiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alefosio Taugamoa</w:t>
+                <w:t xml:space="preserve">Emilie Barsac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Tutagata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (5), pp.e0008250. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (1), pp.359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0008250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-020-04234-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02733445v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector competence of Aedes aegypti from New Caledonia for the four recent circulating dengue virus serotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2558,51 +2558,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zika virus outbreak in the Pacific: Vector competence of regional vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2705,90 +2705,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction of the Anopheles bancroftii Mosquito, a Malaria Vector, into New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sosiasi Kilama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandy Duperier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Soupé-Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (3), pp.604 - 605. </w:t>
@@ -2960,77 +2960,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dengue-1 virus and vector competence of Aedes aegypti (Diptera: Culicidae) populations from New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Calvez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillaumot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaea Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3675,51 +3675,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Temperature on Dengue Virus Transmission by Aedes aegypti in New Caledonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Delrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pocquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4108,51 +4108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Frangeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alizée Le Floc'H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia O'Connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenny Teraiharoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4284,51 +4284,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="480ACE46"/>
+    <w:nsid w:val="D994AA60"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4515,51 +4515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-pocquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3928-6803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531925v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Delrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O&#8217;connor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Teraiharoa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Griffon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed11020053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009380v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dupuis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2025.1547873" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05151683v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramdini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Calvez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gr&#233;aux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dollin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06916-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tutagata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reveillaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/67128" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rakotonirina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dauga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linavin Vuth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61573-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03744692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gutierrez-Bugallo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veasna Duong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nu&#241;ez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosilainy Fernandes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32234-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03543352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyal Karunarathne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Labb&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-05146-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03866863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Nantenaina Raharimalala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Ballan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kainiu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276488" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327201v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Habchi-Hanriot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faucon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6602" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03265221v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O'Connor" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tey Putita Ou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Russet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1944789" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03364844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather A. Flores" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009752" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03412240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caruzzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00888-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025394v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barsac" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04234-8" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03086882v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosilainy Surubi Fernandes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ignez L Bersot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Girault" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dokunengo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9070575" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02733445v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoloto Malau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sosiasi Kilama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alefosio Taugamoa" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008250" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03086884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Inizan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008303" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03195668v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Mathieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760200313" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarantola" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed4020095" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01857914v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O 'Connor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Mai Cao-Lormeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006637" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01831516v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Duperier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Soup&#233;-Gilbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2403.171689" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944241v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t S Assogba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14463" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-01634330v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaea Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2319-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938113v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darriet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Zumbo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiria" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-299" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Unal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077855" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00845177v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcombe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc Mathieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad-Asam Riaz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Poupardin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030989" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274608v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pasteur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l L. Tantely" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001440" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05511855v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrielle Dupont-Rouzeyrol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492144v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Terceve" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04162878v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Timi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valtain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc'H" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-pocquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3928-6803" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531925v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Delrieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O&#8217;connor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pocquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenny Teraiharoa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fleur Griffon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed11020053" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-05151683v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ramdini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Calvez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gr&#233;aux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dollin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-06916-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009380v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dupuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Bella Failloux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2025.1547873" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Tutagata" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Trouche" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Reveillaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3791/67128" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583636v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antsa Rakotonirina" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dauga" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pol" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mallorie Hide" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linavin Vuth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61573-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03744692v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Obadia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Gutierrez-Bugallo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veasna Duong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Nu&#241;ez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosilainy Fernandes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-32234-y" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03543352v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piyal Karunarathne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Labb&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-05146-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03866863v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fara Nantenaina Raharimalala" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Ballan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malia Kainiu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0276488" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03265221v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O'Connor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tey Putita Ou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Aubry" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dabo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Russet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2021.1944789" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03327201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cattel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Minier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nausicaa Habchi-Hanriot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Faucon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ps.6602" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03364844v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather A. Flores" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0009752" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03412240v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Caruzzo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-00888-1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02733445v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoloto Malau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sosiasi Kilama" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alefosio Taugamoa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008250" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03086882v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosilainy Surubi Fernandes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ignez L Bersot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Girault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Dokunengo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9070575" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025394v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Barsac" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-020-04234-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03086884v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Inizan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Richard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0008303" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-03195668v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Guidez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Restrepo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Mathieu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gaborit" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760200313" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Tarantola" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Mangeas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/tropicalmed4020095" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01857914v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mousson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vazeille" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia O 'Connor" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Mai Cao-Lormeau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006637" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01831516v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Duperier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Soup&#233;-Gilbert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid2403.171689" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944241v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t S Assogba" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Atyame Nten" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Berthomieu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.14463" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/pasteur-01634330v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillaumot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaea Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-017-2319-x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938113v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darriet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Zumbo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thiria" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-3305-7-299" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01938096v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Makoundou" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Unal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0077855" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00845177v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marcombe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc Mathieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad-Asam Riaz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Poupardin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0030989" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01274608v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Pasteur" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Tortosa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l L. Tantely" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0001440" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05511855v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Burtet-Sarramegna" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrielle Dupont-Rouzeyrol" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-05492144v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau," TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebouvier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Terceve" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Guentas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Medevielle" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/hal-04162878v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jayson Wau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Timi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Valtain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Frangeul" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Le Floc'H" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>