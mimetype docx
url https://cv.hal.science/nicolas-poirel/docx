--- v0 (2026-03-27)
+++ v1 (2026-04-28)
@@ -866,304 +866,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04144516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Link between fluid/crystallized intelligence and global/local visual abilities across adulthood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The forest, the trees, and the leaves across adulthood: Age-related changes on a visual search task containing three-level hierarchical stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Bouhassoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Hamlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Doucet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.concog.2022.103429⟩</w:t>
+              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (3), pp.1004-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3758/s13414-021-02438-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04058381v1</w:t>
+                <w:t xml:space="preserve">hal-03945326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The forest, the trees, and the leaves across adulthood: Age-related changes on a visual search task containing three-level hierarchical stimuli</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Link between fluid/crystallized intelligence and global/local visual abilities across adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noah Hamlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordanna Kruse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Bouhassoun</w:t>
+                <w:t xml:space="preserve">Brittany Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Doucet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Attention, Perception, and Psychophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 84 (3), pp.1004-1015. </w:t>
+              <w:t xml:space="preserve">Consciousness and Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.103429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3758/s13414-021-02438-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.concog.2022.103429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03945326v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04058381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framing the area: An efficient approach for avoiding visual interference and optimising visual search in adolescents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bouhassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1236,51 +1236,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach in green, avoid in red? Examining interindividual variabilities and personal color preferences through continuous measures of specific meaning associations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bouhassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaël Naveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2545,507 +2545,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children inhibit global information when the forest is dense and local information when the forest is sparse</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Houde</w:t>
+                <w:t xml:space="preserve">Navon’s classical paradigm concerning local and global processing relates systematically to visual object classification performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jecp.2018.03.020⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-18664-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01856214v1</w:t>
+                <w:t xml:space="preserve">hal-03042873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural basis of functional fixedness during creative idea generation: an EEG study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Salvia</w:t>
+                <w:t xml:space="preserve">Children inhibit global information when the forest is dense and local information when the forest is sparse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Sara Krakowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Weil</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 173, pp.155 - 167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2018.03.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761372v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulcal Polymorphisms of the IFC and ACC Contribute to Inhibitory Control Variability in Children and Adults</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katell Mevel</w:t>
+                <w:t xml:space="preserve">Neural basis of functional fixedness during creative idea generation: an EEG study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Camarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Salvia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01741539v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01761372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navon’s classical paradigm concerning local and global processing relates systematically to visual object classification performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Gerlach</w:t>
+                <w:t xml:space="preserve">Sulcal Polymorphisms of the IFC and ACC Contribute to Inhibitory Control Variability in Children and Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloélia Tissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Linzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Allaire-Duquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Mevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (1), </w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (1), pp.197 - 214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-18664-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0197-17.2018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042873v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01741539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixation effect in creative ideas generation: Opposite impacts of example in children and adults</w:t>
               </w:r>
@@ -3173,51 +3173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The forest, the trees, and the leaves: Differences of processing across development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Sara Krakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3307,90 +3307,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You can detect the trees as well as the forest when adding the leaves: Evidence from visual search tasks containing three-level hierarchical stimuli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Sara Krakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3431,376 +3431,376 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When I Met my brain: Participating in a neuroimaging study influences children’s naïve mind–brain conceptions</w:t>
+                <w:t xml:space="preserve">Socio-Emotional Context and Adolescents' Decision Making: The Experience of Regret and Relief After Social Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+                <w:t xml:space="preserve">Marianne Habib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lanoë</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Houdé</w:t>
+                <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Neuroscience and Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 4 (4), pp.92-97. </w:t>
+              <w:t xml:space="preserve">Journal of Research on Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.81-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tine.2015.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jora.12092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957705v1</w:t>
+                <w:t xml:space="preserve">hal-02888575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Emotional Context and Adolescents' Decision Making: The Experience of Regret and Relief After Social Comparison</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Borst</w:t>
+                <w:t xml:space="preserve">When I Met my brain: Participating in a neuroimaging study influences children’s naïve mind–brain conceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Moutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research on Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jora.12092⟩</w:t>
+              <w:t xml:space="preserve">Trends in Neuroscience and Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4 (4), pp.92-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tine.2015.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02888575v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Role of Self-Action in 2-Year-Old Children: An Illustration of the Arithmetical Inversion Principle before Formal Schooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3903,51 +3903,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Sayah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 61 (3), pp.205-214. </w:t>
@@ -4145,51 +4145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Agogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4489,307 +4489,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03957698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Transcoding Proficiency in 10-Year-Old Schoolchildren is Associated with Gray Matter Inter-Individual Differences: A Voxel-Based Morphometry Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural brain correlates of executive engagement in working memory: Children's inter-individual differences are reflected in the anterior insular cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Leroux</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51 (7), pp.1145-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.03.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00197⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127384v1</w:t>
+                <w:t xml:space="preserve">hal-02951749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural brain correlates of executive engagement in working memory: Children's inter-individual differences are reflected in the anterior insular cortex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+                <w:t xml:space="preserve">Numerical Transcoding Proficiency in 10-Year-Old Schoolchildren is Associated with Gray Matter Inter-Individual Differences: A Voxel-Based Morphometry Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropsychologia.2013.03.011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02951749v1</w:t>
+                <w:t xml:space="preserve">hal-02127384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory control efficiency in a Piaget-like class-inclusion task in school-age children and adults: A developmental negative priming study.</w:t>
               </w:r>
@@ -4918,77 +4918,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the Anatomical Changes That Occur in the Brains of Schoolchildren as They Learn to Read</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5186,90 +5186,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive Emotional Context Eliminates the Framing Effect in Decision-Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Aïte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12 (5), pp.926-931</w:t>
@@ -5298,51 +5298,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory control in number-conservation and class-inclusion tasks: A neo-Piagetian inter-task priming study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5350,51 +5350,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognitive Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27, pp.283-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5471,51 +5471,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Beaucousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cognition and Emotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 26 (1), pp.186-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5708,51 +5708,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5829,51 +5829,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ania Aïte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5967,64 +5967,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 58 (2), pp.142-6. </w:t>
@@ -6088,51 +6088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6518,51 +6518,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6773,64 +6773,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6907,51 +6907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7642,90 +7642,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations neuro-anatomiques chez des élèves présentant des performances numériques différentes : une étude en VBM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lanoë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Méthodologie de recherche en neuroéducation et retombées éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Neuroéducation Québec et l'EREST, Jun 2012, Reims, France</w:t>
@@ -7875,51 +7875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie du développement des enfants d'âge scolaire. Apports de la neuroimagerie à la compréhension du développement cognitif de l'enfant en lien avec les apprentissages scolaires Application en psychopédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8140,51 +8140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framing the area for avoiding visual interference and optimizing visual search in adolescents and adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bouhassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gerlach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9852,51 +9852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concentration et apprentissages scolaires : faire attention et résister aux distractions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Bouhassoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9953,151 +9953,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neurosciences cognitives développementales</w:t>
+                <w:t xml:space="preserve">Votre enfant devant les écrans : ne paniquez pas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957533v1</w:t>
+                <w:t xml:space="preserve">hal-03957530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Votre enfant devant les écrans : ne paniquez pas</w:t>
+                <w:t xml:space="preserve">Neurosciences cognitives développementales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957530v1</w:t>
+                <w:t xml:space="preserve">hal-03957533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId244"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -10252,51 +10252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chr&#233;tien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Knops" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viarouge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-37755-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sala&#252;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orliac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2024.05.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mathan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Maximino-Pinheiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin He" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rezende" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae443" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Doucet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna A Kruse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Hamlin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303796" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chagnot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorri&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000006233" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04144516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudehent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12113655" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058381v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna Kruse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Taylor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2022.103429" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945326v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouhassoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02438-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957721v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerlach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211065011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957738v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-022-01732-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03236950v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhayl Dahmani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gakuba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2021.02.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.neuropsych.19040101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorriere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-020-01510-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975355v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10060329" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delalande" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233;lia Tissier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dorriere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12898" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042871v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2019.104131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/npe0000112" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.03.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salvia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.03.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01856214v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sara Krakowski" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2018.03.020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761372v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741539v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Linzarini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Allaire-Duquette" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0197-17.2018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18664-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2015.10.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLFZNFG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ro&#235;ll" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000138" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905156v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.03.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957705v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2015.07.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888575v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12092" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWR9RNZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/879258" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904856v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sara Krakowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sayah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000240" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904873v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borst" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2014.02.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825289v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707354v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazak&#231;i" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957698v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/362349" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Houd&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029622" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951755v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00539" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839628v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839879v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839632v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867061v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guib&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.04.035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF7N2MT8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951748v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040802" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599765v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000079" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839620v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kostova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951462v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.01.039" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBQKZXW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Brazo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Turbelin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecardeur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.06.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956899v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000049" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956895v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2009.02.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLB9J4JN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956893v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2006.12.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTQ4CRQX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Jobard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169.55.5.328" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956892v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0012-1649.44.1.245" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956888v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mellet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2005.12.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-095LJ4W5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405158v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825292v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164926v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Poirel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lanoe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043229v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Kruse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043209v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942803v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dorri&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043192v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043173v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059457v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naveau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761410v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043167v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01952237v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982493v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982450v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957604v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957597v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957607v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957629v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Larose" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957640v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059184v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059197v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957533v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957530v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chr&#233;tien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Knops" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viarouge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-37755-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sala&#252;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orliac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2024.05.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mathan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Maximino-Pinheiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin He" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rezende" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae443" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Doucet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna A Kruse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Hamlin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303796" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chagnot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorri&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000006233" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04144516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudehent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12113655" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouhassoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02438-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058381v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna Kruse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Taylor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2022.103429" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957721v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerlach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211065011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957738v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-022-01732-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03236950v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhayl Dahmani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gakuba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2021.02.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.neuropsych.19040101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorriere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-020-01510-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975355v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10060329" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delalande" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233;lia Tissier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dorriere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12898" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042871v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2019.104131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/npe0000112" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.03.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salvia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.03.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18664-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01856214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sara Krakowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2018.03.020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761372v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Linzarini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Allaire-Duquette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0197-17.2018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2015.10.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLFZNFG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ro&#235;ll" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000138" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905156v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.03.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888575v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12092" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWR9RNZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2015.07.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/879258" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904856v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sara Krakowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sayah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000240" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904873v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borst" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2014.02.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825289v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707354v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazak&#231;i" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957698v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/362349" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Houd&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029622" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951755v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00539" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839628v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839879v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839632v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867061v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guib&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.04.035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF7N2MT8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951748v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040802" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599765v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000079" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839620v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kostova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951462v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.01.039" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBQKZXW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Brazo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Turbelin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecardeur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.06.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956899v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000049" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956895v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2009.02.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLB9J4JN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956893v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2006.12.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTQ4CRQX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Jobard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169.55.5.328" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956892v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0012-1649.44.1.245" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956888v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mellet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2005.12.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-095LJ4W5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405158v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825292v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164926v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Poirel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lanoe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043229v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Kruse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043209v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942803v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dorri&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043192v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043173v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059457v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naveau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761410v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043167v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01952237v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982493v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982450v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957604v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957597v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957607v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957629v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Larose" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957640v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059184v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059197v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957530v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957533v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>