--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -3301,303 +3301,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02905170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">You can detect the trees as well as the forest when adding the leaves: Evidence from visual search tasks containing three-level hierarchical stimuli</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire-Sara Krakowski</w:t>
+                <w:t xml:space="preserve">Socio-Emotional Context and Adolescents' Decision Making: The Experience of Regret and Relief After Social Comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Moutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2015.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Research on Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (1), pp.81-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jora.12092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02905156v1</w:t>
+                <w:t xml:space="preserve">hal-02888575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Socio-Emotional Context and Adolescents' Decision Making: The Experience of Regret and Relief After Social Comparison</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianne Habib</w:t>
+                <w:t xml:space="preserve">You can detect the trees as well as the forest when adding the leaves: Evidence from visual search tasks containing three-level hierarchical stimuli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Sara Krakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Borst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research on Adolescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 157, pp.131-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2015.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jora.12092⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02888575v1</w:t>
+                <w:t xml:space="preserve">hal-02905156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When I Met my brain: Participating in a neuroimaging study influences children’s naïve mind–brain conceptions</w:t>
               </w:r>
@@ -4769,173 +4769,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory control efficiency in a Piaget-like class-inclusion task in school-age children and adults: A developmental negative priming study.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global interference during early visual processing: ERP evidence from a rapid global/local selective task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cassotti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Beaucousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1037/a0029622⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957662v1</w:t>
+                <w:t xml:space="preserve">hal-02951755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of the Anatomical Changes That Occur in the Brains of Schoolchildren as They Learn to Read</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4984,253 +4988,249 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (12), pp.e81789. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0081789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global interference during early visual processing: ERP evidence from a rapid global/local selective task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibitory control efficiency in a Piaget-like class-inclusion task in school-age children and adults: A developmental negative priming study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Beaucousin</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O. Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, </w:t>
+              <w:t xml:space="preserve">Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (7), pp.1366-1374. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1037/a0029622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951755v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positive Emotional Context Eliminates the Framing Effect in Decision-Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Habib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5445,51 +5445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Beaucousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5534,415 +5534,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food imprinting and visual generalization in embryos and newly hatched cuttlefish, Sepia officinalis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Number Conservation is Related to Children’s Prefrontal Inhibitory Control: An fMRI Study of a Piagetian Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Borst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.04.035⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (7), pp.e40802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0040802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867061v1</w:t>
+                <w:t xml:space="preserve">hal-02951748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Number Conservation is Related to Children’s Prefrontal Inhibitory Control: An fMRI Study of a Piagetian Task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is human decision making under ambiguity guided by loss frequency regardless of the costs? A developmental study using the Soochow Gambling Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ania Aïte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 113 (7), pp.286-294</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02951748v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00839623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is human decision making under ambiguity guided by loss frequency regardless of the costs? A developmental study using the Soochow Gambling Task</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+                <w:t xml:space="preserve">Food imprinting and visual generalization in embryos and newly hatched cuttlefish, Sepia officinalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guibé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Dickel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 84 (1), pp.213-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2012.04.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00839623v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of different developmental trajectories for length estimation according to egocentric and allocentric viewpoints in children and adults.</w:t>
               </w:r>
@@ -6056,328 +6056,328 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional magnetic resonance imaging study of Piaget’s conservation-of-number task in preschool and school-age children: A neo-Piagetian approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Houdé</w:t>
+                <w:t xml:space="preserve">ERP evidences of a meaningfulness impact on visual global/local processing: When meaning captures attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Beaucousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Perchey</w:t>
+                <w:t xml:space="preserve">Milena Kostova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neuropsychologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 49, pp.1258-1266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01154325v1</w:t>
+                <w:t xml:space="preserve">hal-00839620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ERP evidences of a meaningfulness impact on visual global/local processing: When meaning captures attention</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Grégory Simon</w:t>
+                <w:t xml:space="preserve">Functional magnetic resonance imaging study of Piaget’s conservation-of-number task in preschool and school-age children: A neo-Piagetian approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Milena Kostova</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Perchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Child Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110 (3), pp.332-346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jecp.2011.04.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00839620v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ERP evidence of a meaningfulness impact on visual global/local processing: When meaning captures attention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Beaucousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6385,51 +6385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Kostova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 49 (5), pp.1258-1266. </w:t>
@@ -6531,51 +6531,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Cassotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Perchey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (6), pp.e20879. </w:t>
@@ -7017,303 +7017,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What does the nature of the stimuli tell us about the Global Precedence Effect?</w:t>
+                <w:t xml:space="preserve">Seeing the Forest Before the Trees Depends on Individual Field-Dependency Characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Jobard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Psychologica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2006.12.001⟩</w:t>
+              <w:t xml:space="preserve">Experimental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 55 (5), pp.328-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1027/1618-3169.55.5.328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956893v1</w:t>
+                <w:t xml:space="preserve">hal-03956889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing the Forest Before the Trees Depends on Individual Field-Dependency Characteristics</w:t>
+                <w:t xml:space="preserve">What does the nature of the stimuli tell us about the Global Precedence Effect?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Psychologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 127 (1), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actpsy.2006.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1027/1618-3169.55.5.328⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956889v1</w:t>
+                <w:t xml:space="preserve">hal-03956893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First came the trees, then the forest: Developmental changes during childhood in the processing of visual local-global patterns according to the meaningfulness of the stimuli.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Houdé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7623,260 +7623,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05405158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations neuro-anatomiques chez des élèves présentant des performances numériques différentes : une étude en VBM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pedagogical effect of example: opposite impacts of external cues on children and adults for creative problem solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Cassotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Pineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Méthodologie de recherche en neuroéducation et retombées éducatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Neuroéducation Québec et l'EREST, Jun 2012, Reims, France</w:t>
+              <w:t xml:space="preserve">Jean Piaget Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164896v1</w:t>
+                <w:t xml:space="preserve">hal-00825292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedagogical effect of example: opposite impacts of external cues on children and adults for creative problem solving</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Variations neuro-anatomiques chez des élèves présentant des performances numériques différentes : une étude en VBM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jean Piaget Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Colloque Méthodologie de recherche en neuroéducation et retombées éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Neuroéducation Québec et l'EREST, Jun 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00825292v1</w:t>
+                <w:t xml:space="preserve">hal-02164896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie du développement des enfants d'âge scolaire. Apports de la neuroimagerie à la compréhension du développement cognitif de l'enfant en lien avec les apprentissages scolaires Application en psychopédagogie</w:t>
               </w:r>
@@ -8574,372 +8574,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional Connectivity Changes In School-Age Children After Intensive Inhibitory Control Training</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Valérie Datin-Dorriere</w:t>
+                <w:t xml:space="preserve">Neural basis of functional fixedness during creative idea generation: an EEG study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Camarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Salvia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Brain Mapping (HBM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rome, Italy</w:t>
+              <w:t xml:space="preserve">The Society for the Neuroscience of Creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Cambridge, USA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04059457v1</w:t>
+                <w:t xml:space="preserve">hal-01761410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural basis of functional fixedness during creative idea generation: an EEG study.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Weil</w:t>
+                <w:t xml:space="preserve">Anatomical connectivity of the visuospatial attentional network in schizophrenia: a DTI-based tractography study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poirel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Dollfus</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Society for the Neuroscience of Creativity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Cambridge, USA, France</w:t>
+              <w:t xml:space="preserve">6th Biennial Schizophrenia International Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Florence, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01761410v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04043167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomical connectivity of the visuospatial attentional network in schizophrenia: a DTI-based tractography study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Functional Connectivity Changes In School-Age Children After Intensive Inhibitory Control Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Moyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Naveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Orliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Delalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Datin-Dorriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Biennial Schizophrenia International Research Society Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Florence, Italy. </w:t>
+              <w:t xml:space="preserve">Human Brain Mapping (HBM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04043167v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04059457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cortical thickness and global/local visual abilities in children</w:t>
               </w:r>
@@ -9685,51 +9685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Zago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mellet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. Guillot &amp; C. Collet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Neurophysiological Foundations of Mental and Motor Imagery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford: Oxford University Press, pp.17-30, 2010</w:t>
@@ -10252,51 +10252,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chr&#233;tien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Knops" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viarouge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-37755-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sala&#252;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orliac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2024.05.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mathan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Maximino-Pinheiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin He" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rezende" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae443" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Doucet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna A Kruse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Hamlin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303796" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chagnot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorri&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000006233" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04144516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudehent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12113655" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouhassoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02438-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058381v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna Kruse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Taylor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2022.103429" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957721v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerlach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211065011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957738v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-022-01732-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03236950v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhayl Dahmani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gakuba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2021.02.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.neuropsych.19040101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorriere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-020-01510-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975355v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10060329" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delalande" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233;lia Tissier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dorriere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12898" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042871v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2019.104131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/npe0000112" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.03.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salvia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.03.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18664-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01856214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sara Krakowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2018.03.020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761372v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Linzarini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Allaire-Duquette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0197-17.2018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2015.10.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLFZNFG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ro&#235;ll" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000138" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905156v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.03.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888575v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12092" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWR9RNZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2015.07.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/879258" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904856v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sara Krakowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sayah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000240" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904873v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borst" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2014.02.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825289v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707354v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazak&#231;i" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957698v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/362349" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957662v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Houd&#233;" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029622" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951755v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00539" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839628v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839879v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839632v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867061v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guib&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.04.035" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF7N2MT8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951748v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040802" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839623v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599765v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000079" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839620v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kostova" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951462v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.01.039" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBQKZXW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Brazo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Turbelin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecardeur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.06.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956899v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000049" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956895v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2009.02.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLB9J4JN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956893v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2006.12.001" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTQ4CRQX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956889v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Jobard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169.55.5.328" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956892v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0012-1649.44.1.245" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956888v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mellet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2005.12.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-095LJ4W5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405158v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825292v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164926v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Poirel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lanoe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043229v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Kruse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043209v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942803v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dorri&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043192v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043173v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059457v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naveau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761410v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043167v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01952237v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982493v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982450v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957604v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957597v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957607v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957629v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Larose" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957640v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059184v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059197v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957530v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957533v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Chr&#233;tien" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Knops" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Viarouge" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-37755-w" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sala&#252;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Borst" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cachia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Orliac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vivien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bja.2024.05.007" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mathan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Maximino-Pinheiro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin He" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Rezende" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Menu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhae443" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682849v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Doucet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna A Kruse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Hamlin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0303796" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chagnot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorri&#232;re" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1213/ANE.0000000000006233" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04144516v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lise Pitel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boudehent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12113655" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945326v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Bouhassoun" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3758/s13414-021-02438-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058381v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordanna Kruse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brittany Taylor" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2022.103429" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957721v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gerlach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17470218211065011" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957738v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Naveau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delcroix" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-022-01732-5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957723v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03236950v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhayl Dahmani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gakuba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2021.02.029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957717v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Leroux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Dollfus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1176/appi.neuropsych.19040101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923775v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Datin-Dorriere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Guillois" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00787-020-01510-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02975355v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Simon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Mevel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vidal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci10060329" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905268v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Delalande" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Moyon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233;lia Tissier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dorriere" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12898" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042871v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2019.104131" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025378v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Salvia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/npe0000112" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923653v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.03.004" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942015v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Camarda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Salvia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Weil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2018.03.009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042873v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-18664-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01856214v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sara Krakowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Borst" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houde" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2018.03.020" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761372v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741539v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Linzarini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Allaire-Duquette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0197-17.2018" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Cassotti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Houd&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Agogu&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsc.2015.10.008" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WGLFZNFG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905170v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ro&#235;ll" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Pineau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/dev0000138" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02888575v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Habib" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Moutier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jora.12092" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DVWR9RNZ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02905156v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2015.03.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957705v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rossi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lano&#235;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tine.2015.07.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957701v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lubin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/879258" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904856v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sara Krakowski" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Sayah" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000240" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904873v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Borst" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cachia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pineau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dcn.2014.02.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825289v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00707354v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akin Osman Kazak&#231;i" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Hatchuel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Masson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957698v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/362349" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951749v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.03.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WJH7R56W-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127384v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Leroux" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00197" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Beaucousin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00539" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01958840v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0081789" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957662v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cassotti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Houd&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0029622" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839628v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ania A&#239;te" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839879v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839632v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951748v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0040802" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839623v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867061v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guib&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dickel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2012.04.035" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF7N2MT8-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599765v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Vidal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000079" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00839620v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Kostova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154325v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Perchey" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2011.04.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ376PF1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951462v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2011.01.039" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NBQKZXW4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951491v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020879" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02951480v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Brazo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ren&#233;e Turbelin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lecardeur" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2010.06.017" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956899v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169/a000049" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956895v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2009.02.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLB9J4JN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956889v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Jobard" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mellet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1027/1618-3169.55.5.328" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956893v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2006.12.001" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RTQ4CRQX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956892v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0012-1649.44.1.245" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03956888v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mellet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2005.12.010" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-095LJ4W5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405158v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00825292v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164896v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164926v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rossi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lubin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Poirel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lanoe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043229v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordana Kruse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043209v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942803v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Charron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dorri&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043192v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043173v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761410v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04043167v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059457v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Naveau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01952237v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982493v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01982450v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957604v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957597v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957607v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957629v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Larose" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957640v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Zago" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Petit" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059184v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04059197v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957530v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03957533v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>