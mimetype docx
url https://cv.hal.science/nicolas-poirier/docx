--- v0 (2026-03-15)
+++ v1 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Poirier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier, archéologue médiéviste, chargé de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4118-346X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075775301</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur la dynamique des habitats, des paysages et des territoires. La problématique est centrée sur l'implantation des finages médiévaux, abordée au travers d'une approche micro-historique et diachronique jugée à même d'identifier et de caractériser les épisodes de croissance et de déprise agraire, de documenter les relations entre l'émergence du village médiéval et la structuration des finages et de mesurer l'impact du développement des activités agraires sur l'évolution du milieu, notamment en termes d'érosion et d'évolution des sols. Mes choix méthodologiques sont fondés sur la pluralité des sources mises en œuvre (archéologiques, écrites, planimétriques et environnementales, télédétection) et des échelles spatio-temporelles envisagées, la volonté de développer une approche quantitative destinée à faciliter les comparaisons interrégionales et la modélisation des phénomènes observés.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités / CV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Post-doctorat Marie Curie (UE) au ZRC-SAZU (Ljubljana, Slovénie) : « The management of agrarian areas from Protohistory to modern times: Modeling time-space dynamics from archaeological sources, written and environmental data (MODAGSPACE) ».</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Doctorat de l'Université de Tours : &amp;quot;</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace rural en Berry dans la longue durée : expérience de micro-analyse des dynamiques spatio-temporelles du paysage et du peuplement dans la région de Sancergues (Cher)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, sous la direction d'E. Zadora-Rio (CNRS UMR 6173 CITERES, Laboratoire Archéologie et Territoires).</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du projet </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOSCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Bois d’Oeuvre, SylviCulture et Acheminement. Archéologie et histoire de la production, du transport et des usages du bois en Occitanie depuis le Moyen Âge 2023-2025 (financement </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défi-Clé Sciences du Passé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Région Occitanie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR RHEFOREST_81</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Recherches Historiques sur les Espaces Forestiers du Tarn : Organisation, Ressources, Sociétés, Territoires) depuis 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Programme </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPERAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Recherches sur les Espaces, le Peuplement et les Réseaux Anciens de la Garonne) depuis 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au PCR &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagrasse : l'abbaye, le bourg, le terroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, coordonné par N. Pousthomis, depuis 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l'atelier &amp;quot;Aires d'approvisionnement&amp;quot; du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">programme </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchaeDyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'A.C.I. &amp;quot;Espaces et Territoires&amp;quot; (2005-2007) puis de l’A.N.R. (2009-2012) coordonné par F. Favory (Université de Franche Comté) et L. Nuninger (CNRS – UMR 6249 Chrono-Environnement).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'atelier « Pratiques agraires » du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat rural du Moyen Age en Région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par S. Jesset (INRAP) et Anne Nissen-Jaubert (Université François-Rabelais de Tours, CNRS UMR 6173 CITERES, LAT) 2008-2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l'Axe &amp;quot;Gestion de l'incertitude et multi-temporalité&amp;quot; du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 3359</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2010-2013) dirigé par X. Rodier (Laboratoire Archéologie et Territoires, UMR 6173 CITERES)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCR </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du territoire biturige au Berry : approches spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> coordonné par L. Laüt (Université Paris 1) et C. Gandini (Université de Bretagne Occidentale, Brest) depuis 2001.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au programme </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECLIPSE II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS – INSU), terrain d'étude de la vallée de la Choisille (37).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au programme </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModelEspace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’A.N.R. (2010-2012) coordonné par F. Hautefeuille (Université de Toulouse – Le Mirail, CNRS UMR 5608 TRACES).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Comité National de la Recherche Scientifique en </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">section 32 &amp;quot;Mondes anciens et médiévaux&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CID 55 &amp;quot;Sciences et données&amp;quot; </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2021-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elu au Conseil d'Administration de l'Université Toulouse - Jean-Jaurès (2018-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de Pilotage de la Plateforme Archéosciences Toulouse (PAST) (2015-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable scientifique du plateau technique &amp;quot;Topographie/Géomatique/Imagerie/3D&amp;quot; de la Plateforme Archéosciences Toulouse (2015-2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Collège Scientifique Qualifié (CSQ) de la 21e Section CNU à l'Université Toulouse - Jean-Jaurès (2014-2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de lecture des Actes des Colloques Internationaux </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Analysis in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2012.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les Cahiers de la MSHE Ledoux, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.46572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiers ! Ordures ! Gestion et usage des déchets dans les campagnes de l’Occident médiéval et moderne. Actes de la 38e Journée Internationale d'Histoire de Flaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2019, Flaran, Guilhem FERRAND; Sandrine LAVAUD, 978-2-8107-0609-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace rural à la loupe : paysage, peuplement et territoires en Berry de la Préhistoire à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires François-Rabelais (Tours)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.232, 2010, Perspectives historiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ordures sur le tas de fumier ? Mesurer les dynamiques agraires médiévales par la cartographie des épandages de fumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumiers, bouses et guano : ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la Préhistoire. Potentiel archéologique et environnemental, (actes 44es rencontres internationales d'archéologie et d'histoire, Nice, Côte d'Azur, Oct. 2024), 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.165-172, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie en forêt d'Agre entre Tarn et Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen Âge entre Tarn et Garonne - Artefacts et panoramas - Catalogue de l'exposition tenue à l'Espace des Augustins de Montauban du 7 février au 26 avril 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.110-111, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans de prospection géophysique sur des sites funéraires néolithiques dans le Ruffécois (Charente, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Kérouanton; Christophe Maitay; Yvan Praud; Ludovic Soler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des morts chez les vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Publications Chauvinoises, pp.373-389, 2024, 979-10-90534-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagne autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertoncello Frédérique; Ouriachi Marie-Jeanne; Nuninger Laure; Favory François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches - Settlement, territory and landscape dynamics: Assessment and prospects in spatial archaeology, tribute to Jean-Luc Fiches - Actes des 42es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur des 12-14 octobre 2022, sous la direction de Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM – UMR 7264 - Université Côte d’Azur – CNRS, 2023, Actes des Rencontres Internationales d'Archéologie et d'Histoire et d'Antibes, 2-904110-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléter et animer la carte : vers une analyse spatiale continue des dynamiques d’occupation du sol dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Abbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches - Settlement, territory and landscape dynamics: Assessment and prospects in spatial archaeology, tribute to Jean-Luc Fiches - Actes des 42es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur des 12-14 octobre 2022, sous la direction de Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, 2023, 2-904110-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches statistiques et spatiales des structures agraires et parcellaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-94, 2022, 9782848679464. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.46757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches statistiques et spatiales du mobilier hors site de prospection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-50, 2022, 9782848679464. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.46752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03884237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions et perspectives [Première partie. La dynamique des finages dans la longue durée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-96, 2022, 9782848679464. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.46762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [Première partie. La dynamique des finages dans la longue durée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-32, 2022, 9782848679464. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.46712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche multi-scalaire et multi-méthode du monumentalisme néolithique. L’exemple du programme ANR MONUMEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard Vincent; Mens Emmanuel; Gandelin Muriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9789088909894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Archaeological Evidence for Agricultural Manuring to an Understanding of Settlement and Landscape Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Keller; Christine Wohlfarth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funde in der Landschaft. Neue Perspektiven une Ergebnisse archäologischer Prospektionen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LVR-Amt für Bodendenkmalpflege im Rheinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-54, 2018, Materialien zur Bodendenkmalpflege im Rheinland, 978-3-9820399-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological evidence for agrarian manuring: Studying the time-space dynamics of agricultural areas with surface-collected off-site material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Klapste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrarian technology in the medieval landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.279-290, 2016, 978-2-503-55137-1. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.RURALIA-EB.5.110472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01303474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires agraires, paysages sonores : approches archéologiques de l’appropriation de l’espace par les communautés rurales médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Jeanneau; Philippe Jarnoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communautés rurales dans l'Ouest du Moyen Age à l'époque moderne : perceptions, solidarités et conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, pp.87-106, 2016, 979-10-92331-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01285888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du point à l'espace (rural) : localisation de mentions textuelles et mise à l'épreuve de normes socio-spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolocalisation et sources anciennes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série 9 (1), https://journals.openedition.org/cem/13819, 2016, Bulletin du Centre d'études médiévales d'Auxerre, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cem.13819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices archéologiques d'intensification agraire et dynamiques spatiales des terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Viader; C. Rendu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures temporaires et féodalité. Les rotations culturales et l'appropriation du sol dans l'Europe médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Presses Universitaires du Mirail, pp.117-132, 2014, Flaran, 978-2-8107-0340-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ager ou saltus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Gandini, L. Laüt </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le Berry ancien : sites, réseaux, territoires </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, ARCHEA/FERACF pp.113-134, 2013, Revue archéologique du Centre de la France. Supplément</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité ou immobilité du réseau viaire dans la longue durée ? Le cas de la région de Sancergues (Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Gandini, L. Laüt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le Berry ancien : Sites, réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCHEA/FERACF, pp.135-146, 2013, 45e Supplément à la Revue Archéologique du Centre de la France, 978-2-913272-30-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de la Choisille : occupation du sol et érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique, http://a2t.univ-tours.fr/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, http://a2t.univ-tours.fr/notice.php?id=210, 2013, 1760-5709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar in Mediterranean agricultural landscapes: reassessing land use in the Mauguio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krištof Oštir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel S. Opitz; David C. Cowley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpreting archaeological topography: airborne laser scanning, 3D data and ground observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.184-196, 2013, 978-1-84217-516-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches comparées du mobilier hors-site : Peut-on cerner l'espace agraire antique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Gandini, L. Laüt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le Berry ancien : Sites, réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHEA/FERACF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-133, 2013, 45e Supplément à la Revue Archéologique du Centre de la France, 978-2-913272-30-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time-space dynamics of agricultural areas from Antiquity to modern times (chapter 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gandini C, Favory F., Nuninger L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settlement Patterns, Production and Trades from the Neolithic to the Middle Ages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.39-50, 2012, BAR International Series, 978 1 4073 0957 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and tools for territorial dynamic studies (chapter 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krištof Oštir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gandini C, Favory F., Nuninger L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settlement Patterns, Production and Trades from the Neolithic to the Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.23-38, 2012, BAR International Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00772081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans seigneuriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique, http://a2t.univ-tours.fr/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, http://a2t.univ-tours.fr/notice.php?id=30, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte de Cassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique, http://a2t.univ-tours.fr/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, http://a2t.univ-tours.fr/notice.php?id=29, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Atlas de Trudaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique, http://a2t.univ-tours.fr/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, http://a2t.univ-tours.fr/notice.php?id=31, 2008, 1760-5709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gaps: Original chronologies of silver fir (Abies alba Mill.) and European beech (Fagus sylvatica L.) living trees in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111596. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches historiques sur les espaces forestiers du Tarn : un premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie Tarnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.23-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument mégalithique de Roquefort à Lugasson (Gironde) et la question des allées couvertes en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitiva Bueno Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Balbin Berhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12zp5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 629, pp.32-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the Microhistorical Approach to Landscape and Settlement Archaeology: Some French Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.20220351. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2022-0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d’altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (1), pp.105-122. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueo 2.0. Renovación metodológica de la prospección arqueológica de zonas de montaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treballs d'Arqueologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Mètodes i tècniques per a l’arqueologia de muntanya: aplicacions en àmbits pirinencs, 26, pp.95-109. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/tda.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terroir de Lagrasse (Aude) dans la longue durée : habitat, paysage et mise en valeur des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Abbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier spécial : Nouveaux regards sur Lagrasse (Aude) : Une abbaye, une ville et un terroir dans la longue durée, 40, pp.19-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis d’une approche multisource et diachronique de l’occupation du sol : l’exemple de la vallée de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Humanités numériques spatialisées, 3, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.1228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La butte de Moncoué (Taizé-Maulais, Deux-Sèvres). Un relief résiduel dans la plaine thouarsaise (Sud-ouest du Bassin parisien). Gisement de grès éocènes et alignements de pierres dressées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (3), pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographie aéroportée par drone. Nouvelle procédure pour la détection archéologique en haute montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.81-96. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.7426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and conservation of Old-Growth Forests: a key issue to face global changes. The case study of Strâmbu-Băiuț - Maramureş (Eastern Carpathians, Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni Storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Disassembling landscape. Applied Environmental archaeology and historical ecology, 164, pp.369-404. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1408/99412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le LiDaR pour cartographier les plus grands tumulus d’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Picton – Culture &amp; patrimoine en Poitou et Charentes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dolmen &amp; Tumulus, 263, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mapping of forested archaeological sites using UAV LiDaR. A feedback from a south-west France experiment in settlement & landscape archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale mapping of a habitat on a rugged site: Silla del Papa (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeotracker, la prospection pédestre géolocalisée à haute résolution spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Luiza Rezende Ladeia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Hautefeuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.5-11. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.5565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des micro-drones pour la prospection archéologique à basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213-214, pp.81-93. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2017.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation du sol et impact érosif dans la vallée de la Choisille (France, Indre-et-Loire). Approches croisées pour la restitution des paysages anciens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.67-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Altitude Thermal Survey by Means of an Automated Unmanned Aerial Vehicle for the Detection of Archaeological Buried Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (4), pp.303-307. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arp.1454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'amendement agraire en témoins matériels. Pour une approche archéologique des espaces agraires anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 38 (38), pp.11-50. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.038.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique du peuplement et des espaces agraires médiévaux en Berry : propositions pour une évaluation de l'opportunisme des sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.15-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des populations urbaines sur le site de l'Ile Simon à Tours. Une expérience d'archéologie immédiate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fondrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soppelsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3), http://mappemonde.mgm.fr/num11/articles/art06307.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plans terriers au cadastre ancien : mesurer l'évolution de l'occupation du sol grâce au S.I.G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le médiéviste et l'ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, http://lemo.irht.cnrs.fr/44/plans-terriers.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04271067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la question de l'identité en archéologie : bilan bibliographique et réflexions dans des thèses en cours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fondrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Germinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, pp.19561 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la question de l'identité en archéologie : bilan bibliographique et réflexions dans des thèses en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fondrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Germinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, http://citeres.univ-tours.fr/doc/lat/pecada/pecada_18.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'implantation des sites ruraux dans le Sancerrois antique : apports et limites du Système d'Information Géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'archéologie et d'Histoire du Berry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 159, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer la provenance du bois de sapin (Abies alba Mill.) : défis dendrochronologiques et apports à la compréhension des dynamiques passées d’exploitation des forêts montagnardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gerardin-Macario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la dendro II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les sentiers du pastoralisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques séculaires ont laissé de profonds héritages dans les écosystèmes forestiers de la région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la zone atelier PYGAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Elger; Vanessa Léa; Morgane Gibert; Nathalie Escaravage, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleated settlements, dispersed settlements and the organization of medieval landscapes in southwestern France: Planning vs. self-organization in the dynamics of settlement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persisting with change - 30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologistes, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mont’Prospect2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution Nouvelles frontières de l'archéologie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - MITI, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubbish on the dung heap? Measuring medieval agrarian dynamics by mapping manure spreading.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e Rencontres Internationales d’Archéologie et d’Histoire | Fumier, bouses et guano : ordures ou or brun ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes de prospection géophysique et de sondage à l’abbaye de Belleperche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transversal "Retour de terrain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5608 TRACES, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter les montagnes autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire TRACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) - Toulouse, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fouille des étables aux dynamiques de l'espace agraire : pour une approche archéologique des fumures médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fumier au Moyen Âge : amendement ou souillure ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Oct 2023, Poitiers (Espace Mendès-France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter autrement les montagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du laboratoire TRACES (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) : Travaux et Recherches Archéologiques sur les Cultures, les Espaces et les Sociétés, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches Historiques sur les Espaces Forestiers du Tarn : Organisation, Ressources, Sociétés, Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Régional de l'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Régional de l'Archéologie Occitanie, Apr 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la forêt lève le voile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée départementale de l'archéologie en Ariège. Actualité et travaux archéologiques en Ariège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de l'Ariège, Jun 2023, Tarascon sur Ariège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d'altitude : Développement d'une procédure multi-sources pour la prospection archéologique des terrains d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecting the high mountain. Methodological renewal of the archaeological approach of the highland pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur : dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Minier (France) : history and archaeology of medieval silver companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Mining and Metallurgy from Prehistory into the Modern Age - Stribrna Jihlava</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Jihlava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03894480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi du mégalithisme en 3D : les imageries face aux monumentalismes du Néolithique (Projet MONUMEN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone et archéologie. De nouveaux outils pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité culturelle pour le CSE d’Airbus DS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univers Culture du CSE d’Airbus Defence and Space, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale 3D analysis of an Iron Age town: the case of Silla del Papa (Cádiz, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Desmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scanning the hidden - LiDAR and 3D technologies applied to architecture research in the archaeology of Metal Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UISPP, Jun 2021, Ávila, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar par drone pour l'archéologie : retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du réseau ISA - Modèles numériques d’élévation en Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme de Clermont-Ferrand, Mar 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecting high altitude areas. Development of a multi-source procedure for the archaeological prospection of high altitude areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vol au-dessus des plaines et des estives. Thermographie aéroportée par drone appliquée à l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTR_COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Régional Sud-Ouest - COFREND, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechercher des cabanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'équipe Terrae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis d'une approche multi-sources des dynamiques diachroniques d'occupation du sol : l'exemple de la vallée de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Analyse spatiale. Dialogue interdisciplinaire sur la question des SIG archéologiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fireside ghost stories: (re)introducing faunal analysis into the spatial organisation of the Aurignacian open-air site of Régismont-le-Haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Joana Gabucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès mondial UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01980921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Within the giant’s belly”. Multi-method approach of the long barrows of Tusson (Charente, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Lüth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the snapshots : Modeling Landscape dynamics from spatial statistics to geovisualization techniques. A case study from South-West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflecting Futures - 24th Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des micro-drones pour la prospection archéologique à basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones et moyens légers aéroportés d’observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSG, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of scientific process and conceptual modelling for the study of territorial and products distribution dynamics (ArchaeDyn II programme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.438-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00778071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro macro : analyses spatiales multi-échelle en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée DiPEE Midi-Pyrénées 2013 : Rencontre transdisciplinaire de sept laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process formalization and conceptual modelling in the study of territorial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. p. 438-448, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt6wp7kg.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Modagspace project: Lidar data and landscape archaeology in southern France (Languedoc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krištof Oštir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2010: Fusion of Cultures. Proceedings of the 38th Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Grenade, Spain. pp.539-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la durabilité et l'intensité des activités agraires dans la longue durée : approches statistiques et spatiales des espaces cultivés au sein du programme Archaedyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.191-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mesurer l'impact érosif des dynamiques de l'occupation du sol ? Approche pluridisciplinaire dans la vallée de la Choisille (Indre-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impact variability on soil erosion during the Holocene based on valley floor sediments study in a Parisian basin fluvial catchment (France): crossing sedimentological, archaeological and palynological proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of agrarian resources for archaeological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaedyn : 7 millennia of territorial dynamics. Settlement pattern, production and trades from Neolithic to Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of anthropogenic impact on Holocene fluvial sedimentation. A case study: the Choisille catchment (Parisian basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAG (Fluvial Archive Group) biennial meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatio-temporal dynamic of agricultural areas, from Antiquity to modern period (ArchaeDyn Project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaedyn colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Agrarian Resources for Archaeological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 millennia of territorial dynamics : settlement pattern, production and trades from Neolithic to Middle Ages: closing colloquium of The ArchaeDyn program (“Spatial dynamics of settlement patterns and natural resources: towards an integrated analysis over a long term, from Prehistory to the Middle Ages”)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and tools for territorial dynamic studies. Spatial dynamics of settlement patterns and natural resources : towards an integrated analysis over a long term, from Prehistory to the Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ostir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaedyn colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diachronic stability of agrarian exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Computer Applications and Quantitative Methods in Archaeology Conference (CAA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps long au temps court : modéliser l'évolution spatiale de l'exploitation du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Natures-Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, La Baule, France. http://letg.univ-nantes.fr/COLLOQUE/pdf/PO_POIRIER.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques spatiales et modélisation de l'exploitation du sol : variations d'échelles temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère rencontres de doctorants organisées par le RTP MODYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France. http://www.univ-tours.fr/isa/modys/download/rd06_poirier.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from living trees: dendroecology as a tool to investigate timber exploitation and management throughout medieval and modern Occitania (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Rings in Archaeology, Ecology and Climatology (TRACE) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brașov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution spatiotemporal analysis of archaeological faunal assemblages. The case of Le Sire (Mirefleurs, Puy-de-Dôme), an early Gravettian open-air site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Joana Gabucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual ESHE Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeodrone - Drones for archaeological survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAV Research Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dynamique d’occupation du sol sur les flux de matière à l’Holocène : l’exemple de la vallée de la Choisille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque d'Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche Monumentalismes et territoires au Néolithique entre Loire et Charente Formes et environnements des mégalithes et des enceintes. Formes, architecture, pétrographie et technologie des mégalithes. Sondage du dolmen de Magnez à Courcôme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchaeDyn. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge,. ACI Espaces et territoires (contrat ET28, 2005-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00483141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS (TRACES). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement (Année 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berdoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre national de la recherche scientifique (CNRS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dernières hêtraies-sapinières subnaturelles européennes: une étude globale sur la longue durée pour leur meilleure connaissance, conservation et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruppert Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection thématique — première année — 2023 La Roque d’Arifat (Terre-de-Bancalié – 81)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Débax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEFOREST_81 (Recherches Historiques sur les Espaces Forestiers du Tarn - Organisation, Ressources, Sociétés, Territoires) - Projet Collectif de Recherches 2023-2025 - Rapport de prospection thématique 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS (UMR 5608 TRACES); Université toulouse Jean Jaurès. 2023, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEFOREST_81 - Recherches Historiques sur les Espaces Forestiers du Tarn : Organisation, Ressources, Sociétés, Territoires - Projet Collectif de Recherches 2020-2022 - Opération 1411426 - Mémoire de synthèse 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse 2 - Jean Jaurès; Cnrs. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEFOREST_81 (Recherches Historiques sur les Espaces Forestiers du Tarn - Organisation, Ressources, Sociétés, Territoires) - Projet Collectif de Recherches 2023-2025 - Rapport intermédiaire 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS (UMR 5608 TRACES); Université toulouse Jean Jaurès. 2023, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEFOREST_81 - Recherches Historiques sur les Espaces Forestiers du Tarn : Organisation, Ressources, Sociétés, Territoires - Projet Collectif de Recherches 2020-2022 - Rapport de prospection thématique 2022 - Opération 1411917 (Forêt Domaniale de Grésigne – Prospection thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; UT2J : Université Toulouse 2 Jean Jaurès. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données radar. Mission du 05/07/22 – Abbaye de Belleperche, Cordes-Tolosannes (82)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girousse Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 08/03/2022 – Terre-de-Bancalié (81)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches Historiques sur les Espaces Forestiers du Tarn : Organisation, Ressources, Sociétés, Territoires - Projet Collectif de Recherches 2020-2022 - Rapport final 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse 2 - Jean Jaurès; CNRS. 2022, pp.227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection Thématique - 2022. La Bastide-des-Vassals (Saint-Grégoire -Tarn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendygal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental d'Archéologie du Tarn. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Université Jean Jaurès. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 08/03/2022 – La Basti de des Vassals, Saint-Grégoire (81)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches Historiques sur les Espaces Forestiers du Tarn : Organisation, Ressources, Sociétés, Territoires - Projet Collectif de Recherches 2020-2022 - Rapport intermédiaire 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Université Toulouse 2 - Jean Jaurès. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d'altitude. Développement d'une méthode intégrée multi-source pour la prospection archéologique des terrains d'altitude - 2020-2021 (code opération : 1411373)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Université Toulouse Jean Jaurès. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 11-12/01/2021 – Vial-du-Tarn (12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Missions des 15-17/03/2021 – ANR Monumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du château de Penne d'Albigeois (Tarn). Études sur la forteresse et son contexte (Rapport annuel de la fouille programmée triennale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Peytavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Béa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Catalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Traces. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 22/11/2021 – Le Riols (81)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 04/02/2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Collectif de Recherche — 2020 Autour du château de Penne d’Albigeois (Tarn). Études sur la forteresse et son contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Catalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Landarc. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Minier : histoire et archéologie des entreprises argentifères médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Galès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole française de Rome; LA3M UMR 7298 AMU-CNRS; SRA Occitanie. 2020, 160 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 24/02/2020 – Lescar (64)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu. Commune de Malvezie (31), Lieu-dit « Bouves » Acquisition de donnees Lidar par drone. Mission du 01/12/2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données. magnétométriques. Mission du 20/11/2020 – Oppidum d’Ensérune (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEFOREST_81 - Recherches Historiques sur les Espaces Forestiers du Tarn - Organisation, Ressources, Sociétés, Territoires - Projet Collectif de Recherches 2020-2022 - Rapport intermédiaire 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barroso Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608; SRA occitanie. 2020, 441 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 13/02/2020 – Lespugue (3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission des 15 et 16/12/2020 – Blond (87)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 31/01/2020 – Château de Penne (81)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 24/02/2020 – Aussevielle (64</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 24/02/2020 – Thèze (64)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 01/04/2019. Argentelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M). Campagne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] cnrs. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 03/12/2019 - Mont Saint-Cyr, Cahors (46)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition 3D par photogrammétrie. Nissan-Lez-Enserune (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 01/03/2019 – Saint-Martory (31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 22/02/2019 – Labarre, Foix (09)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M.) - Campagne 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 01/04/2019 – Roquemissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPERAGE - Recherches sur le Peuplement, les Espaces et les Réseaux Anciens de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES; DRAC / SRA Occitanie. 2019, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 27/04/2017. Site de Campagnac (31)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortipolis : nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Dreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Adroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine; SRA Occitanie. 2017, 673 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 27/04/2017 - Site de Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 27/04/2017. Site d'Aruze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPERAGE - Recherches sur le Peuplement, les Espaces et les Réseaux Anciens de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES; DRAC / SRA Occitanie. 2017, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche « Monumentalismes et territoires au Néolithique entre Loire et Charente. Formes et environnements des mégalithes et des enceintes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2016, pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrasse (Aude). L’abbaye, le bourg, le terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pousthomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Abbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ceccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dellong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608; SRA Languedoc-Roussillon (Montpellier); CRMH Languedoc-Roussillon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPERAGE - Recherches sur le Peuplement, les Espaces et les Réseaux Anciens de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES; DRAC / SRA Occitanie. 2016, 333 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 16/11/2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone Mssion du 13/12/2016 - Saint-Maurice ès Allier (63) - Site de Puy-Saint-Romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 06/12/2016. Soublecausse (65)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dolmens en Quercy : architectures et implantation territoriale. L’exemple des secteurs de Gréalou et Livernon. Etude architecturale et technologique du dolmen des Agars (Saint-Chels, Lot). Comparaison avec le dolmen du Mas de Jean Blanc (Marcilhac-sur-Célé) et le menhir de Bélinac (Livernon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Traces. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 16/11/2016 - Tusson (16)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 06/12/2016 _ Lagarde (65) - Castet-Crabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPERAGE - Recherches sur le Peuplement, les Espaces et les Réseaux Anciens de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Luisa Rezende Ladeia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES; DRAC Midi-Pyrénées. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPERAGE - Recherches sur le Peuplement, les Espaces et les Réseaux Anciens de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Gragson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stuart Leigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES; SRA Occitanie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrasse (Aude). L'abbaye, le bourg, le terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pousthomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Abbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ceccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc Roussillon. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrasse (Aude) l'abbaye, le bourg, le terroir : étude archéologique et historique : Programme collectif de recherche 2008-2011 : rapport complémentaire 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andrault-Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Caucanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Czerniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Débax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon. 2012, 2 vol. (296, 114 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02867574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéodrone. Mission en Afrique du Sud. Sites de Kromdraai et Sterkfontein. 25 juin au 4 juillet 2012. Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuillé-Pont-Pierre (37). campagne de prospection. Rapport de prospection archéologique réalisé du 05 au 29 janvier 2010 correspondant à la prescription n° 08/0576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil général d'Indre-et-Loire. Tours. 2010, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace rural en Berry dans la longue durée : expérience de micro-analyse des dynamiques spatio-temporelles du paysage et du peuplement dans la région de Sancergues (Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université François Rabelais - Tours, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00212332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roofing at the crossroads: timber procurement for historical roof construction at the confluence of two major waterways in Occitania (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gerardin-Macario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaedyn - Atelier 1 - La dynamique des finages dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial dynamics of settlement pattern and cultivated areas from Protohistory to Middle Ages: Comparative approaches with spatial statistics indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gandini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId368"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Poirier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier, archéologue médiéviste, chargé de recherche CNRS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4118-346X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">075775301</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=q_JgIwwAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Thèmes de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches portent sur la dynamique des habitats, des paysages et des territoires. La problématique est centrée sur l'implantation des finages médiévaux, abordée au travers d'une approche micro-historique et diachronique jugée à même d'identifier et de caractériser les épisodes de croissance et de déprise agraire, de documenter les relations entre l'émergence du village médiéval et la structuration des finages et de mesurer l'impact du développement des activités agraires sur l'évolution du milieu, notamment en termes d'érosion et d'évolution des sols. Mes choix méthodologiques sont fondés sur la pluralité des sources mises en œuvre (archéologiques, écrites, planimétriques et environnementales, télédétection) et des échelles spatio-temporelles envisagées, la volonté de développer une approche quantitative destinée à faciliter les comparaisons interrégionales et la modélisation des phénomènes observés.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Activités / CV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours universitaire</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009-2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Post-doctorat Marie Curie (UE) au ZRC-SAZU (Ljubljana, Slovénie) : « The management of agrarian areas from Protohistory to modern times: Modeling time-space dynamics from archaeological sources, written and environmental data (MODAGSPACE) ».</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> - Doctorat de l'Université de Tours : &amp;quot;</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace rural en Berry dans la longue durée : expérience de micro-analyse des dynamiques spatio-temporelles du paysage et du peuplement dans la région de Sancergues (Cher)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, sous la direction d'E. Zadora-Rio (CNRS UMR 6173 CITERES, Laboratoire Archéologie et Territoires).</w:t></w:r><w:br/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmes de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du projet </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BOSCA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Bois d’Oeuvre, SylviCulture et Acheminement. Archéologie et histoire de la production, du transport et des usages du bois en Occitanie depuis le Moyen Âge 2023-2025 (financement </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défi-Clé Sciences du Passé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - Région Occitanie)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR RHEFOREST_81</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Recherches Historiques sur les Espaces Forestiers du Tarn : Organisation, Ressources, Sociétés, Territoires) depuis 2020</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable du Programme </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPERAGE</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Recherches sur les Espaces, le Peuplement et les Réseaux Anciens de la Garonne) depuis 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au PCR &amp;quot;</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagrasse : l'abbaye, le bourg, le terroir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">&amp;quot;, coordonné par N. Pousthomis, depuis 2013.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l'atelier &amp;quot;Aires d'approvisionnement&amp;quot; du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">programme </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchaeDyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'A.C.I. &amp;quot;Espaces et Territoires&amp;quot; (2005-2007) puis de l’A.N.R. (2009-2012) coordonné par F. Favory (Université de Franche Comté) et L. Nuninger (CNRS – UMR 6249 Chrono-Environnement).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable de l'atelier « Pratiques agraires » du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habitat rural du Moyen Age en Région Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, coordonné par S. Jesset (INRAP) et Anne Nissen-Jaubert (Université François-Rabelais de Tours, CNRS UMR 6173 CITERES, LAT) 2008-2014.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-responsable de l'Axe &amp;quot;Gestion de l'incertitude et multi-temporalité&amp;quot; du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR 3359</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2010-2013) dirigé par X. Rodier (Laboratoire Archéologie et Territoires, UMR 6173 CITERES)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">PCR </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du territoire biturige au Berry : approches spatiales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> coordonné par L. Laüt (Université Paris 1) et C. Gandini (Université de Bretagne Occidentale, Brest) depuis 2001.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au programme </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECLIPSE II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (CNRS – INSU), terrain d'étude de la vallée de la Choisille (37).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Participation au programme </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ModelEspace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l’A.N.R. (2010-2012) coordonné par F. Hautefeuille (Université de Toulouse – Le Mirail, CNRS UMR 5608 TRACES).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités collectives</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Comité National de la Recherche Scientifique en </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">section 32 &amp;quot;Mondes anciens et médiévaux&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CID 55 &amp;quot;Sciences et données&amp;quot; </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2021-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Elu au Conseil d'Administration de l'Université Toulouse - Jean-Jaurès (2018-2022)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de Pilotage de la Plateforme Archéosciences Toulouse (PAST) (2015-2025)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Responsable scientifique du plateau technique &amp;quot;Topographie/Géomatique/Imagerie/3D&amp;quot; de la Plateforme Archéosciences Toulouse (2015-2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre élu du Collège Scientifique Qualifié (CSQ) de la 21e Section CNU à l'Université Toulouse - Jean-Jaurès (2014-2017).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Comité de lecture des Actes des Colloques Internationaux </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Analysis in Archaeology (CAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2012.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Weller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les Cahiers de la MSHE Ledoux, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.46572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fumiers ! Ordures ! Gestion et usage des déchets dans les campagnes de l’Occident médiéval et moderne. Actes de la 38e Journée Internationale d'Histoire de Flaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Conesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Midi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 38, 2019, Flaran, Guilhem FERRAND; Sandrine LAVAUD, 978-2-8107-0609-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02061956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace rural à la loupe : paysage, peuplement et territoires en Berry de la Préhistoire à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires François-Rabelais (Tours)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.232, 2010, Perspectives historiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00450650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ordures sur le tas de fumier ? Mesurer les dynamiques agraires médiévales par la cartographie des épandages de fumier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fumiers, bouses et guano : ordures ou or brun ? Statut, usage et gestion des déjections animales depuis la Préhistoire. Potentiel archéologique et environnemental, (actes 44es rencontres internationales d'archéologie et d'histoire, Nice, Côte d'Azur, Oct. 2024), 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, pp.165-172, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéologie en forêt d'Agre entre Tarn et Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moyen Âge entre Tarn et Garonne - Artefacts et panoramas - Catalogue de l'exposition tenue à l'Espace des Augustins de Montauban du 7 février au 26 avril 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.110-111, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04520338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">10 ans de prospection géophysique sur des sites funéraires néolithiques dans le Ruffécois (Charente, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gouézin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Kérouanton; Christophe Maitay; Yvan Praud; Ludovic Soler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des morts chez les vivants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des Publications Chauvinoises, pp.373-389, 2024, 979-10-90534-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compléter et animer la carte : vers une analyse spatiale continue des dynamiques d’occupation du sol dans le Sud-Ouest de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Abbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches - Settlement, territory and landscape dynamics: Assessment and prospects in spatial archaeology, tribute to Jean-Luc Fiches - Actes des 42es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur des 12-14 octobre 2022, sous la direction de Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APDCA, 2023, 2-904110-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagne autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bertoncello Frédérique; Ouriachi Marie-Jeanne; Nuninger Laure; Favory François. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dynamiques des peuplements, des territoires et des paysages : Bilan et perspectives en archéologie spatiale, hommages à Jean-Luc Fiches - Settlement, territory and landscape dynamics: Assessment and prospects in spatial archaeology, tribute to Jean-Luc Fiches - Actes des 42es rencontres internationales d’archéologie et d’histoire – Nice Côte d’Azur des 12-14 octobre 2022, sous la direction de Frédérique Bertoncello, Marie-Jeanne Ouriachi, Laure Nuninger, François Favory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM – UMR 7264 - Université Côte d’Azur – CNRS, 2023, Actes des Rencontres Internationales d'Archéologie et d'Histoire et d'Antibes, 2-904110-65-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches statistiques et spatiales du mobilier hors site de prospection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-50, 2022, 9782848679464. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.46752⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03884237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches statistiques et spatiales des structures agraires et parcellaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-94, 2022, 9782848679464. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.46757⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction [Première partie. La dynamique des finages dans la longue durée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la Préhistoire au Moyen Âge. Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.31-32, 2022, 9782848679464. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.46712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions et perspectives [Première partie. La dynamique des finages dans la longue durée]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Estelle Gauthier; Murielle Georges-Leroy; Nicolas Poirier; Olivier Weller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaedyn. Dynamique spatiale des territoires de la préhistoire au moyen âge. Volume 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Franche-Comté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.95-96, 2022, 9782848679464. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.46762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04124083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche multi-scalaire et multi-méthode du monumentalisme néolithique. L’exemple du programme ANR MONUMEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bruniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ard Vincent; Mens Emmanuel; Gandelin Muriel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9789088909894</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Archaeological Evidence for Agricultural Manuring to an Understanding of Settlement and Landscape Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christoph Keller; Christine Wohlfarth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Funde in der Landschaft. Neue Perspektiven une Ergebnisse archäologischer Prospektionen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 26, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LVR-Amt für Bodendenkmalpflege im Rheinland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-54, 2018, Materialien zur Bodendenkmalpflege im Rheinland, 978-3-9820399-1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du point à l'espace (rural) : localisation de mentions textuelles et mise à l'épreuve de normes socio-spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolocalisation et sources anciennes ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors-série 9 (1), https://journals.openedition.org/cem/13819, 2016, Bulletin du Centre d'études médiévales d'Auxerre, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cem.13819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territoires agraires, paysages sonores : approches archéologiques de l’appropriation de l’espace par les communautés rurales médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cédric Jeanneau; Philippe Jarnoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les communautés rurales dans l'Ouest du Moyen Age à l'époque moderne : perceptions, solidarités et conflits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRBC, pp.87-106, 2016, 979-10-92331-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01285888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaeological evidence for agrarian manuring: Studying the time-space dynamics of agricultural areas with surface-collected off-site material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jan Klapste. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrarian technology in the medieval landscape</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols Publishers, pp.279-290, 2016, 978-2-503-55137-1. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/M.RURALIA-EB.5.110472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01303474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indices archéologiques d'intensification agraire et dynamiques spatiales des terroirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Viader; C. Rendu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultures temporaires et féodalité. Les rotations culturales et l'appropriation du sol dans l'Europe médiévale et moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Presses Universitaires du Mirail, pp.117-132, 2014, Flaran, 978-2-8107-0340-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01102588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vallée de la Choisille : occupation du sol et érosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique, http://a2t.univ-tours.fr/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, http://a2t.univ-tours.fr/notice.php?id=210, 2013, 1760-5709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches comparées du mobilier hors-site : Peut-on cerner l'espace agraire antique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Gandini, L. Laüt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le Berry ancien : Sites, réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHEA/FERACF</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.113-133, 2013, 45e Supplément à la Revue Archéologique du Centre de la France, 978-2-913272-30-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar in Mediterranean agricultural landscapes: reassessing land use in the Mauguio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krištof Oštir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rachel S. Opitz; David C. Cowley. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpreting archaeological topography: airborne laser scanning, 3D data and ground observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxbow Books, pp.184-196, 2013, 978-1-84217-516-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ager ou saltus ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laüt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Gandini, L. Laüt </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le Berry ancien : sites, réseaux, territoires </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 45, ARCHEA/FERACF pp.113-134, 2013, Revue archéologique du Centre de la France. Supplément</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité ou immobilité du réseau viaire dans la longue durée ? Le cas de la région de Sancergues (Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Gandini, L. Laüt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur le Berry ancien : Sites, réseaux et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARCHEA/FERACF, pp.135-146, 2013, 45e Supplément à la Revue Archéologique du Centre de la France, 978-2-913272-30-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00913848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and tools for territorial dynamic studies (chapter 1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krištof Oštir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gandini C, Favory F., Nuninger L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settlement Patterns, Production and Trades from the Neolithic to the Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.23-38, 2012, BAR International Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00772081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time-space dynamics of agricultural areas from Antiquity to modern times (chapter 2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gandini C, Favory F., Nuninger L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Settlement Patterns, Production and Trades from the Neolithic to the Middle Ages.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Archaeopress, pp.39-50, 2012, BAR International Series, 978 1 4073 0957 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00803979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plans seigneuriaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique, http://a2t.univ-tours.fr/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, http://a2t.univ-tours.fr/notice.php?id=30, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carte de Cassini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique, http://a2t.univ-tours.fr/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, http://a2t.univ-tours.fr/notice.php?id=29, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Atlas de Trudaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Zadora-Rio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas Archéologique de Touraine, publication électronique, http://a2t.univ-tours.fr/</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours, http://a2t.univ-tours.fr/notice.php?id=31, 2008, 1760-5709</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches historiques sur les espaces forestiers du Tarn : un premier bilan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie Tarnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 23, pp.23-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05410794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filling the gaps: Original chronologies of silver fir (Abies alba Mill.) and European beech (Fagus sylvatica L.) living trees in the French Pyrenees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60, pp.111596. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2025.111596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05078884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the Microhistorical Approach to Landscape and Settlement Archaeology: Some French Examples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.20220351. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/opar-2022-0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04498235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une archéologie de la forêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Mazier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 629, pp.32-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04510841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monument mégalithique de Roquefort à Lugasson (Gironde) et la question des allées couvertes en Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primitiva Bueno Ramirez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo de Balbin Berhman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Préhistoire – Préhistoire de la France dans son contexte européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12zp5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d’altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Llubes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 47 (1), pp.105-122. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.12009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arqueo 2.0. Renovación metodológica de la prospección arqueológica de zonas de montaña</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Treballs d'Arqueologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Mètodes i tècniques per a l’arqueologia de muntanya: aplicacions en àmbits pirinencs, 26, pp.95-109. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5565/rev/tda.153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04335772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le terroir de Lagrasse (Aude) dans la longue durée : habitat, paysage et mise en valeur des sols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Abbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie du Midi Médiéval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Dossier spécial : Nouveaux regards sur Lagrasse (Aude) : Une abbaye, une ville et un terroir dans la longue durée, 40, pp.19-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis d’une approche multisource et diachronique de l’occupation du sol : l’exemple de la vallée de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanités numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Humanités numériques spatialisées, 3, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/revuehn.1228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La butte de Moncoué (Taizé-Maulais, Deux-Sèvres). Un relief résiduel dans la plaine thouarsaise (Sud-ouest du Bassin parisien). Gisement de grès éocènes et alignements de pierres dressées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Poncet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin d'information des géologues du Bassin de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 58 (3), pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge and conservation of Old-Growth Forests: a key issue to face global changes. The case study of Strâmbu-Băiuț - Maramureş (Eastern Carpathians, Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaderni Storici</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Disassembling landscape. Applied Environmental archaeology and historical ecology, 164, pp.369-404. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1408/99412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermographie aéroportée par drone. Nouvelle procédure pour la détection archéologique en haute montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 44 (1), pp.81-96. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.7426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le LiDaR pour cartographier les plus grands tumulus d’Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Picton – Culture &amp; patrimoine en Poitou et Charentes </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dolmen &amp; Tumulus, 263, pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03126984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mapping of forested archaeological sites using UAV LiDaR. A feedback from a south-west France experiment in settlement & landscape archaeology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2020.0556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeotracker, la prospection pédestre géolocalisée à haute résolution spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Luiza Rezende Ladeia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émile Hautefeuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 155, pp.5-11. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.5565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale mapping of a habitat on a rugged site: Silla del Papa (Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologies numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3 (1), </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03152313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des micro-drones pour la prospection archéologique à basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 213-214, pp.81-93. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.52638/rfpt.2017.198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupation du sol et impact érosif dans la vallée de la Choisille (France, Indre-et-Loire). Approches croisées pour la restitution des paysages anciens.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Visset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (1), pp.67-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00818807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Altitude Thermal Survey by Means of an Automated Unmanned Aerial Vehicle for the Detection of Archaeological Buried Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Prospection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (4), pp.303-307. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/arp.1454⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00844459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techniques d'amendement agraire en témoins matériels. Pour une approche archéologique des espaces agraires anciens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol. 38 (38), pp.11-50. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hsr.038.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dynamique du peuplement et des espaces agraires médiévaux en Berry : propositions pour une évaluation de l'opportunisme des sociétés anciennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie médiévale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 40, pp.15-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00557193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des populations urbaines sur le site de l'Ile Simon à Tours. Une expérience d'archéologie immédiate.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cotté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fondrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Poupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soppelsa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 83 (3), http://mappemonde.mgm.fr/num11/articles/art06307.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plans terriers au cadastre ancien : mesurer l'évolution de l'occupation du sol grâce au S.I.G.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le médiéviste et l'ordinateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 44, http://lemo.irht.cnrs.fr/44/plans-terriers.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ARCHAEDYN. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de liaison de l'Association d'étude du monde rural gallo-romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, pp.7-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04271067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la question de l'identité en archéologie : bilan bibliographique et réflexions dans des thèses en cours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fondrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Germinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, pp.19561 signes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00591796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la question de l'identité en archéologie : bilan bibliographique et réflexions dans des thèses en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Fondrillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Germinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Marot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Marthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les petits cahiers d'Anatole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 18, http://citeres.univ-tours.fr/doc/lat/pecada/pecada_18.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'implantation des sites ruraux dans le Sancerrois antique : apports et limites du Système d'Information Géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'archéologie et d'Histoire du Berry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 159, pp.33-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracer la provenance du bois de sapin (Abies alba Mill.) : défis dendrochronologiques et apports à la compréhension des dynamiques passées d’exploitation des forêts montagnardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gerardin-Macario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panorama de la dendro II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les sentiers du pastoralisme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeudi d'ITEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire ITEM, Mar 2025, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nucleated settlements, dispersed settlements and the organization of medieval landscapes in southwestern France: Planning vs. self-organization in the dynamics of settlement systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Persisting with change - 30th EAA Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association of Archaeologistes, Aug 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques séculaires ont laissé de profonds héritages dans les écosystèmes forestiers de la région Occitanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D'Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée scientifique de la zone atelier PYGAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arnaud Elger; Vanessa Léa; Morgane Gibert; Nathalie Escaravage, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mont’Prospect2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution Nouvelles frontières de l'archéologie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS - MITI, Jan 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubbish on the dung heap? Measuring medieval agrarian dynamics by mapping manure spreading.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44e Rencontres Internationales d’Archéologie et d’Histoire | Fumier, bouses et guano : ordures ou or brun ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter les montagnes autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de laboratoire TRACES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) - Toulouse, Oct 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04244922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la fouille des étables aux dynamiques de l'espace agraire : pour une approche archéologique des fumures médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fumier au Moyen Âge : amendement ou souillure ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESCM, Oct 2023, Poitiers (Espace Mendès-France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les campagnes de prospection géophysique et de sondage à l’abbaye de Belleperche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Georges-Zimmermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidonie Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Transversal "Retour de terrain"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR 5608 TRACES, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecter autrement les montagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal du laboratoire TRACES (2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire TRACES (UMR 5608) : Travaux et Recherches Archéologiques sur les Cultures, les Espaces et les Sociétés, Sep 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches Historiques sur les Espaces Forestiers du Tarn : Organisation, Ressources, Sociétés, Territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Régional de l'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service Régional de l'Archéologie Occitanie, Apr 2023, Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque la forêt lève le voile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée départementale de l'archéologie en Ariège. Actualité et travaux archéologiques en Ariège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Département de l'Ariège, Jun 2023, Tarascon sur Ariège, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04117338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d'altitude : Développement d'une procédure multi-sources pour la prospection archéologique des terrains d'altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecting the high mountain. Methodological renewal of the archaeological approach of the highland pastures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e Rencontres Internationales d’Archéologie et d’Histoire de Nice Côte d’Azur : dynamiques des peuplements, des territoires et des paysages : bilan et perspectives en Archéologie spatiale. Hommage à Jean-Luc Fiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03817228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Minier (France) : history and archaeology of medieval silver companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bompaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Brevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ancient Mining and Metallurgy from Prehistory into the Modern Age - Stribrna Jihlava</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Jihlava, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03894480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défi du mégalithisme en 3D : les imageries face aux monumentalismes du Néolithique (Projet MONUMEN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-scale 3D analysis of an Iron Age town: the case of Silla del Papa (Cádiz, Spain)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agathe Desmars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Fabre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scanning the hidden - LiDAR and 3D technologies applied to architecture research in the archaeology of Metal Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UISPP, Jun 2021, Ávila, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03265967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidar par drone pour l'archéologie : retour d'expérience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique du réseau ISA - Modèles numériques d’élévation en Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme de Clermont-Ferrand, Mar 2021, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03324667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drone et archéologie. De nouveaux outils pour la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activité culturelle pour le CSE d’Airbus DS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univers Culture du CSE d’Airbus Defence and Space, Jun 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03278614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecting high altitude areas. Development of a multi-source procedure for the archaeological prospection of high altitude areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th Annual Meeting of European Association of Archaeologists (EAA 2021) Widening Horizons</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vol au-dessus des plaines et des estives. Thermographie aéroportée par drone appliquée à l'archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JTR_COFREND</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité Régional Sud-Ouest - COFREND, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rechercher des cabanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'équipe Terrae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02510369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating past trajectories for a better understanding and conservation of present-day biodiversity : on-going research on the last Maramures Old-Growth fir-beech Forests (Romania)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche TERRAE 2020 "Hors champs. Regards croisés sur les forêts et les incultes au Moyen Âge"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03028694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The last Maramureş old-growth fir-beech forests: a long-term and global study for their better understanding, conservation and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Buscaino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5T.ERA: 5Terre Environmental Resource Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Genova, Italy. 68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vieilles forêts des Maramures (Carpates orientales, Roumanie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Brin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECOVEG 14 - Ecologie des Communautés Végétales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04075560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Within the giant’s belly”. Multi-method approach of the long barrows of Tusson (Charente, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Mathé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Friedrich Lüth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02023476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fireside ghost stories: (re)introducing faunal analysis into the spatial organisation of the Aurignacian open-air site of Régismont-le-Haut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Joana Gabucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Anderson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Lejay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIe congrès mondial UISPP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01980921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis d'une approche multi-sources des dynamiques diachroniques d'occupation du sol : l'exemple de la vallée de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie, Histoire et Analyse spatiale. Dialogue interdisciplinaire sur la question des SIG archéologiques et historiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond the snapshots : Modeling Landscape dynamics from spatial statistics to geovisualization techniques. A case study from South-West France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reflecting Futures - 24th Annual Meeting of the European Association of Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des micro-drones pour la prospection archéologique à basse altitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drones et moyens légers aéroportés d’observation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSG, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of scientific process and conceptual modelling for the study of territorial and products distribution dynamics (ArchaeDyn II programme)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer applications and quantitative methods in Archaeology 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, Royaume-Uni. pp.438-448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00778071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micro macro : analyses spatiales multi-échelle en archéologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée DiPEE Midi-Pyrénées 2013 : Rencontre transdisciplinaire de sept laboratoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Modagspace project: Lidar data and landscape archaeology in southern France (Languedoc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Opitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krištof Oštir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAA 2010: Fusion of Cultures. Proceedings of the 38th Annual Conference on Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Grenade, Spain. pp.539-542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00617304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Process formalization and conceptual modelling in the study of territorial dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th Annual Conference of Computer Applications and Quantitative Methods in Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Southampton, United Kingdom. p. 438-448, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctt6wp7kg.49⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02125924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesurer la durabilité et l'intensité des activités agraires dans la longue durée : approches statistiques et spatiales des espaces cultivés au sein du programme Archaedyn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.191-197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment mesurer l'impact érosif des dynamiques de l'occupation du sol ? Approche pluridisciplinaire dans la vallée de la Choisille (Indre-et-Loire, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Leturcq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIIe rencontres internationales d'archéologie et d'histoire d'Antibes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Antibes, France. pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human impact variability on soil erosion during the Holocene based on valley floor sediments study in a Parisian basin fluvial catchment (France): crossing sedimentological, archaeological and palynological proxies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Agrarian Resources for Archaeological Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 millennia of territorial dynamics : settlement pattern, production and trades from Neolithic to Middle Ages: closing colloquium of The ArchaeDyn program (“Spatial dynamics of settlement patterns and natural resources: towards an integrated analysis over a long term, from Prehistory to the Middle Ages”)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of diachronic stability of agrarian exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th Computer Applications and Quantitative Methods in Archaeology Conference (CAA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00436611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models and tools for territorial dynamic studies. Spatial dynamics of settlement patterns and natural resources : towards an integrated analysis over a long term, from Prehistory to the Middle Ages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Saligny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Ostir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaedyn colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The spatio-temporal dynamic of agricultural areas, from Antiquity to modern period (ArchaeDyn Project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaedyn colloquium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dijon, France. pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00767299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial variability of anthropogenic impact on Holocene fluvial sedimentation. A case study: the Choisille catchment (Parisian basin, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FLAG (Fluvial Archive Group) biennial meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of agrarian resources for archaeological applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaedyn : 7 millennia of territorial dynamics. Settlement pattern, production and trades from Neolithic to Middle Ages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00429797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques spatiales et modélisation de l'exploitation du sol : variations d'échelles temporelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère rencontres de doctorants organisées par le RTP MODYS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Lyon, France. http://www.univ-tours.fr/isa/modys/download/rd06_poirier.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du temps long au temps court : modéliser l'évolution spatiale de l'exploitation du sol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactions Natures-Sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, La Baule, France. http://letg.univ-nantes.fr/COLLOQUE/pdf/PO_POIRIER.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00270281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from living trees: dendroecology as a tool to investigate timber exploitation and management throughout medieval and modern Occitania (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lison Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gerardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tree Rings in Archaeology, Ecology and Climatology (TRACE) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Brașov, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution spatiotemporal analysis of archaeological faunal assemblages. The case of Le Sire (Mirefleurs, Puy-de-Dôme), an early Gravettian open-air site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Joana Gabucio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costamagno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Lacarrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Annual ESHE Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01891581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archeodrone - Drones for archaeological survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MAV Research Center</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Toulouse, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la dynamique d’occupation du sol sur les flux de matière à l’Holocène : l’exemple de la vallée de la Choisille (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eymeric Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Cyprien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hinschberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe colloque d'Archéométrie du GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02326463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche Monumentalismes et territoires au Néolithique entre Loire et Charente Formes et environnements des mégalithes et des enceintes. Formes, architecture, pétrographie et technologie des mégalithes. Sondage du dolmen de Magnez à Courcôme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02046454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ArchaeDyn. Dynamique spatiale du peuplement et ressources naturelles : vers une analyse intégrée dans le long terme, de la Préhistoire au Moyen Âge,. ACI Espaces et territoires (contrat ET28, 2005-2007)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Nuninger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Bertoncello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Fovet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008, pp.75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00483141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (61)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Chiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS (TRACES). 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement (Année 2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Berdoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Dobigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre national de la recherche scientifique (CNRS). 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dernières hêtraies-sapinières subnaturelles européennes: une étude globale sur la longue durée pour leur meilleure connaissance, conservation et gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Py-Saragaglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Guillerme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruppert Vimal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04770635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEFOREST_81 (Recherches Historiques sur les Espaces Forestiers du Tarn - Organisation, Ressources, Sociétés, Territoires) - Projet Collectif de Recherches 2023-2025 - Rapport de prospection thématique 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS (UMR 5608 TRACES); Université toulouse Jean Jaurès. 2023, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection thématique — première année — 2023 La Roque d’Arifat (Terre-de-Bancalié – 81)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Débax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Bardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04371026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEFOREST_81 - Recherches Historiques sur les Espaces Forestiers du Tarn : Organisation, Ressources, Sociétés, Territoires - Projet Collectif de Recherches 2020-2022 - Opération 1411426 - Mémoire de synthèse 2020-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse 2 - Jean Jaurès; Cnrs. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEFOREST_81 (Recherches Historiques sur les Espaces Forestiers du Tarn - Organisation, Ressources, Sociétés, Territoires) - Projet Collectif de Recherches 2023-2025 - Rapport intermédiaire 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Baroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Calmettes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Calvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS (UMR 5608 TRACES); Université toulouse Jean Jaurès. 2023, pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEFOREST_81 - Recherches Historiques sur les Espaces Forestiers du Tarn : Organisation, Ressources, Sociétés, Territoires - Projet Collectif de Recherches 2020-2022 - Rapport de prospection thématique 2022 - Opération 1411917 (Forêt Domaniale de Grésigne – Prospection thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; UT2J : Université Toulouse 2 Jean Jaurès. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04276013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données radar. Mission du 05/07/22 – Abbaye de Belleperche, Cordes-Tolosannes (82)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Girousse Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 08/03/2022 – Terre-de-Bancalié (81)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches Historiques sur les Espaces Forestiers du Tarn : Organisation, Ressources, Sociétés, Territoires - Projet Collectif de Recherches 2020-2022 - Rapport final 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Toulouse 2 - Jean Jaurès; CNRS. 2022, pp.227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03910560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 08/03/2022 – La Basti de des Vassals, Saint-Grégoire (81)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les montagnes autrement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Campmajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Rendu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Université Jean Jaurès. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03962263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospection Thématique - 2022. La Bastide-des-Vassals (Saint-Grégoire -Tarn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Mendygal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Conseil Départemental d'Archéologie du Tarn. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 22/11/2021 – Le Riols (81)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 11-12/01/2021 – Vial-du-Tarn (12)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Missions des 15-17/03/2021 – ANR Monumen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du château de Penne d'Albigeois (Tarn). Études sur la forteresse et son contexte (Rapport annuel de la fouille programmée triennale)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Peytavie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Béa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Catalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Traces. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inspecter les zones d'altitude. Développement d'une méthode intégrée multi-source pour la prospection archéologique des terrains d'altitude - 2020-2021 (code opération : 1411373)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS; Université Toulouse Jean Jaurès. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches Historiques sur les Espaces Forestiers du Tarn : Organisation, Ressources, Sociétés, Territoires - Projet Collectif de Recherches 2020-2022 - Rapport intermédiaire 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CNRS; Université Toulouse 2 - Jean Jaurès. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 04/02/2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Collectif de Recherche — 2020 Autour du château de Penne d’Albigeois (Tarn). Études sur la forteresse et son contexte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Guillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Portet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pergent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Catalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Landarc. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03112836v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission des 15 et 16/12/2020 – Blond (87)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 13/02/2020 – Lespugue (3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEFOREST_81 - Recherches Historiques sur les Espaces Forestiers du Tarn - Organisation, Ressources, Sociétés, Territoires - Projet Collectif de Recherches 2020-2022 - Rapport intermédiaire 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Alet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barroso Florence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Madeleine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Burri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608; SRA occitanie. 2020, 441 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03123242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu. Commune de Malvezie (31), Lieu-dit « Bouves » Acquisition de donnees Lidar par drone. Mission du 01/12/2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 24/02/2020 – Lescar (64)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données. magnétométriques. Mission du 20/11/2020 – Oppidum d’Ensérune (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 31/01/2020 – Château de Penne (81)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 24/02/2020 – Aussevielle (64</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 24/02/2020 – Thèze (64)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Minier : histoire et archéologie des entreprises argentifères médiévales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Minvielle Larousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Belmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Galès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole française de Rome; LA3M UMR 7298 AMU-CNRS; SRA Occitanie. 2020, 160 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03123106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 01/04/2019 – Roquemissou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPERAGE - Recherches sur le Peuplement, les Espaces et les Réseaux Anciens de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES; DRAC / SRA Occitanie. 2019, 97 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 01/03/2019 – Saint-Martory (31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 22/02/2019 – Labarre, Foix (09)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition 3D par photogrammétrie. Nissan-Lez-Enserune (34)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M.) - Campagne 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03263265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 03/12/2019 - Mont Saint-Cyr, Cahors (46)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programme Télédétection Archéologique en Haute et Moyenne Montagne (T.A.H.M.M). Campagne 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Philippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] cnrs. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02017472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 01/04/2019. Argentelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 27/04/2017. Site de Campagnac (31)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 27/04/2017 - Site de Saint-Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fortipolis : nouvelles recherches sur les habitats fortifiés protohistoriques entre Garonne et Pyrénées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gardes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Dreff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Milcent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Adroit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eneko Hiriart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine; SRA Occitanie. 2017, 673 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02014388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 27/04/2017. Site d'Aruze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04270076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPERAGE - Recherches sur le Peuplement, les Espaces et les Réseaux Anciens de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES; DRAC / SRA Occitanie. 2017, 125 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 06/12/2016. Soublecausse (65)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 16/11/2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone Mssion du 13/12/2016 - Saint-Maurice ès Allier (63) - Site de Puy-Saint-Romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 16/11/2016 - Tusson (16)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04268659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dolmens en Quercy : architectures et implantation territoriale. L’exemple des secteurs de Gréalou et Livernon. Etude architecturale et technologique du dolmen des Agars (Saint-Chels, Lot). Comparaison avec le dolmen du Mas de Jean Blanc (Marcilhac-sur-Célé) et le menhir de Bélinac (Livernon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Mens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Boscus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camus Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Traces. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de mission. Acquisition de données Lidar par drone. Mission du 06/12/2016 _ Lagarde (65) - Castet-Crabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Baleux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Collectif de Recherche « Monumentalismes et territoires au Néolithique entre Loire et Charente. Formes et environnements des mégalithes et des enceintes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Ard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Aguillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Aoustin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Nouvelle-Aquitaine. 2016, pp.466</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrasse (Aude). L’abbaye, le bourg, le terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pousthomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Abbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ceccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dellong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608; SRA Languedoc-Roussillon (Montpellier); CRMH Languedoc-Roussillon. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02118165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPERAGE - Recherches sur le Peuplement, les Espaces et les Réseaux Anciens de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES; DRAC / SRA Occitanie. 2016, 333 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPERAGE - Recherches sur le Peuplement, les Espaces et les Réseaux Anciens de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Luisa Rezende Ladeia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES; DRAC Midi-Pyrénées. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01420788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPERAGE - Recherches sur le Peuplement, les Espaces et les Réseaux Anciens de la Garonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Gragson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Stuart Leigh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR 5608 TRACES; SRA Occitanie. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03271010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrasse (Aude). L'abbaye, le bourg, le terroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelly Pousthomis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Abbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Calastrenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Ceccantini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA Languedoc Roussillon. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéodrone. Mission en Afrique du Sud. Sites de Kromdraai et Sterkfontein. 25 juin au 4 juillet 2012. Rapport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">TRACES UMR 5608. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lagrasse (Aude) l'abbaye, le bourg, le terroir : étude archéologique et historique : Programme collectif de recherche 2008-2011 : rapport complémentaire 2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Andrault-Schmitt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Caucanas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Czerniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Débax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] SRA de Languedoc-Roussillon. 2012, 2 vol. (296, 114 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02867574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuillé-Pont-Pierre (37). campagne de prospection. Rapport de prospection archéologique réalisé du 05 au 29 janvier 2010 correspondant à la prescription n° 08/0576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gaultier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Conseil général d'Indre-et-Loire. Tours. 2010, 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01092112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace rural en Berry dans la longue durée : expérience de micro-analyse des dynamiques spatio-temporelles du paysage et du peuplement dans la région de Sancergues (Cher)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire. Université François Rabelais - Tours, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00212332v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roofing at the crossroads: timber procurement for historical roof construction at the confluence of two major waterways in Occitania (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberta D’Andrea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Gerardin-Macario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archaedyn - Atelier 1 - La dynamique des finages dans la longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Georges-Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Favory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial dynamics of settlement pattern and cultivated areas from Protohistory to Middle Ages: Comparative approaches with spatial statistics indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Gandini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02568219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18CC2E27"/>
+    <w:nsid w:val="7AF80E9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BE3104EF"/>
+    <w:nsid w:val="D0F217F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="75F2C977"/>
+    <w:nsid w:val="6E7FF00C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-poirier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4118-346X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075775301" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00212332/fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencesdupasse.univ-toulouse.fr/projet-bosca/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencesdupasse.univ-toulouse.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/rheforest81/accueil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/reperage/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/projet-anr/?tx_lwmsuivibilan_pi2%5BCODE%5D=ANR-08-BLAN-0157" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isa.univ-tours.fr/modys/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://modelespace.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/comitenational/sections/section.php?sec=32" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cid55.fr/fr/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623255v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/archaedyn-dynamique-spatiale-des-territoires-de-la-prehistoire-au-moyen-age.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46572" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061956v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Fumiers-Ordures~.html" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450650v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/2707" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410740v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520338v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834300v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264415v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124075v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46757" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46757" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46752" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46752" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124083v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46762" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46762" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124046v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46712" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46712" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112403v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017629v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bodendenkmalpflege.lvr.de//de/aktuelles/veranstaltungen/tagung_prospektion.html#" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303474v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RURALIA-EB.5.110472" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420785v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13819" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532945v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poirier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913848v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913862v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kri&#353;tof O&#353;tir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sracf_1159-7151_2013_ant_45_1_1578" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803979v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772081v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436595v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436601v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410794v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Alet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baroso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calvet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitiva Bueno Ramirez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balbin Berhman" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zp5" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN2H4K7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498235v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0351" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580939v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335772v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.153" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207132v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222918v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1228" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257694v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245823v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7426" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126984v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926823v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0556" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152313v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0352" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296788v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luiza Rezende Ladeia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Hautefeuille" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5565" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892403v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2017.198" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818807v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844459v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1454" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617294v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.038.0011" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-KZCJX6Z2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557193v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270262v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soppelsa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270256v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271067v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591796v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marthon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270275v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270271v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352852v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin-Macario" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033132v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782411v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D'Andrea" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835717v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425679v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835730v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275912v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bochaton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244922v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275922v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264333v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275893v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117338v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662471v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817228v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894480v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belmon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Brevet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662458v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278614v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265967v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Desmars" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324667v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341957v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464460v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510369v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916121v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980921v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joana Gabucio" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023476v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich L&#252;th" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916113v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019772v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019780v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125924v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp7kg.49" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617304v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745100v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745095v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326394v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429797v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329967v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767299v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404951v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767308v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ostir" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436611v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270281v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270446v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781395v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891581v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019783v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326463v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046454v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467893v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Calastrenc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427294v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371026v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bardou" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835658v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276001v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835688v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Calmettes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276013v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269920v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girousse Laurent" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269849v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910560v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878567v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mendygal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mathieu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962263v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270110v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854399v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600298v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270004v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269842v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501834v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peytavie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline B&#233;a" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270067v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270106v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112836v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pergent" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123106v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gal&#232;s" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269969v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269949v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269934v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123242v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroso Florence" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Madeleine" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269971v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270098v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270088v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269963v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269980v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269888v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017472v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269833v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270083v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269976v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269824v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263265v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269989v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271062v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270077v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269930v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270076v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271057v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560544v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118165v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dellong" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271051v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269670v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269905v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269966v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044583v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268659v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269675v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420788v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luisa Rezende Ladeia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271010v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Gragson" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Thompson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stuart Leigh" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097717v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867574v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caucanas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Czerniak" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269860v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092112v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00212332v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352916v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015728v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568219v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-poirier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4118-346X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/075775301" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=q_JgIwwAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://tel.archives-ouvertes.fr/tel-00212332/fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencesdupasse.univ-toulouse.fr/projet-bosca/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencesdupasse.univ-toulouse.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/rheforest81/accueil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/reperage/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.agence-nationale-recherche.fr/projet-anr/?tx_lwmsuivibilan_pi2%5BCODE%5D=ANR-08-BLAN-0157" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isa.univ-tours.fr/modys/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://modelespace.univ-tlse2.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/comitenational/sections/section.php?sec=32" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cid55.fr/fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623255v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Georges-Leroy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Weller" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/archaedyn-dynamique-spatiale-des-territoires-de-la-prehistoire-au-moyen-age.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46572" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061956v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Conesa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pum.univ-tlse2.fr/~Fumiers-Ordures~.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450650v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pufr/2707" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520338v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hautefeuille" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Calastrenc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rendu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Abb&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264415v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Campmajo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03884237v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Favory" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46752" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46752" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124075v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46757" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46757" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04124046v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46712" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46712" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04124083v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pufc/46762" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.46762" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112403v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017629v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bodendenkmalpflege.lvr.de//de/aktuelles/veranstaltungen/tagung_prospektion.html#" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420785v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cem.13819" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01285888v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01303474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.RURALIA-EB.5.110472" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eymeric Morin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913839v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure La&#252;t" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.persee.fr/doc/sracf_1159-7151_2013_ant_45_1_1578" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803238v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Opitz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Nuninger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kri&#353;tof O&#353;tir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532945v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Poirier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00913848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00772081v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Saligny" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Fovet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tolle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436595v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436601v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436596v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410794v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Alet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Baroso" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Burri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Calvet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Saulnier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labbas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D&#8217;Andrea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larrieu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111596" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498235v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opar-2022-0351" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04510841v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brun" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mazier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911092v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primitiva Bueno Ramirez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo de Balbin Berhman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ferreira" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zp5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-KN2H4K7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580939v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Llubes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Philippe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.12009" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335772v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/tda.153" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207132v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222918v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revuehn.1228" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257694v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049790v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Buscaino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Guillerme" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1408/99412" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245823v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.7426" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126984v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2020.0556" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296788v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luiza Rezende Ladeia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;mile Hautefeuille" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5565" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152313v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fabre" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0352" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892403v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2017.198" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818807v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Joly" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Leturcq" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Visset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844459v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1454" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617294v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hsr.038.0011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-KZCJX6Z2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557193v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270262v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cott&#233;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Poupon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soppelsa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270256v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04271067v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Fovet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Gauthier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00591796v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Germinet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Laurent" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Marot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Marthon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270275v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270271v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352852v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Saulnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin-Macario" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Chassaing" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033132v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Chiron" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835717v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782411v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saulnier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta D'Andrea" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425679v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835730v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244922v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275922v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275912v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Georges-Zimmermann" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Bochaton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264333v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275893v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117338v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662471v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817228v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03894480v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Minvielle Larousse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belmon" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bompaire" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernat" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Brevet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662458v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265967v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Desmars" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324667v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341957v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464460v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02510369v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03028694v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Burnel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790665v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075560v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023476v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich L&#252;th" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980921v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joana Gabucio" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916121v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916113v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019772v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00778071v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rodier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019780v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617304v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125924v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctt6wp7kg.49" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745100v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745095v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326394v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Cyprien" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404951v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436611v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767308v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ostir" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767299v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02329967v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00429797v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270446v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00270281v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781395v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gerardin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891581v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019783v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326463v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046454v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Aguillon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blanchet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00483141v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467893v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Calastrenc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427294v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Berdoy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04770635v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruppert Vimal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835658v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371026v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Guillot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;bax" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Bardou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276001v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835688v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Calmettes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276013v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269920v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girousse Laurent" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269849v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910560v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270110v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962263v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878567v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mendygal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mathieu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270067v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270004v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269842v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501834v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Peytavie" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline B&#233;a" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600298v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854399v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270106v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112836v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Portet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pergent" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270098v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269971v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123242v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barroso Florence" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Madeleine" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269949v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269969v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269934v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270088v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269963v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269980v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03123106v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gal&#232;s" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269989v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271062v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269976v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269824v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270083v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263265v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269833v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017472v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269888v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270077v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269930v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014388v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Dreff" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Adroit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneko Hiriart" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04270076v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271057v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269966v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269670v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269905v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268659v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044583v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boscus" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269675v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02560544v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118165v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pousthomis" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ceccantini" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dellong" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271051v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420788v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Luisa Rezende Ladeia" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03271010v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Gragson" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Thompson" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Stuart Leigh" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097717v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bousquet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269860v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02867574v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Andrault-Schmitt" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Caucanas" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Czerniak" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092112v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gaultier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00212332v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352916v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015728v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02568219v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gandini" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>