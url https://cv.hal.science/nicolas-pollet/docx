--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -360,611 +360,611 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a horizontally transferred Helitron family on genome evolution in Xenopus laevis</w:t>
+                <w:t xml:space="preserve">Reverse chemical ecology to study the defense of the plant host Sextonia rubra and the chemical mediators of its endophyte Fusarium falciforme against phytopathogen Trametes versicolor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhen Li</w:t>
+                <w:t xml:space="preserve">Marceau Levasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pollet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alice Trac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clavereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Zannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobile DNA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13100-025-00356-x⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 238, pp.114577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2025.114577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406872v1</w:t>
+                <w:t xml:space="preserve">hal-05128635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse chemical ecology to study the defense of the plant host Sextonia rubra and the chemical mediators of its endophyte Fusarium falciforme against phytopathogen Trametes versicolor</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of a horizontally transferred Helitron family on genome evolution in Xenopus laevis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Zannini</w:t>
+                <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Estevez</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 238, pp.114577. </w:t>
+              <w:t xml:space="preserve">Mobile DNA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2025.114577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13100-025-00356-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128635v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05406872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a shark reveals ancient, Wnt-dependent, habenular asymmetries in vertebrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling transposon dynamics: Advancing TE expression analysis in *Drosophila* with long-read sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-54042-2⟩</w:t>
+              <w:t xml:space="preserve">Peer Community In Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.genomics.100250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810399v1</w:t>
+                <w:t xml:space="preserve">hal-04778894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling transposon dynamics: Advancing TE expression analysis in *Drosophila* with long-read sequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">One tool to metabarcode them all</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.genomics.100250⟩</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pci.genomics.100370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778894v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One tool to metabarcode them all</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of a shark reveals ancient, Wnt-dependent, habenular asymmetries in vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lanoizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.10194. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pci.genomics.100370⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-54042-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778890v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of numerous novel Helitron -like elements in eukaryote genomes using HELIANO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haoran Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 52 (17), pp.e79-e79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -998,77 +998,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations of vertebrate and invertebrate predation on Gabonese Clawed Frogs, Xenopus mellotropicalis Evans et al., 2015 (Amphibia: Anura)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emelie Arlette Apinda Legnouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Clavereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1136,77 +1136,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gut microbial ecology of Xenopus tadpoles across life stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Scalvenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Clavereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1, pp.e41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1266,51 +1266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barrey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1491,51 +1491,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel cis-regulatory elements of Eya1 in Xenopus laevis using BAC recombineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santosh Kumar Maharana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerhard Schlosser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1742,51 +1742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Vouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (3), pp.407-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2101,51 +2101,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on genome size evolution from a miniature inverted repeat transposon driving a satellite DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Scalvenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 81, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2698,51 +2698,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ncRNAclassifier: A tool for detection and classification of transposable element sequences in RNA hairpins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tempel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fariza Tahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2828,51 +2828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2983,51 +2983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bronchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 85 (5), pp.2167-2179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3208,51 +3208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue-specific expression of Sarcoplasmic/Endoplasmic Reticulum Calcium ATPases (ATP2A/SERCA) 1, 2, 3 during Xenopus laevis development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Pegoraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne H Monsoro-Burq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3755,51 +3755,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Tonquèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Thuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Beverley Osborne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4103,509 +4103,509 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tbid mediated activation of the mitochondrial death pathway leads to genetic ablation of the lens in Xenopus laevis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The olig family: phylogenetic analysis and early gene expression in Xenopus tropicalis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bronchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Du Pasquier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albert Chesneau</w:t>
+                <w:t xml:space="preserve">Q. Ymlahi-Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. M. Sachs</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Renaud Boistel</w:t>
+                <w:t xml:space="preserve">J. C. Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Development Genes and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 217 (7), pp.485-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00427-007-0158-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/dvg.20252⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320361v1</w:t>
+                <w:t xml:space="preserve">hal-00741861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring nervous system transcriptomes during embryogenesis and metamorphosis in Xenopus tropicalis using EST analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana C Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana C Fierro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Thuret</w:t>
+                <w:t xml:space="preserve">Laurent Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Coen</w:t>
+                <w:t xml:space="preserve">Muriel Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara A Demeneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8, pp.118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-8-118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00159690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The olig family: phylogenetic analysis and early gene expression in Xenopus tropicalis.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+                <w:t xml:space="preserve">Tbid mediated activation of the mitochondrial death pathway leads to genetic ablation of the lens in Xenopus laevis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Du Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Ymlahi-Ouazzani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
+                <w:t xml:space="preserve">L. M. Sachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Helbling</w:t>
+                <w:t xml:space="preserve">C. Ballagny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development Genes and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 217 (7), pp.485-97. </w:t>
+              <w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 45 (1), pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00427-007-0158-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/dvg.20252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741861v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TBid Mediated Activation of the Mitochondrial Death Pathway Leads to Genetic Ablation of the Lens in Xenopus laevis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Du Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Ymlahi-Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4699,51 +4699,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouleux-Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lambelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4854,51 +4854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Carolina Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (2), pp.45--50</w:t>
@@ -4921,303 +4921,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of trangenic Xenopus laevis using the Sleeping Beauty transposon system.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Sinzelle</w:t>
+                <w:t xml:space="preserve">Identification of post-transcriptionally regulated Xenopus tropicalis maternal mRNAs by microarray.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Beverley Osborne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Vallin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yann Audic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11248-006-9014-6⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (3), pp.986-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkj492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00284072v1</w:t>
+                <w:t xml:space="preserve">hal-00289723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of post-transcriptionally regulated Xenopus tropicalis maternal mRNAs by microarray.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generation of trangenic Xenopus laevis using the Sleeping Beauty transposon system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sinzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Du Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (6), pp.751-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11248-006-9014-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkj492⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00289723v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from Xenopus genomes.</w:t>
               </w:r>
@@ -5346,51 +5346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazabraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 62 (1), pp.53-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5430,320 +5430,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of multiple lineages of Tc1-like elements within the genome of the amphibian Xenopus tropicalis.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Post-transcriptional regulation in Xenopus embryos: role and targets of EDEN-BP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Beverley Osborne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gautier-Courteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2004.12.023⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (Pt 6), pp.1541-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST20051541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741904v1</w:t>
+                <w:t xml:space="preserve">inserm-00292938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-transcriptional regulation in Xenopus embryos: role and targets of EDEN-BP.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of multiple lineages of Tc1-like elements within the genome of the amphibian Xenopus tropicalis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Sinzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazabraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 349, pp.187-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2004.12.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BST20051541⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00292938v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A slab-on-slab model for the Flims rockslide (Swiss Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Cojean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5876,51 +5876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 116 (5), pp.1141-1148. </w:t>
@@ -5970,51 +5970,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of an integrated physical and gene map of human chromosome 20p12 providing candidate genes for Alagille syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Boccaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6555,342 +6555,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HELA: A fast and accurate tool for Helitrons annotation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timbers of the coffered ceiling of the Gallo-Roman cultural complex of Saint-Martin-au-Val, Autricum-Chartres (Eure-et-Loir, France): interdisciplinary approaches for the caracterization of woodlands, provenance, choice and woodworking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Gilbert</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ledigol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNET 2023 : 24th national congress on transposable elements 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04407583v1</w:t>
+                <w:t xml:space="preserve">halshs-04196933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timbers of the coffered ceiling of the Gallo-Roman cultural complex of Saint-Martin-au-Val, Autricum-Chartres (Eure-et-Loir, France): interdisciplinary approaches for the caracterization of woodlands, provenance, choice and woodworking</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Azzi</w:t>
+                <w:t xml:space="preserve">HELA: A fast and accurate tool for Helitrons annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bouilly</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clement Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoran Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">CNET 2023 : 24th national congress on transposable elements 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04196933v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sapins du plafond à caissons du complexe cultuel gallo-romain de Saint-Martin-au-Val, Autricum-Chartres (Eure-et-Loir) : projet d'approches interdisciplinaires pour la caractérisation des boisements, de la provenance, du choix et du travail du bois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ledigol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Toriti</w:t>
+                <w:t xml:space="preserve">Bruno Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Ledigol</w:t>
+                <w:t xml:space="preserve">Clothilde Azzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bouilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe COLLOQUE DU GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEPAM (CNRS, Université Côte d'Azur), Apr 2023, Nice, France</w:t>
@@ -6913,316 +6913,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04081340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateliers Genbarque : Recherche et formation en génomique pour l'étude de la biodiversité</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les promesses des données Nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science "Aux portes de la réserve de faune du Dja"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, Nov 2023, Somalomo, Cameroon</w:t>
+              <w:t xml:space="preserve">14ème Rendez-Vous BioAnalyse de Paris Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Gif-sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410838v1</w:t>
+                <w:t xml:space="preserve">hal-04425526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learned from amplicon sequencing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ateliers Genbarque : Recherche et formation en génomique pour l'étude de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tchockang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Sock Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Didier Missoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Clavereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoclub 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRISA Rennes; GDR BiM - Bioinformatique moléculaire, Oct 2023, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">Fête de la science "Aux portes de la réserve de faune du Dja"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, Nov 2023, Somalomo, Cameroon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407584v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les promesses des données Nanopore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lessons learned from amplicon sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clavereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Rendez-Vous BioAnalyse de Paris Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Gif-sur Yvette, France</w:t>
+              <w:t xml:space="preserve">Nanoclub 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISA Rennes; GDR BiM - Bioinformatique moléculaire, Oct 2023, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04425526v1</w:t>
+                <w:t xml:space="preserve">hal-04407584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution by polyploidization in african clawed frogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMB Symposium: Progress in Life's Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Mayence (Mainz), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7260,51 +7260,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New imaging techniques in amphibian medicine and clinical physiology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norin Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7372,51 +7372,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Hermetia illucens genome and metagenome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Insectinov 3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7441,51 +7441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the transcriptome of the dodecaploid Xenopus eysoole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Annual meeting of the EFOR network - Xenopus workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7536,51 +7536,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Barrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7644,51 +7644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Millery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Pernollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7823,51 +7823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14thInternational Havemeyer Foundation Horse Genome Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Caen, France</w:t>
@@ -8043,51 +8043,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of widespread pesticide exposure on the gut microbiota of the spiny toad - B. spinosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Poigniez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Clavereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8207,51 +8207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Annual Meeting of the World Mitochondria Society (WMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Berlin, Germany. </w:t>
@@ -8325,51 +8325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Databases of Gene Expression in Xenopus Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael D. Gilchrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.319-345, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8397,199 +8397,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights from Xenopus genomes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Xenopus genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Volff J.N. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazabraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Volff J-N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Volff J.N., pp.138-153, 2006, vol 2 Vertebrate Genomes</w:t>
+              <w:t xml:space="preserve">Vertebrate Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Basel, Karger, pp.vol 2, 138-153, 2006, Genome dynamics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00284239v1</w:t>
+                <w:t xml:space="preserve">hal-00297212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Xenopus genomes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Insights from Xenopus genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazabraud André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Volff J-N. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Volff J.N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertebrate Genomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Basel, Karger, pp.vol 2, 138-153, 2006, Genome dynamics</w:t>
+              <w:t xml:space="preserve">Genome Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Volff J.N., pp.138-153, 2006, vol 2 Vertebrate Genomes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297212v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8633,64 +8633,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemalatha Narrissamprakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Haccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Marheineke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8734,64 +8734,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal body condition affects the response of larval spined toads’ faecal microbiome to a widespread contaminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Clavereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8867,51 +8867,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large high-speed gravity rock slope movements: Contributions of field observations in order to understand propagation and deposition processes. Application to three alpine cases: La Madeleine (Savoie, France), Flims (Graubunden, Switzerland) and Köfels (Tyrol, Austria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences of the Universe [physics]. Ecole des Ponts ParisTech, 2004. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8970,51 +8970,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de la génomique fonctionnelle et du xénope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochimie [q-bio.BM]. Université Paris Sud - Paris XI, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9122,51 +9122,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5924F2CD"/>
+    <w:nsid w:val="42F732DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9353,51 +9353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-pollet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9975-9644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114714924" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nicolas.Pollet@universite-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406872v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00356-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128635v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clavereau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114577" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810399v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lanoizelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Michel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lagadec" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54042-2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778894v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100250" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778890v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100370" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Peng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae679" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelie Arlette Apinda Legnouo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bonneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Roger Kamgang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104285v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Scalvenzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.53" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07183-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoji Yubuki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Xavier Galindo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reboul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificacion Lopez-Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Brown" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz250" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Maharana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schlosser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15153-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bronchain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Chesneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Monsoro-Burq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2016.09.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Vouillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.114.015834" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bougerol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aurad&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Lambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ray" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Combes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117370" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101867v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Plouhinec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Roche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Perogaro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leonor Figueiredo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maczkowiak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2013.12.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341729v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2014.08.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Th&#233;lie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.23972" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993596v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302218110" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazurier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borday" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cabochette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.20973" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Yon Hwang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Herszberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.20822" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tempel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Tahi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-246" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Planson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24356" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CCE9E6F47B958F72E4A17811F010DA69D5F65DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341751v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sinzelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01979-10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129541v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Hedhili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casteret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023693" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183632v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Pegoraro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H Monsoro-Burq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gep.2010.10.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPXQVHFC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506551v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qods Ymlahi-Ouazzani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ballagny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-009-0200-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9MQXTTSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smelty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C&#233;line" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pollet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506545v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Gilchrist" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel B Christensen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21940" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277442v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Graindorge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Tonqu&#232;ze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Beverley Osborne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn031" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Deutsch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Ball" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Berman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Bova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brazma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741876v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Sachs" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norin Chai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonglong Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Pasquier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070148" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320361v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Du Pasquier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Sachs" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ballagny" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.20252" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHH83X6S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159690v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Fierro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coen" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A Demeneix" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-118" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741861v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ymlahi-Ouazzani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Helbling" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0158-z" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80BJMPTX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264436v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283968v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouleux-Bonnin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lambel&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.07.025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1NQ810K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342182v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Troncale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Carolina Fierro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284072v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-006-9014-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-25DRPWTQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289723v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Audic" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkj492" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741911v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazabraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000095101" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283666v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazabraud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-005-0013-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JDK0F36-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741904v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.12.023" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RWHCWX6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292938v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gautier-Courteille" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20051541" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583913v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Couture" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Strom" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crosnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Driancourt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raynaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-5085(99)70017-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLJNRHHF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693988v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boccaccio" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Driancourt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Raynaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1997.4676" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52F195F268D43476909378C0CD9A99967AFE0277/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711912v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Deleuze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pollet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meunier-Rotival" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadchouel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715958v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boccaccio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Driancourt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1995.1078" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G7S860V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711913v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hazan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Borghi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raynaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00426072" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1VZFJGJL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407583v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gilbert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196933v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledigol" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Azzi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouilly" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081340v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410838v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tchockang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Sock Bell" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier Missoup" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407584v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425526v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434253v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294489v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413858v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413850v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413841v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754494v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Millery" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenech" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gascuel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248899v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407580v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poigniez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tartu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cheron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726385v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341747v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Gilchrist" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-992-1_19" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284239v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazabraud Andr&#233;" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297212v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453497v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemalatha Narrissamprakash" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haccard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Marheineke" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745427v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bouchard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000820v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00159672v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-pollet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9975-9644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114714924" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nicolas.Pollet@universite-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128635v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clavereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114577" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00356-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100250" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100370" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810399v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lanoizelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Michel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lagadec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guichard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54042-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Peng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae679" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelie Arlette Apinda Legnouo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bonneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Roger Kamgang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104285v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Scalvenzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.53" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07183-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoji Yubuki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Xavier Galindo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reboul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificacion Lopez-Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Brown" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz250" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Maharana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schlosser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15153-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bronchain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Chesneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Monsoro-Burq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2016.09.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Vouillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.114.015834" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bougerol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aurad&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Lambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ray" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Combes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117370" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101867v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Plouhinec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Roche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Perogaro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leonor Figueiredo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maczkowiak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2013.12.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341729v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2014.08.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Th&#233;lie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.23972" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993596v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302218110" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazurier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borday" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cabochette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.20973" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Yon Hwang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Herszberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.20822" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tempel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Tahi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-246" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Planson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24356" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CCE9E6F47B958F72E4A17811F010DA69D5F65DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341751v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sinzelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01979-10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129541v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Hedhili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casteret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023693" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183632v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Pegoraro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H Monsoro-Burq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gep.2010.10.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPXQVHFC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506551v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qods Ymlahi-Ouazzani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ballagny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-009-0200-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9MQXTTSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smelty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C&#233;line" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pollet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506545v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Gilchrist" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel B Christensen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21940" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277442v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Graindorge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Tonqu&#232;ze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Beverley Osborne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn031" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Deutsch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Ball" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Berman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Bova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brazma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741876v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Sachs" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norin Chai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonglong Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Pasquier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070148" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ymlahi-Ouazzani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Helbling" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0158-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80BJMPTX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159690v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Fierro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A Demeneix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-118" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320361v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Du Pasquier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Sachs" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ballagny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.20252" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHH83X6S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264436v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283968v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouleux-Bonnin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lambel&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.07.025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1NQ810K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342182v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Troncale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Carolina Fierro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Audic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkj492" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284072v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-006-9014-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-25DRPWTQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741911v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazabraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000095101" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283666v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazabraud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-005-0013-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JDK0F36-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292938v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gautier-Courteille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barreau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20051541" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741904v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.12.023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RWHCWX6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583913v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Couture" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Strom" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crosnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Driancourt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raynaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-5085(99)70017-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLJNRHHF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693988v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boccaccio" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Driancourt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Raynaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1997.4676" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52F195F268D43476909378C0CD9A99967AFE0277/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711912v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Deleuze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pollet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meunier-Rotival" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadchouel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715958v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boccaccio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Driancourt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1995.1078" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G7S860V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711913v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hazan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Borghi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raynaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00426072" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1VZFJGJL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196933v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledigol" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Azzi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouilly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407583v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gilbert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081340v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425526v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410838v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tchockang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Sock Bell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier Missoup" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407584v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434253v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294489v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413858v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413850v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413841v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754494v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Millery" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenech" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gascuel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248899v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407580v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poigniez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tartu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cheron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726385v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341747v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Gilchrist" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-992-1_19" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297212v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284239v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazabraud Andr&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453497v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemalatha Narrissamprakash" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haccard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Marheineke" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745427v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bouchard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000820v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00159672v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>