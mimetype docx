--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -326,51 +326,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -585,317 +585,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling transposon dynamics: Advancing TE expression analysis in *Drosophila* with long-read sequencing</w:t>
+                <w:t xml:space="preserve">One tool to metabarcode them all</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peer Community In Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pci.genomics.100250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pci.genomics.100370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778894v1</w:t>
+                <w:t xml:space="preserve">hal-04778890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One tool to metabarcode them all</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis of a shark reveals ancient, Wnt-dependent, habenular asymmetries in vertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Lanoizelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Guichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.genomics.100370⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (1), pp.10194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-024-54042-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778890v1</w:t>
+                <w:t xml:space="preserve">hal-04810399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a shark reveals ancient, Wnt-dependent, habenular asymmetries in vertebrates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unveiling transposon dynamics: Advancing TE expression analysis in *Drosophila* with long-read sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 15 (1), pp.10194. </w:t>
+              <w:t xml:space="preserve">Peer Community In Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-024-54042-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pci.genomics.100250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810399v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovery of numerous novel Helitron -like elements in eukaryote genomes using HELIANO</w:t>
               </w:r>
@@ -1680,6074 +1680,6030 @@
               <w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 439, pp.233-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mce.2016.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01505244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of T7E1 and Surveyor Mismatch Cleavage Assays to Detect Mutations Triggered by Engineered Nucleases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Vouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Thelie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">G3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (3), pp.407-415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/g3.114.015834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of BAC Transgenic Tadpoles Enabling Live Imaging of Motoneurons by Using the Urotensin II-Related Peptide (ust2b) Gene as a Driver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Bougerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Auradé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François M Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (2), pp.e0117370. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0117370⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01230978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pax3 and Zic1 trigger the early neural crest gene regulatory network by the direct activation of multiple key neural crest specifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Plouhinec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel D. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Perogaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Leonor Figueiredo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Maczkowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 386 (2), pp.461-472. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ydbio.2013.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on genome size evolution from a miniature inverted repeat transposon driving a satellite DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Scalvenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 81, pp.1-9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2014.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of novel reference genes for RT-qPCR studies of gene expression in Xenopus tropicalis during embryonic and post-embryonic development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore A. Thélie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 242 (6), pp.709-717. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dvdy.23972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How minute sooglossid frogs hear without a middle ear.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Cloetens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Peyrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (38), pp.15360-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1302218110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large scale screen for neural stem cell markers in Xenopus retina.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Parain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bronchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Borday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Cabochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 72 (4), pp.491-506. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dneu.20973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a novel Xenopus tropicalis cell line as a model for in vitro studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Sinzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Thuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ho-Yon Hwang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Herszberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (3), pp.316-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dvg.20822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ncRNAclassifier: A tool for detection and classification of transposable element sequences in RNA hairpins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Tempel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fariza Tahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (1), pp.246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2105-13-246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00745352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compound toxicity screening and structure-activity relationship modeling in Escherichia coli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaelle Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Carbonell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loup Faulon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology and Bioengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 109 (3), pp.846-850. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/bit.24356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Xenopus tropicalis Endogenous Retrovirus with Developmental and Stress-Dependent Expression</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tissue-specific expression of Sarcoplasmic/Endoplasmic Reticulum Calcium ATPases (ATP2A/SERCA) 1, 2, 3 during Xenopus laevis development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Carradec</w:t>
+                <w:t xml:space="preserve">Caterina Pegoraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Paillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+                <w:t xml:space="preserve">Anne H Monsoro-Burq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 85 (5), pp.2167-2179. </w:t>
+              <w:t xml:space="preserve">Gene expression patterns : GEP.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11 (1-2), pp.122-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.01979-10⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gep.2010.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02341751v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01183632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear importation of Mariner transposases among eukaryotes: motif requirements and homo-protein interactions.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of a Xenopus tropicalis Endogenous Retrovirus with Developmental and Stress-Dependent Expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabah Hedhili</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Sinzelle</w:t>
+                <w:t xml:space="preserve">L. Sinzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bressac</w:t>
+                <w:t xml:space="preserve">Quentin Carradec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Casteret</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bronchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23693. </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 85 (5), pp.2167-2179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JVI.01979-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129541v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02341751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tissue-specific expression of Sarcoplasmic/Endoplasmic Reticulum Calcium ATPases (ATP2A/SERCA) 1, 2, 3 during Xenopus laevis development.</w:t>
+                <w:t xml:space="preserve">Nuclear importation of Mariner transposases among eukaryotes: motif requirements and homo-protein interactions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Pegoraro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+                <w:t xml:space="preserve">Marie-Véronique Demattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne H Monsoro-Burq</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabah Hedhili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Sinzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bressac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Casteret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene expression patterns : GEP.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gep.2010.10.006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (8), pp.e23693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0023693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183632v1</w:t>
+                <w:t xml:space="preserve">hal-01129541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced levels of survival motor neuron protein leads to aberrant motoneuron growth in a Xenopus model of muscular atrophy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qods Ymlahi-Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bronchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Ballagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">neurogenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 (1), pp.27-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10048-009-0200-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the pre-T cell receptor alpha-chain in non-mammalian vertebrates challenges the structure-function of the molecule.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Smelty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Céline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sinzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107(46), pp.19991-19996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00575930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database of queryable gene expression patterns for Xenopus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael J Gilchrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel B Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Bronchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 238 (6), pp.1379-88. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dvdy.21940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00506545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of CUG-BP1/EDEN-BP target mRNAs in Xenopus tropicalis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Graindorge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Le Tonquèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Thuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Howard Beverley Osborne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 36 (6), pp.1861-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkn031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimum information specification for in situ hybridization and immunohistochemistry experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.W. Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.J. Berman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.S. Bova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brazma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 26 (3), pp.305-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00303113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transgenesis procedures in Xenopus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent M Sachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norin Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yonglong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Du Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of the Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 100 (9), pp.503-21. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1042/BC20070148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The olig family: phylogenetic analysis and early gene expression in Xenopus tropicalis.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring nervous system transcriptomes during embryogenesis and metamorphosis in Xenopus tropicalis using EST analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. C. Helbling</w:t>
+                <w:t xml:space="preserve">Ana C Fierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara A Demeneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development Genes and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00427-007-0158-z⟩</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00741861v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00159690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring nervous system transcriptomes during embryogenesis and metamorphosis in Xenopus tropicalis using EST analysis.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Coen</w:t>
+                <w:t xml:space="preserve">The olig family: phylogenetic analysis and early gene expression in Xenopus tropicalis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Bronchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Perron</w:t>
+                <w:t xml:space="preserve">Q. Ymlahi-Ouazzani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara A Demeneix</w:t>
+                <w:t xml:space="preserve">J. C. Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8, pp.118. </w:t>
+              <w:t xml:space="preserve">Development Genes and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 217 (7), pp.485-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-8-118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00427-007-0158-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00159690v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tbid mediated activation of the mitochondrial death pathway leads to genetic ablation of the lens in Xenopus laevis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Du Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. M. Sachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ballagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 45 (1), pp.1-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/dvg.20252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TBid Mediated Activation of the Mitochondrial Death Pathway Leads to Genetic Ablation of the Lens in Xenopus laevis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Du Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Ymlahi-Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00264436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Properties of the various Botmar1 transcripts in imagoes of the bumble bee, Bombus terrestris (Hymenoptera: Apidae).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Rouleux-Bonnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lambelé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 390 (1-2), pp.52-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gene.2006.07.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of TH-dependent regulation of tadpole tail resorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Troncale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Thuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna-Carolina Fierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 7 (2), pp.45--50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00342182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of post-transcriptionally regulated Xenopus tropicalis maternal mRNAs by microarray.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Generation of trangenic Xenopus laevis using the Sleeping Beauty transposon system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sinzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Vallin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Du Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkj492⟩</w:t>
+              <w:t xml:space="preserve">Transgenic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (6), pp.751-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11248-006-9014-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00289723v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00284072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of trangenic Xenopus laevis using the Sleeping Beauty transposon system.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of post-transcriptionally regulated Xenopus tropicalis maternal mRNAs by microarray.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Thuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Beverley Osborne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Audic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transgenic Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 34 (3), pp.986-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkj492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11248-006-9014-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00284072v1</w:t>
+                <w:t xml:space="preserve">hal-00289723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from Xenopus genomes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazabraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Dyn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 2, pp.138-53. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1159/000095101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mariner transposons belonging to the irritans subfamily were maintained in chordate genomes by vertical transmission.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Sinzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazabraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 62 (1), pp.53-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00239-005-0013-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00283666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-transcriptional regulation in Xenopus embryos: role and targets of EDEN-BP.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of multiple lineages of Tc1-like elements within the genome of the amphibian Xenopus tropicalis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Sinzelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Mazabraud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 349, pp.187-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gene.2004.12.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BST20051541⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00292938v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of multiple lineages of Tc1-like elements within the genome of the amphibian Xenopus tropicalis.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Post-transcriptional regulation in Xenopus embryos: role and targets of EDEN-BP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard Beverley Osborne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gautier-Courteille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Graindorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Barreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gene.2004.12.023⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Society Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 33 (Pt 6), pp.1541-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BST20051541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741904v1</w:t>
+                <w:t xml:space="preserve">inserm-00292938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A slab-on-slab model for the Flims rockslide (Swiss Alps)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mutations in JAGGED1 gene are predominantly sporadic in Alagille syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathrine Driancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexander L. Strom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 116 (5), pp.1141-1148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0016-5085(99)70017-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583913v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in JAGGED1 gene are predominantly sporadic in Alagille syndrome.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Raynaud</w:t>
+                <w:t xml:space="preserve">Construction of an integrated physical and gene map of human chromosome 20p12 providing candidate genes for Alagille syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+                <w:t xml:space="preserve">Claire Boccaccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Driancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0016-5085(99)70017-x⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 42 (3), pp.489-498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/geno.1997.4676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698837v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of an integrated physical and gene map of human chromosome 20p12 providing candidate genes for Alagille syndrome</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claire Boccaccio</w:t>
+                <w:t xml:space="preserve">Le syndrome d'Alagille en 1995. Données cliniques et génétiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J F Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Meunier-Rotival</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Hadchouel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 19 (6-7), pp.587-596</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02693988v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02711912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le syndrome d'Alagille en 1995. Données cliniques et génétiques.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Construction of a 3.7-Mb physical map within human chromosome 20p12 ordering 18 markers in the alagille syndrome locus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J F Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Pollet</w:t>
+                <w:t xml:space="preserve">C Boccaccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Meunier-Rotival</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C Driancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 27 (3), pp.467-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/geno.1995.1078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02711912v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a 3.7-Mb physical map within human chromosome 20p12 ordering 18 markers in the alagille syndrome locus.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">Deleted chromosome 20 from a patient with alagille syndrome isolated in a cell hybrid through leucine transport selection: study of three candidate genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J F Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Driancourt</w:t>
-[...18 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 27 (3), pp.467-546. </w:t>
+                <w:t xml:space="preserve">Sophie Dhorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/geno.1995.1078⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">J Hazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...26 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">E Borghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
-              <w:r>
-[...64 lines deleted...]
-            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mammalian Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 5 (11), pp.663-669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00426072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02711913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timbers of the coffered ceiling of the Gallo-Roman cultural complex of Saint-Martin-au-Val, Autricum-Chartres (Eure-et-Loir, France): interdisciplinary approaches for the caracterization of woodlands, provenance, choice and woodworking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring the roles of the microbiome in amphibian adaptation to cave life.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Metabiodivex - Journée de restitution des AAP 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04196933v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HELA: A fast and accurate tool for Helitrons annotation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Timbers of the coffered ceiling of the Gallo-Roman cultural complex of Saint-Martin-au-Val, Autricum-Chartres (Eure-et-Loir, France): interdisciplinary approaches for the caracterization of woodlands, provenance, choice and woodworking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ledigol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNET 2023 : 24th national congress on transposable elements 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t>
+              <w:t xml:space="preserve">8th International Anthracology Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407583v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04196933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sapins du plafond à caissons du complexe cultuel gallo-romain de Saint-Martin-au-Val, Autricum-Chartres (Eure-et-Loir) : projet d'approches interdisciplinaires pour la caractérisation des boisements, de la provenance, du choix et du travail du bois.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bazin</w:t>
+                <w:t xml:space="preserve">HELA: A fast and accurate tool for Helitrons annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clothilde Azzi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clement Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoran Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIVe COLLOQUE DU GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CEPAM (CNRS, Université Côte d'Azur), Apr 2023, Nice, France</w:t>
+              <w:t xml:space="preserve">CNET 2023 : 24th national congress on transposable elements 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04081340v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les promesses des données Nanopore</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Les sapins du plafond à caissons du complexe cultuel gallo-romain de Saint-Martin-au-Val, Autricum-Chartres (Eure-et-Loir) : projet d'approches interdisciplinaires pour la caractérisation des boisements, de la provenance, du choix et du travail du bois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Toriti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ledigol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bouilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Rendez-Vous BioAnalyse de Paris Saclay</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Gif-sur Yvette, France</w:t>
+              <w:t xml:space="preserve">XXIVe COLLOQUE DU GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CEPAM (CNRS, Université Côte d'Azur), Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425526v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04081340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ateliers Genbarque : Recherche et formation en génomique pour l'étude de la biodiversité</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les promesses des données Nanopore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fête de la science "Aux portes de la réserve de faune du Dja"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRD, Nov 2023, Somalomo, Cameroon</w:t>
+              <w:t xml:space="preserve">14ème Rendez-Vous BioAnalyse de Paris Saclay</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Gif-sur Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04410838v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons learned from amplicon sequencing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ateliers Genbarque : Recherche et formation en génomique pour l'étude de la biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Tchockang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Sock Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Didier Missoup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Clavereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoclub 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRISA Rennes; GDR BiM - Bioinformatique moléculaire, Oct 2023, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">Fête de la science "Aux portes de la réserve de faune du Dja"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, Nov 2023, Somalomo, Cameroon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04407584v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04410838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution by polyploidization in african clawed frogs</w:t>
+                <w:t xml:space="preserve">Lessons learned from amplicon sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clavereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMB Symposium: Progress in Life's Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Mayence (Mainz), Germany</w:t>
+              <w:t xml:space="preserve">Nanoclub 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRISA Rennes; GDR BiM - Bioinformatique moléculaire, Oct 2023, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434253v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04407584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New imaging techniques in amphibian medicine and clinical physiology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution by polyploidization in african clawed frogs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Zoo and Wildlife Health Conference 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Online, Germany</w:t>
+              <w:t xml:space="preserve">IMB Symposium: Progress in Life's Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Mayence (Mainz), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294489v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Hermetia illucens genome and metagenome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New imaging techniques in amphibian medicine and clinical physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norin Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insectinov 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Romainville, France</w:t>
+              <w:t xml:space="preserve">The Zoo and Wildlife Health Conference 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413858v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the transcriptome of the dodecaploid Xenopus eysoole</w:t>
+                <w:t xml:space="preserve">Characterization of Hermetia illucens genome and metagenome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Annual meeting of the EFOR network - Xenopus workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Insectinov 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Romainville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413850v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using direct long RNA sequencing to explore transcriptome and long non-coding RNA in equine muscle</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the transcriptome of the dodecaploid Xenopus eysoole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Barrey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBL Advanced Training Centre -The Non-Coding Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Molecular Biology Laboratory (EMBL). DEU., Oct 2019, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">9th Annual meeting of the EFOR network - Xenopus workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02413841v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using direct long RNA sequencing to explore transcriptome and long non-coding RNA in equine muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Barrey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBL Advanced Training Centre -The Non-Coding Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Molecular Biology Laboratory (EMBL). DEU., Oct 2019, Heidelberg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02413841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Xenopus Laevis and Xenopus Tropicalis have different number of OBP genes : Xlaeobp and Xtroobp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Millery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Pernollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gascuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International Symposium on Olfaction and Taste (ISOT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, San Francisco, United States. pp.S88-S89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7757,538 +7713,538 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review: Long read sequencing applied to equine genomics to improve selection for exercise ability and health.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ricard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14thInternational Havemeyer Foundation Horse Genome Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a better characterisation of the genetic diversity of circulating equine influenza virus strains by long-read sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Fortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.87 (n°141), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/evj.14356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of widespread pesticide exposure on the gut microbiota of the spiny toad - B. spinosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Poigniez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clavereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Tartu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Cheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brischoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium "Environment and Host Microbiomes- Functional interactions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial genomes long read sequencing methodology applied to multispecies for the identification of genetic variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Morgenthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Lallias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Capitan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th World Annual Meeting of the World Mitochondria Society (WMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Berlin, Germany. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8298,292 +8254,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Databases of Gene Expression in Xenopus Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael D. Gilchrist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.319-345, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-61779-992-1_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02341747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Xenopus genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mazabraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Volff J-N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vertebrate Genomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Basel, Karger, pp.vol 2, 138-153, 2006, Genome dynamics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from Xenopus genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazabraud André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Volff J.N. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volff J.N., pp.138-153, 2006, vol 2 Vertebrate Genomes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00284239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8593,468 +8549,365 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ploidy-dependent modulation of DNA replication kinetics in Xenopus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemalatha Narrissamprakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Haccard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathrin Marheineke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal body condition affects the response of larval spined toads’ faecal microbiome to a widespread contaminant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Tartu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Clavereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Bouchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Brischoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745427v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">pastel-00000820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos de la génomique fonctionnelle et du xénope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biochimie [q-bio.BM]. Université Paris Sud - Paris XI, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00159672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId319"/>
+      <w:footerReference w:type="default" r:id="rId314"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9122,51 +8975,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="42F732DA"/>
+    <w:nsid w:val="BAE24765"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9353,51 +9206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-pollet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9975-9644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114714924" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nicolas.Pollet@universite-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128635v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clavereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114577" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00356-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778894v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100250" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778890v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100370" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810399v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lanoizelet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Michel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lagadec" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guichard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54042-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Peng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae679" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelie Arlette Apinda Legnouo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bonneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Roger Kamgang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104285v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Scalvenzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.53" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07183-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoji Yubuki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Xavier Galindo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reboul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificacion Lopez-Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Brown" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz250" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Maharana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schlosser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15153-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bronchain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Chesneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Monsoro-Burq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2016.09.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341670v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Vouillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.114.015834" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230978v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bougerol" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aurad&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Lambert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ray" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Combes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117370" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101867v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Plouhinec" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Roche" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Perogaro" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leonor Figueiredo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maczkowiak" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2013.12.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341729v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2014.08.014" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000790v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Th&#233;lie" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pollet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.23972" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993596v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302218110" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739977v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parain" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazurier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borday" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cabochette" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.20973" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuret" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Yon Hwang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Herszberg" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.20822" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745352v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tempel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Tahi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-246" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341732v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Planson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24356" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CCE9E6F47B958F72E4A17811F010DA69D5F65DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341751v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sinzelle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paillard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01979-10" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129541v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Hedhili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casteret" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023693" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183632v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Pegoraro" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H Monsoro-Burq" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gep.2010.10.006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPXQVHFC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506551v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qods Ymlahi-Ouazzani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ballagny" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-009-0200-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9MQXTTSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575930v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smelty" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C&#233;line" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pollet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506545v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Gilchrist" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel B Christensen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21940" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277442v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Graindorge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Tonqu&#232;ze" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Beverley Osborne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn031" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303113v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Deutsch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Ball" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Berman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Bova" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brazma" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741876v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Sachs" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norin Chai" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonglong Chen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Pasquier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070148" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741861v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ymlahi-Ouazzani" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Helbling" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0158-z" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80BJMPTX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159690v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Fierro" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coen" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A Demeneix" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-118" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320361v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Du Pasquier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Sachs" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ballagny" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.20252" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHH83X6S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264436v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283968v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouleux-Bonnin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lambel&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.07.025" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1NQ810K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342182v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Troncale" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Carolina Fierro" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289723v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Audic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkj492" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284072v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-006-9014-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-25DRPWTQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741911v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazabraud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000095101" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283666v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazabraud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-005-0013-7" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JDK0F36-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292938v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gautier-Courteille" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barreau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20051541" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741904v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.12.023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RWHCWX6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00583913v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Cojean" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jean Couture" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schneider" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander L. Strom" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698837v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crosnier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Driancourt" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raynaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-5085(99)70017-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLJNRHHF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693988v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boccaccio" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Driancourt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Raynaud" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1997.4676" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52F195F268D43476909378C0CD9A99967AFE0277/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711912v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Deleuze" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pollet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meunier-Rotival" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadchouel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715958v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boccaccio" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Driancourt" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1995.1078" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G7S860V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711913v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hazan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Borghi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raynaud" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00426072" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1VZFJGJL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196933v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledigol" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Azzi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouilly" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407583v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gilbert" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081340v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425526v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410838v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tchockang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Sock Bell" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier Missoup" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407584v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434253v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294489v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413858v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413850v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413841v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754494v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Millery" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenech" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gascuel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248899v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407580v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poigniez" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tartu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cheron" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726385v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341747v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Gilchrist" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-992-1_19" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297212v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284239v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazabraud Andr&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453497v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemalatha Narrissamprakash" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haccard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Marheineke" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745427v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bouchard" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000820v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00159672v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-pollet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9975-9644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114714924" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nicolas.Pollet@universite-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128635v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clavereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114577" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00356-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100370" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lanoizelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lagadec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guichard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54042-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100250" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Peng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae679" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelie Arlette Apinda Legnouo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bonneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Roger Kamgang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104285v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Scalvenzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.53" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07183-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoji Yubuki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Xavier Galindo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reboul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificacion Lopez-Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Brown" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz250" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Maharana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schlosser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15153-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bronchain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Chesneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Monsoro-Burq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2016.09.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWL7TXNV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Vouillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.114.015834" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bougerol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aurad&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Combes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117370" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Plouhinec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Roche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Perogaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leonor Figueiredo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maczkowiak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2013.12.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341729v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2014.08.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000790v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Th&#233;lie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.23972" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302218110" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazurier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borday" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cabochette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.20973" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189600v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Yon Hwang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Herszberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.20822" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745352v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tempel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Tahi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-246" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341732v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Planson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24356" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CCE9E6F47B958F72E4A17811F010DA69D5F65DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183632v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Pegoraro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H Monsoro-Burq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gep.2010.10.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPXQVHFC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341751v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sinzelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01979-10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Hedhili" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casteret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023693" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506551v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qods Ymlahi-Ouazzani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ballagny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-009-0200-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9MQXTTSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575930v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smelty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C&#233;line" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pollet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506545v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Gilchrist" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel B Christensen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21940" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277442v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Graindorge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Tonqu&#232;ze" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Beverley Osborne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn031" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Deutsch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Ball" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Berman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Bova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brazma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741876v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Sachs" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norin Chai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonglong Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Pasquier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070148" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159690v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Fierro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A Demeneix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-118" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741861v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ymlahi-Ouazzani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Helbling" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0158-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80BJMPTX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320361v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Du Pasquier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Sachs" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ballagny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.20252" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHH83X6S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264436v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesneau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283968v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouleux-Bonnin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lambel&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.07.025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1NQ810K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342182v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Troncale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Carolina Fierro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284072v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-006-9014-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-25DRPWTQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289723v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Audic" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkj492" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741911v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazabraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000095101" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283666v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazabraud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-005-0013-7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JDK0F36-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.12.023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RWHCWX6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292938v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gautier-Courteille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20051541" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698837v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crosnier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Driancourt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raynaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-5085(99)70017-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLJNRHHF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693988v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boccaccio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Driancourt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Raynaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1997.4676" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52F195F268D43476909378C0CD9A99967AFE0277/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711912v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Deleuze" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pollet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meunier-Rotival" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadchouel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715958v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boccaccio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Driancourt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1995.1078" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G7S860V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711913v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hazan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Borghi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raynaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00426072" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1VZFJGJL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586594v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196933v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledigol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Azzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouilly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407583v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gilbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081340v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425526v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410838v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tchockang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Sock Bell" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier Missoup" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407584v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434253v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294489v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413858v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413850v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413841v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754494v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Millery" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenech" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gascuel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248899v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407580v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poigniez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tartu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cheron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726385v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341747v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Gilchrist" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-992-1_19" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297212v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284239v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazabraud Andr&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453497v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemalatha Narrissamprakash" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haccard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Marheineke" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745427v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bouchard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00159672v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>