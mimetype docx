--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,8920 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8868 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.96378830084px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Pollet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directeur de recherche CNRSLaboratoire EGCE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9975-9644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">114714924</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=KwiErF4AAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Born</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> september 3, 1968 in Paris, France. CR1 CNRS.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Evolution, Génomes, Comportement et Ecologie; IDEEV - 12 route 128 - 91190 GIF SUR YVETTE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> +33 (0)169156593 **e-**</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">mail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">   </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas.Pollet@universite-paris-saclay.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Positions and Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015 - Polygnome team leader, EGCE, CNRS UMR9191, Director Dr C. Montchamp.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009 –Metamorphosys team leader iSSB, CNRS FRE3561, Director Prof. J.L. Faulon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007 –Team leader of the group *“*Functional genomics in </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xenopus tropicalis”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> CNRS UMR 8080, Director Pr. Maurice Wegnez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005 – “Habilitation à Diriger des Recherches” - Université Paris-Sud, Orsay.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000 – Chargé de Recherche au CNRS - CNRS UMR 8080 Développement et Evolution, Director Pr. Maurice Wegnez</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1999-2000 : &amp;quot;Guest scientist&amp;quot; Dpt Molecular Embryology (Dir. Christof Niehrs), DKFZ, Heidelberg, Germany.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997-1999 : &amp;quot;Marie Curie Research Fellow&amp;quot; , Dpt Molecular Embryology (Dir. Christof Niehrs), DKFZ, Heidelberg, Germany.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1997 : PhD in developmental physiology, Université Denis Diderot-Paris 7.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1992 : DEA in developmental physiology, Université Denis Diderot-Paris 7.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of a horizontally transferred Helitron family on genome evolution in Xenopus laevis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mobile DNA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.19. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13100-025-00356-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse chemical ecology to study the defense of the plant host Sextonia rubra and the chemical mediators of its endophyte Fusarium falciforme against phytopathogen Trametes versicolor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marceau Levasseur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Trac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clavereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Zannini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Estevez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 238, pp.114577. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.phytochem.2025.114577⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05128635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling transposon dynamics: Advancing TE expression analysis in *Drosophila* with long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.genomics.100250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a shark reveals ancient, Wnt-dependent, habenular asymmetries in vertebrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lanoizelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ronan Lagadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Mayeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), pp.10194. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-54042-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One tool to metabarcode them all</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community In Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pci.genomics.100370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of numerous novel Helitron -like elements in eukaryote genomes using HELIANO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoran Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (17), pp.e79-e79. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkae679⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observations of vertebrate and invertebrate predation on Gabonese Clawed Frogs, Xenopus mellotropicalis Evans et al., 2015 (Amphibia: Anura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emelie Arlette Apinda Legnouo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clavereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magalie Bonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Roger Kamgang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Herpetology Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17, pp.97-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbial ecology of Xenopus tadpoles across life stages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Scalvenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clavereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Bourge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peer Community Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1, pp.e41. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24072/pcjournal.53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104285v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for long-read sequencing of animal mitochondrial genomes: application to the identification of equine mitochondrial DNA variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (1), </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-020-07183-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ancient Adaptive Lateral Gene Transfers in the Symbiotic Opalina - Blastocystis Stramenopile Lineage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoji Yubuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Xavier Galindo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purificacion Lopez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew W Brown</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37, pp.651-659. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msz250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02367918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of thyroid hormone signaling in neural crest cells migration: Evidence from thyroid hormone receptor beta knockdown and NH3 antagonist studies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bronchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Hélène Monsoro-Burq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 439, pp.233-246. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mce.2016.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of novel cis-regulatory elements of Eya1 in Xenopus laevis using BAC recombineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh Kumar Maharana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schlosser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-15153-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of BAC Transgenic Tadpoles Enabling Live Imaging of Motoneurons by Using the Urotensin II-Related Peptide (ust2b) Gene as a Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bougerol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auradé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François M Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Le Ray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (2), pp.e0117370. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0117370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of T7E1 and Surveyor Mismatch Cleavage Assays to Detect Mutations Triggered by Engineered Nucleases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Vouillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Thelie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">G3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (3), pp.407-415. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1534/g3.114.015834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pax3 and Zic1 trigger the early neural crest gene regulatory network by the direct activation of multiple key neural crest specifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Plouhinec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Perogaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Leonor Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Maczkowiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 386 (2), pp.461-472. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ydbio.2013.12.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights on genome size evolution from a miniature inverted repeat transposon driving a satellite DNA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Scalvenzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ympev.2014.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of novel reference genes for RT-qPCR studies of gene expression in Xenopus tropicalis during embryonic and post-embryonic development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore A. Thélie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 242 (6), pp.709-717. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvdy.23972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How minute sooglossid frogs hear without a middle ear.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boistel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Cloetens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Peyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Scotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (38), pp.15360-4. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1302218110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compound toxicity screening and structure-activity relationship modeling in Escherichia coli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Gaelle Planson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Carbonell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Loup Faulon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology and Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 109 (3), pp.846-850. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/bit.24356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ncRNAclassifier: A tool for detection and classification of transposable element sequences in RNA hairpins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fariza Tahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13 (1), pp.246. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2105-13-246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a novel Xenopus tropicalis cell line as a model for in vitro studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Sinzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Yon Hwang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérénice Herszberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 50 (3), pp.316-324. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvg.20822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A large scale screen for neural stem cell markers in Xenopus retina.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Parain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bronchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Borday</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Cabochette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 72 (4), pp.491-506. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dneu.20973⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a Xenopus tropicalis Endogenous Retrovirus with Developmental and Stress-Dependent Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sinzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Carradec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bronchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 85 (5), pp.2167-2179. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JVI.01979-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear importation of Mariner transposases among eukaryotes: motif requirements and homo-protein interactions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Véronique Demattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabah Hedhili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Sinzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bressac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Casteret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (8), pp.e23693. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0023693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tissue-specific expression of Sarcoplasmic/Endoplasmic Reticulum Calcium ATPases (ATP2A/SERCA) 1, 2, 3 during Xenopus laevis development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caterina Pegoraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne H Monsoro-Burq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene expression patterns : GEP.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1-2), pp.122-8. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gep.2010.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of the pre-T cell receptor alpha-chain in non-mammalian vertebrates challenges the structure-function of the molecule.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Smelty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Céline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sinzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107(46), pp.19991-19996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00575930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduced levels of survival motor neuron protein leads to aberrant motoneuron growth in a Xenopus model of muscular atrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qods Ymlahi-Ouazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bronchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Ballagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">neurogenetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11 (1), pp.27-40. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10048-009-0200-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Database of queryable gene expression patterns for Xenopus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel B Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bronchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Brunet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developmental Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 238 (6), pp.1379-88. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvdy.21940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00506545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of CUG-BP1/EDEN-BP target mRNAs in Xenopus tropicalis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Le Tonquèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Beverley Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (6), pp.1861-70. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkn031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00277442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimum information specification for in situ hybridization and immunohistochemistry experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.W. Deutsch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.A. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Berman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.S. Bova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brazma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (3), pp.305-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00303113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transgenesis procedures in Xenopus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent M Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norin Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonglong Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of the Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 100 (9), pp.503-21. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BC20070148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tbid mediated activation of the mitochondrial death pathway leads to genetic ablation of the lens in Xenopus laevis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. M. Sachs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ballagny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Boistel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (1), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/dvg.20252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00320361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The olig family: phylogenetic analysis and early gene expression in Xenopus tropicalis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Bronchain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ymlahi-Ouazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. C. Helbling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Development Genes and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 217 (7), pp.485-97. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00427-007-0158-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring nervous system transcriptomes during embryogenesis and metamorphosis in Xenopus tropicalis using EST analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana C Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Perron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara A Demeneix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8, pp.118. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00159690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TBid Mediated Activation of the Mitochondrial Death Pathway Leads to Genetic Ablation of the Lens in Xenopus laevis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Ymlahi-Ouazzani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boistel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genesis - The Journal of Genetics and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties of the various Botmar1 transcripts in imagoes of the bumble bee, Bombus terrestris (Hymenoptera: Apidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rouleux-Bonnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lambelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 390 (1-2), pp.52-66. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2006.07.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of TH-dependent regulation of tadpole tail resorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Troncale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna-Carolina Fierro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Physics and Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (2), pp.45--50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mariner transposons belonging to the irritans subfamily were maintained in chordate genomes by vertical transmission.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Sinzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mazabraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 62 (1), pp.53-65. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00239-005-0013-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00283666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from Xenopus genomes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mazabraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Dyn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2, pp.138-53. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000095101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of post-transcriptionally regulated Xenopus tropicalis maternal mRNAs by microarray.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Thuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Beverley Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Audic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 34 (3), pp.986-95. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkj492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00289723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generation of trangenic Xenopus laevis using the Sleeping Beauty transposon system.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sinzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vallin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Coen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Du Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transgenic Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (6), pp.751-60. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11248-006-9014-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post-transcriptional regulation in Xenopus embryos: role and targets of EDEN-BP.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Howard Beverley Osborne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Gautier-Courteille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Graindorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 33 (Pt 6), pp.1541-3. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BST20051541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00292938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of multiple lineages of Tc1-like elements within the genome of the amphibian Xenopus tropicalis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Sinzelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mazabraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 349, pp.187-96. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gene.2004.12.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutations in JAGGED1 gene are predominantly sporadic in Alagille syndrome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Crosnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathrine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 116 (5), pp.1141-1148. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0016-5085(99)70017-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of an integrated physical and gene map of human chromosome 20p12 providing candidate genes for Alagille syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Boccaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 42 (3), pp.489-498. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1997.4676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02693988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le syndrome d'Alagille en 1995. Données cliniques et génétiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Meunier-Rotival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Hadchouel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroentérologie Clinique et Biologique / Research and Clinics in Hepatology and Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 19 (6-7), pp.587-596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of a 3.7-Mb physical map within human chromosome 20p12 ordering 18 markers in the alagille syndrome locus.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Boccaccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 27 (3), pp.467-546. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/geno.1995.1078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02715958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deleted chromosome 20 from a patient with alagille syndrome isolated in a cell hybrid through leucine transport selection: study of three candidate genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J F Deleuze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Hazan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Borghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mammalian Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 5 (11), pp.663-669. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF00426072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the roles of the microbiome in amphibian adaptation to cave life.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metabiodivex - Journée de restitution des AAP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sapins du plafond à caissons du complexe cultuel gallo-romain de Saint-Martin-au-Val, Autricum-Chartres (Eure-et-Loir) : projet d'approches interdisciplinaires pour la caractérisation des boisements, de la provenance, du choix et du travail du bois.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toriti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ledigol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe COLLOQUE DU GMPCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CEPAM (CNRS, Université Côte d'Azur), Apr 2023, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04081340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HELA: A fast and accurate tool for Helitrons annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clement Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haoran Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNET 2023 : 24th national congress on transposable elements 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French research community working on transposable elements (CNET), Jul 2023, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timbers of the coffered ceiling of the Gallo-Roman cultural complex of Saint-Martin-au-Val, Autricum-Chartres (Eure-et-Loir, France): interdisciplinary approaches for the caracterization of woodlands, provenance, choice and woodworking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Toriti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Ledigol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Azzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Bouilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Anthracology Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, João Tereso; Filipe Costa Vaz, Aug 2023, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04196933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les promesses des données Nanopore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Rendez-Vous BioAnalyse de Paris Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Gif-sur Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ateliers Genbarque : Recherche et formation en génomique pour l'étude de la biodiversité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Tchockang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Sock Bell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Didier Missoup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fête de la science "Aux portes de la réserve de faune du Dja"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRD, Nov 2023, Somalomo, Cameroon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04410838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons learned from amplicon sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clavereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoclub 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRISA Rennes; GDR BiM - Bioinformatique moléculaire, Oct 2023, Rennes (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution by polyploidization in african clawed frogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMB Symposium: Progress in Life's Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Mayence (Mainz), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04434253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New imaging techniques in amphibian medicine and clinical physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norin Chai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Zoo and Wildlife Health Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05294489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Hermetia illucens genome and metagenome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Insectinov 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Romainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering the transcriptome of the dodecaploid Xenopus eysoole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Annual meeting of the EFOR network - Xenopus workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using direct long RNA sequencing to explore transcriptome and long non-coding RNA in equine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barrey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMBL Advanced Training Centre -The Non-Coding Genome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Molecular Biology Laboratory (EMBL). DEU., Oct 2019, Heidelberg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xenopus Laevis and Xenopus Tropicalis have different number of OBP genes : Xlaeobp and Xtroobp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Millery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Fenech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Pernollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gascuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. International Symposium on Olfaction and Taste (ISOT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, San Francisco, United States. pp.S88-S89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better characterisation of the genetic diversity of circulating equine influenza virus strains by long-read sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.87 (n°141), </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Long read sequencing applied to equine genomics to improve selection for exercise ability and health.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Filipe-Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14thInternational Havemeyer Foundation Horse Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05248899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of widespread pesticide exposure on the gut microbiota of the spiny toad - B. spinosus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Poigniez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clavereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Tartu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Cheron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brischoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "Environment and Host Microbiomes- Functional interactions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04407580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial genomes long read sequencing methodology applied to multispecies for the identification of genetic variants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dhorne-Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Morgenthaler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Lallias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Annual Meeting of the World Mitochondria Society (WMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Berlin, Germany. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Databases of Gene Expression in Xenopus Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael D. Gilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-345, 2012, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-61779-992-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02341747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insights from Xenopus genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mazabraud André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Volff J.N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genome Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Volff J.N., pp.138-153, 2006, vol 2 Vertebrate Genomes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Xenopus genomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mazabraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Volff J-N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertebrate Genomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Basel, Karger, pp.vol 2, 138-153, 2006, Genome dynamics</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00297212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ploidy-dependent modulation of DNA replication kinetics in Xenopus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hemalatha Narrissamprakash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Haccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathrin Marheineke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing biological invasions from insect farming: the need for stronger biosecurity measures in a growing industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Manfrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Åsa Berggren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Courchamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Filée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal body condition affects the response of larval spined toads’ faecal microbiome to a widespread contaminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Tartu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Clavereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Brischoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04745427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de la génomique fonctionnelle et du xénope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Biochimie [q-bio.BM]. Université Paris Sud - Paris XI, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00159672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId321"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8975,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BAE24765"/>
+    <w:nsid w:val="0355D241"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9206,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-pollet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9975-9644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114714924" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nicolas.Pollet@universite-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128635v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trac" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clavereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114577" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406872v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00356-x" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778890v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100370" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810399v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lanoizelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Michel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lagadec" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guichard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54042-2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100250" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745417v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Peng" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae679" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295285v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelie Arlette Apinda Legnouo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bonneau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Roger Kamgang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104285v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Scalvenzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.53" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104281v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07183-9" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367918v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoji Yubuki" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Xavier Galindo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reboul" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificacion Lopez-Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Brown" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz250" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341398v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Maharana" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schlosser" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15153-7" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505244v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bronchain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Chesneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Monsoro-Burq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2016.09.007" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWL7TXNV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341670v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Vouillot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.114.015834" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230978v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bougerol" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aurad&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Lambert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ray" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Combes" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117370" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101867v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Plouhinec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Roche" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Perogaro" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leonor Figueiredo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maczkowiak" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2013.12.010" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341729v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2014.08.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000790v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Th&#233;lie" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pollet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.23972" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302218110" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739977v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazurier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borday" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cabochette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.20973" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189600v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Yon Hwang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Herszberg" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.20822" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745352v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tempel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Tahi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-246" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341732v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Planson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24356" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CCE9E6F47B958F72E4A17811F010DA69D5F65DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183632v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Pegoraro" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H Monsoro-Burq" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gep.2010.10.006" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPXQVHFC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341751v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sinzelle" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paillard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01979-10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129541v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Hedhili" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casteret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023693" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506551v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qods Ymlahi-Ouazzani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ballagny" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-009-0200-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9MQXTTSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575930v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smelty" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C&#233;line" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pollet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506545v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Gilchrist" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel B Christensen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21940" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277442v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Graindorge" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Tonqu&#232;ze" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Beverley Osborne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn031" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303113v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Deutsch" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Ball" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Berman" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Bova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brazma" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741876v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Sachs" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norin Chai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonglong Chen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Pasquier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070148" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159690v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Fierro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A Demeneix" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-118" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741861v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ymlahi-Ouazzani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Helbling" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0158-z" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80BJMPTX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320361v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Du Pasquier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Sachs" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ballagny" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.20252" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHH83X6S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264436v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesneau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283968v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouleux-Bonnin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lambel&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.07.025" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1NQ810K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342182v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Troncale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Carolina Fierro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284072v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-006-9014-6" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-25DRPWTQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289723v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Audic" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkj492" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741911v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazabraud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000095101" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283666v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazabraud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-005-0013-7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JDK0F36-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741904v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.12.023" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RWHCWX6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292938v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gautier-Courteille" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barreau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20051541" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698837v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crosnier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Driancourt" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raynaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-5085(99)70017-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLJNRHHF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693988v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boccaccio" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Driancourt" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Raynaud" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1997.4676" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52F195F268D43476909378C0CD9A99967AFE0277/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711912v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Deleuze" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pollet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meunier-Rotival" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadchouel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715958v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boccaccio" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Driancourt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1995.1078" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G7S860V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711913v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hazan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Borghi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raynaud" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00426072" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1VZFJGJL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586594v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196933v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledigol" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Azzi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouilly" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407583v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gilbert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081340v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425526v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410838v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tchockang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Sock Bell" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier Missoup" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407584v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434253v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294489v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413858v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413850v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413841v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754494v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Millery" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenech" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gascuel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248899v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407580v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poigniez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tartu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cheron" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726385v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341747v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Gilchrist" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-992-1_19" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297212v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284239v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazabraud Andr&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453497v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemalatha Narrissamprakash" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haccard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Marheineke" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745427v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bouchard" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00159672v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-pollet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9975-9644" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/114714924" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=KwiErF4AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Nicolas.Pollet@universite-paris-saclay.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406872v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pollet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-025-00356-x" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128635v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Levasseur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trac" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clavereau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Zannini" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Estevez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2025.114577" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778894v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100250" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04810399v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lanoizelet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Michel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lagadec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mayeur" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Guichard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-54042-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.genomics.100370" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745417v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gilbert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Peng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae679" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295285v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emelie Arlette Apinda Legnouo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Bonneau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Roger Kamgang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104285v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Scalvenzi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.53" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104281v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne-Pollet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barrey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-020-07183-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367918v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoji Yubuki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Xavier Galindo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Reboul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purificacion Lopez-Garcia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew W Brown" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz250" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Bronchain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Chesneau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Monsoro-Burq" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Jolivet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Paillard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2016.09.007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZWL7TXNV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341398v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Kumar Maharana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schlosser" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-15153-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01230978v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bougerol" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aurad&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M Lambert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Ray" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Combes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0117370" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341670v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Vouillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Thelie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/g3.114.015834" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01101867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Plouhinec" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Roche" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Perogaro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Leonor Figueiredo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Maczkowiak" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ydbio.2013.12.010" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2014.08.014" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000790v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore A. Th&#233;lie" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Pollet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.23972" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aubin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Cloetens" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Peyrin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Scotti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1302218110" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341732v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Planson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Carbonell" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Loup Faulon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.24356" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2CCE9E6F47B958F72E4A17811F010DA69D5F65DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745352v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tempel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fariza Tahi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-13-246" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189600v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Sinzelle" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Thuret" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Yon Hwang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Herszberg" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.20822" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739977v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Parain" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mazurier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Borday" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cabochette" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dneu.20973" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341751v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sinzelle" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Carradec" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paillard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.01979-10" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129541v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-V&#233;ronique Demattei" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Hedhili" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bressac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Casteret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023693" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183632v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Pegoraro" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne H Monsoro-Burq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gep.2010.10.006" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPXQVHFC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575930v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smelty" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C&#233;line" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Renard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pollet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506551v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qods Ymlahi-Ouazzani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Ballagny" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10048-009-0200-6" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9MQXTTSF-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506545v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Gilchrist" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel B Christensen" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brunet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.21940" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277442v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Graindorge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le Tonqu&#232;ze" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard Beverley Osborne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkn031" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303113v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.W. Deutsch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Ball" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Berman" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S. Bova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brazma" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741876v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M Sachs" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norin Chai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonglong Chen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Du Pasquier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20070148" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00320361v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Du Pasquier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. M. Sachs" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ballagny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvg.20252" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JHH83X6S-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741861v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Ymlahi-Ouazzani" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Helbling" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00427-007-0158-z" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-80BJMPTX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159690v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Fierro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coen" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Perron" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara A Demeneix" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-118" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chesneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boistel" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283968v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Petit" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rouleux-Bonnin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lambel&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bigot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2006.07.025" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M1NQ810K-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342182v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Troncale" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Carolina Fierro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ben" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283666v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mazabraud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00239-005-0013-7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5JDK0F36-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741911v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazabraud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000095101" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289723v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Audic" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkj492" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284072v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vallin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Coen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11248-006-9014-6" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-25DRPWTQ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00292938v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gautier-Courteille" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Barreau" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20051541" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741904v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gene.2004.12.023" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RWHCWX6-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698837v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Crosnier" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Driancourt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raynaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0016-5085(99)70017-x" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLJNRHHF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693988v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Boccaccio" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Driancourt" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Raynaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1997.4676" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/52F195F268D43476909378C0CD9A99967AFE0277/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711912v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Deleuze" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Pollet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meunier-Rotival" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hadchouel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715958v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Boccaccio" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Driancourt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/geno.1995.1078" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2G7S860V-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711913v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dhorne" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Hazan" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Borghi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Raynaud" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00426072" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-1VZFJGJL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586594v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04081340v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Toriti" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Ledigol" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bazin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Azzi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bouilly" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407583v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Gilbert" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04196933v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425526v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410838v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Tchockang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Sock Bell" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Didier Missoup" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407584v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04434253v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294489v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Gillet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Brun" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413858v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413850v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413841v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Robert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754494v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Millery" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fenech" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Pernollet" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gascuel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724113v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Normand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filipe-Ferreira" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14356" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05248899v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Robert" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407580v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Poigniez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Tartu" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cheron" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Brischoux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726385v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Morgenthaler" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Lallias" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Capitan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341747v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Gilchrist" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-992-1_19" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284239v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazabraud Andr&#233;" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297212v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453497v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hemalatha Narrissamprakash" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Haccard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathrin Marheineke" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607879v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Manfrini" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sa Berggren" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Courchamp" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fil&#233;e" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Leroy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745427v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Bouchard" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00159672v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>