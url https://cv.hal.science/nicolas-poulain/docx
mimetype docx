--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -100,372 +100,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saint-Jean-Froidmentel, Pièce de la Garenne</w:t>
+                <w:t xml:space="preserve">Esvres, ZAC Even Parc - tranche 2 : Centre-Val de Loire, Indre-et-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bartholome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahaut Digan</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2023, 1 vol. (102 p.)</w:t>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 1 vol. (75 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001127v1</w:t>
+                <w:t xml:space="preserve">hal-04397122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasseneuil, lieu-dit &amp;quot;Neuville</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Muides-sur-Loire, rue de la Croix (n°16-18)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulain</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2023, 1 vol. (42 p.)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2023, 1 vol. (45 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001063v1</w:t>
+                <w:t xml:space="preserve">hal-05001018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muides-sur-Loire, rue de la Croix (n°16-18)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Chasseneuil, lieu-dit &amp;quot;Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2023, 1 vol. (42 p.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Millet</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05001018v1</w:t>
+                <w:t xml:space="preserve">hal-05001063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muides-sur-Loire, 15 rue des Garennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2023, 1 vol. (42 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -481,696 +477,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esvres, ZAC Even Parc - tranche 2 : Centre-Val de Loire, Indre-et-Loire</w:t>
+                <w:t xml:space="preserve">Déviation de Villedieu-sur-Indre et Niherne : Centre-Val de Loire, Indre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bartholome</w:t>
+                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 1 vol. (75 p.)</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 1 vol. 265 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397122v1</w:t>
+                <w:t xml:space="preserve">hal-04397289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déviation de Villedieu-sur-Indre et Niherne : Centre-Val de Loire, Indre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Saint-Jean-Froidmentel, Pièce de la Garenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fouillet</w:t>
-[...63 lines deleted...]
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 1 vol. 265 p</w:t>
+                <w:t xml:space="preserve">Mahaut Digan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2023, 1 vol. (102 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397289v1</w:t>
+                <w:t xml:space="preserve">hal-05001127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thésée, Rue des Charmoises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Noyers-sur-Cher / Saint-Aignan, Déversoir du barrage de la commune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2022, 1 vol. (103 p.)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2022, 1 vol. (48 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000421v1</w:t>
+                <w:t xml:space="preserve">hal-05000989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noyers-sur-Cher / Saint-Aignan, Déversoir du barrage de la commune</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Thésée, Rue des Charmoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2022, 1 vol. (48 p.)</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2022, 1 vol. (103 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05000989v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Menars, Les Bates ZAC les Coutures (tranche 2 à 4)</w:t>
+                <w:t xml:space="preserve">7000 ans sous la salle des Maçons du château de Blois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Cherdo</w:t>
+                <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Landreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Braguier</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. 2021, 1 vol. (130 p.)</w:t>
+              <w:t xml:space="preserve">Inrap. 2021, 1 vol. (138 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000954v1</w:t>
+                <w:t xml:space="preserve">hal-05000905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">7000 ans sous la salle des Maçons du château de Blois</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Menars, Les Bates ZAC les Coutures (tranche 2 à 4)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cherdo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Braguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap. 2021, 1 vol. (138 p.)</w:t>
+              <w:t xml:space="preserve">Inrap. 2021, 1 vol. (130 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05000905v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abilly, rue du Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Houssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1227,64 +1227,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Djemmali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franchesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1484,51 +1484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001127v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001063v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001018v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397122v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397289v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000989v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000954v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000905v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchesca Di Napoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchesca Di Napoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>