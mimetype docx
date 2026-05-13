--- v1 (2026-04-17)
+++ v2 (2026-05-13)
@@ -100,473 +100,473 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esvres, ZAC Even Parc - tranche 2 : Centre-Val de Loire, Indre-et-Loire</w:t>
+                <w:t xml:space="preserve">Muides-sur-Loire, rue de la Croix (n°16-18)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bartholome</w:t>
+                <w:t xml:space="preserve">Nicolas Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Poulain</w:t>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 1 vol. (75 p.)</w:t>
+              <w:t xml:space="preserve">Inrap. 2023, 1 vol. (45 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397122v1</w:t>
+                <w:t xml:space="preserve">hal-05001018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muides-sur-Loire, rue de la Croix (n°16-18)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Chasseneuil, lieu-dit &amp;quot;Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2023, 1 vol. (45 p.)</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2023, 1 vol. (42 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05001018v1</w:t>
+                <w:t xml:space="preserve">hal-05001063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chasseneuil, lieu-dit &amp;quot;Neuville</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muides-sur-Loire, 15 rue des Garennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Poulain</w:t>
+                <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. 2023, 1 vol. (42 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05001063v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05000999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muides-sur-Loire, 15 rue des Garennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Esvres, ZAC Even Parc - tranche 2 : Centre-Val de Loire, Indre-et-Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bartholome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Inrap. 2023, 1 vol. (42 p.)</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap - Centre Île-de-France. 2023, 1 vol. (75 p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05000999v1</w:t>
+                <w:t xml:space="preserve">hal-04397122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déviation de Villedieu-sur-Indre et Niherne : Centre-Val de Loire, Indre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Poulain</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Froquet-Uzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -601,77 +601,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saint-Jean-Froidmentel, Pièce de la Garenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gardère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahaut Digan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -706,51 +706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noyers-sur-Cher / Saint-Aignan, Déversoir du barrage de la commune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -785,51 +785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thésée, Rue des Charmoises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -886,77 +886,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7000 ans sous la salle des Maçons du château de Blois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Denise Dalayeun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1030,51 +1030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deloze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Di Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Josset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1126,51 +1126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abilly, rue du Pont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Houssier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1227,51 +1227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser Djemmali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gardère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1484,51 +1484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001018v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001063v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000999v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchesca Di Napoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001018v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Napoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Millet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001063v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000999v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Froquet-Uzel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397122v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bartholome" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397289v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05001127v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Digan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000989v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000421v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Landreau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000905v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Denise Dalayeun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Josset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000954v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cherdo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000751v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Houssier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05000717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Djemmali" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franchesca Di Napoli" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>