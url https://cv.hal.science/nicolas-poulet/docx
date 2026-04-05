--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -827,247 +827,247 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial heterogeneity and fish life traits correlated to freshwater fish population decline in France</w:t>
+                <w:t xml:space="preserve">Tendances d'évolution des effectifs de truite à proximité des aménagements hydroélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santos Raphael</w:t>
+                <w:t xml:space="preserve">Laurence Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Capra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Cattanéo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Zabr Graie, Jun 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">7ème édition des Journées Techniques Nationales de la Pêche en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Nationale de la Pêche en France, Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05187045v1</w:t>
+                <w:t xml:space="preserve">hal-05445905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances d'évolution des effectifs de truite à proximité des aménagements hydroélectriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gouraud</w:t>
+                <w:t xml:space="preserve">Spatial heterogeneity and fish life traits correlated to freshwater fish population decline in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santos Raphael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Cattanéo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Besnard Aurélien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème édition des Journées Techniques Nationales de la Pêche en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Nationale de la Pêche en France, Jan 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale I.S.Rivers 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Zabr Graie, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445905v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05187045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les milieux aquatiques à l'heure du changement climatique : quelles actions ?</w:t>
               </w:r>
@@ -1191,90 +1191,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stream-dwelling trout movements in a headwater river</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Alp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gouraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Baran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1310,184 +1310,184 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05527514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La situation des écrevisses en France - Une introduction</w:t>
+                <w:t xml:space="preserve">Tendances temporelles des populations de poissons à l'échelle nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">SCIMABIO Interface; Université de Poitiers, Nov 2025, Poitiers, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème édition des Journées Techniques Nationales de la Pêche en France (JTN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Nationale de la Pêche en France (FNPF), Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445983v1</w:t>
+                <w:t xml:space="preserve">hal-05445894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances temporelles des populations de poissons à l'échelle nationale</w:t>
+                <w:t xml:space="preserve">La situation des écrevisses en France - Une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SCIMABIO Interface; Université de Poitiers, Nov 2025, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Besnard</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-05445894v1</w:t>
+                <w:t xml:space="preserve">hal-05445983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ADNe : enjeux et opportunité pour l'OFB</w:t>
               </w:r>
@@ -1846,103 +1846,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidecadal trends in brown trout populations in France reveal a decline in adult abundance concomitant with environmental changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Capra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Cattanéo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 82, pp.1-13. </w:t>
@@ -2283,51 +2283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillelme Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 317, pp.115180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2540,51 +2540,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déplacements de la truite commune dans les cours d’eau de montagne et de piémont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Tissot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Basilico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3453,51 +3453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1EBEFC3D"/>
+    <w:nsid w:val="691F70DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3684,51 +3684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-poulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5611-0749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469256v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130877v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rocle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445970v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pividori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187045v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Raphael" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Aur&#233;lien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445905v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05527514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445983v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445894v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dortel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04940306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04940294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04940304v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0209" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dornelas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ant&#227;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Brambilla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chase" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Irz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vigneron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2024007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927679v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Santos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115180" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02511262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tudesque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003118201100014X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05446133v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Muller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gourvil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04976557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Billy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Soubeyran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Singh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914547v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Blotti&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-poulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5611-0749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469256v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130877v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rocle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445970v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pividori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Raphael" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Aur&#233;lien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05527514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dortel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445983v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04940306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04940294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04940304v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0209" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dornelas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ant&#227;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Brambilla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chase" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Irz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vigneron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2024007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927679v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Santos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115180" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02511262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tudesque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003118201100014X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05446133v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Muller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gourvil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04976557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Billy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Soubeyran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Singh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914547v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Blotti&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>