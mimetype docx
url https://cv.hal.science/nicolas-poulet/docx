--- v1 (2026-04-05)
+++ v2 (2026-05-17)
@@ -1047,654 +1047,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05187045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les milieux aquatiques à l'heure du changement climatique : quelles actions ?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stream-dwelling trout movements in a headwater river</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tissot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Baran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rivières à l'épreuve du changement climatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Office Français de la Biodiversité, Oct 2025, Paris La Défense, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Sustainability in Hydropower</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445998v1</w:t>
+                <w:t xml:space="preserve">hal-05527514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudorabora, truite et continuité écologique</w:t>
+                <w:t xml:space="preserve">Les milieux aquatiques à l'heure du changement climatique : quelles actions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre ASTER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Département de la Loire, Dec 2025, Charlieu, France</w:t>
+              <w:t xml:space="preserve">Les rivières à l'épreuve du changement climatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Office Français de la Biodiversité, Oct 2025, Paris La Défense, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445954v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stream-dwelling trout movements in a headwater river</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pseudorabora, truite et continuité écologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Sustainability in Hydropower</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Rencontre ASTER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de la Loire, Dec 2025, Charlieu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05527514v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tendances temporelles des populations de poissons à l'échelle nationale</w:t>
+                <w:t xml:space="preserve">La situation des écrevisses en France - Une introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Nationale de la Pêche en France (FNPF), Jan 2025, Paris, France</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SCIMABIO Interface; Université de Poitiers, Nov 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05445894v1</w:t>
+                <w:t xml:space="preserve">hal-05445983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La situation des écrevisses en France - Une introduction</w:t>
+                <w:t xml:space="preserve">Tendances temporelles des populations de poissons à l'échelle nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">SCIMABIO Interface; Université de Poitiers, Nov 2025, Poitiers, France</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Dortel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème édition des Journées Techniques Nationales de la Pêche en France (JTN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Nationale de la Pêche en France (FNPF), Jan 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05445983v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05445894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'ADNe : enjeux et opportunité pour l'OFB</w:t>
+                <w:t xml:space="preserve">Molecular tools for conservation policies: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ID-ADN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Conservgenomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940306v1</w:t>
+                <w:t xml:space="preserve">hal-04940294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular tools for conservation policies: an overview</w:t>
+                <w:t xml:space="preserve">Exemples concrets d'application des résultats ADNe par l'OFB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservgenomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Salon adNatura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940294v1</w:t>
+                <w:t xml:space="preserve">hal-04940304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemples concrets d'application des résultats ADNe par l'OFB</w:t>
+                <w:t xml:space="preserve">L'ADNe : enjeux et opportunité pour l'OFB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon adNatura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ID-ADN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940304v1</w:t>
+                <w:t xml:space="preserve">hal-04940306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2283,51 +2283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillelme Astruc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 317, pp.115180. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2609,51 +2609,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05446133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les poissons d'eau douce de France</w:t>
+                <w:t xml:space="preserve">Les poissons d'eau douce de France. Deuxième édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulet</w:t>
@@ -2685,93 +2685,93 @@
                 <w:t xml:space="preserve">Thomas Changeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Biotope éditions; Publications scientifiques du MNHN, 703 p., 2020, 978-2-36662-247-8</w:t>
+              <w:t xml:space="preserve">Biotope, Mèze, Inventaires &amp; biodiversité - Tome 18, 704 p., 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117963v1</w:t>
+                <w:t xml:space="preserve">mnhn-04254776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les poissons d'eau douce de France. Deuxième édition</w:t>
+                <w:t xml:space="preserve">Les poissons d'eau douce de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Keith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Poulet</w:t>
@@ -2803,69 +2803,69 @@
                 <w:t xml:space="preserve">Thomas Changeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Feunteun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Biotope, Mèze, Inventaires &amp; biodiversité - Tome 18, 704 p., 2020</w:t>
+              <w:t xml:space="preserve">Biotope éditions; Publications scientifiques du MNHN, 703 p., 2020, 978-2-36662-247-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-04254776v1</w:t>
+                <w:t xml:space="preserve">hal-03117963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie nationale relative aux espèces exotiques envahissantes</w:t>
               </w:r>
@@ -3453,51 +3453,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="691F70DB"/>
+    <w:nsid w:val="5F8C8822"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3684,51 +3684,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-poulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5611-0749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469256v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130877v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rocle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445970v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pividori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Raphael" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Aur&#233;lien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445998v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445954v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05527514v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baran" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445894v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dortel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445983v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04940306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04940294v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04940304v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0209" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dornelas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ant&#227;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Brambilla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chase" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Irz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vigneron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2024007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927679v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Santos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115180" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02511262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tudesque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003118201100014X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05446133v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117963v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254776v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Muller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gourvil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04976557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Billy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Soubeyran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Singh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914547v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Blotti&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-poulet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5611-0749" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05469256v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poulet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beaulaton" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardoso" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l P.J. Denys" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05130877v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolane Giraud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pri&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brosse" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rocle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445970v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sagnes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878704v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Pividori" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Rech" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regine Vignes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04360046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Jean" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baudoin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roset" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04283275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Keith" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tissot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Capra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cattan&#233;o" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05187045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Raphael" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besnard Aur&#233;lien" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05527514v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alp" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Baran" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445998v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445954v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445983v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05445894v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dortel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Besnard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04940294v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04940304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04940306v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397252v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Maire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Aird" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Conan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Cottet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debein" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.48.9564" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767911v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2024-0209" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dornelas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ant&#227;o" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Brambilla" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chase" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70003" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687948v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Irz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Vigneron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Richard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Oberdorff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/2024007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927679v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Santos" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillelme Astruc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2022.115180" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02511262v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Loot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Tudesque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Blanchet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S003118201100014X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05446133v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04254776v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Changeux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117963v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04285580v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge D. Muller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Albert" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Clergeau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Goulletquer" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Gourvil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04976557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique de Billy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Soubeyran" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Singh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dutartre" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04914547v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Sarat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Blotti&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>