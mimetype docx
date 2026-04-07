--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -904,272 +904,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01248188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brest sea level record: a time series construction back to the early eighteenth century</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution de l'onde semi-diurne M2 de la marée à Brest de 1846 à 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belen Martin-Miguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Woppelmann</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10236-005-0044-z⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 338 (11), pp.802-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01248253v1</w:t>
+                <w:t xml:space="preserve">hal-01248259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l'onde semi-diurne M2 de la marée à Brest de 1846 à 2005</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brest sea level record: a time series construction back to the early eighteenth century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Woppelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pouvreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Simon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Woppelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 338 (11), pp.802-808. </w:t>
+              <w:t xml:space="preserve">Ocean Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56, pp.487-497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2006.07.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10236-005-0044-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01248259v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01248253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1741,51 +1741,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fossi Fotsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brenon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouvreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Latapy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.104982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03694802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13050850" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02437244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Onguene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Etame" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7100343" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Robin-Chanteloup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7030073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Miguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tiphaneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006404" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Woodworth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035783" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTWL6S4C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248253v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-005-0044-z" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FZMP3MVW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248259v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martin-Miguez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.07.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGDFB8BC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05307892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giloy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andreevsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bardet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daburon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maurin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ga&#235;l" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073627v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fossi Fotsi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brenon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouvreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Ferret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Latapy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csr.2023.104982" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03694802v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Baulon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Imen Turki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Massei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Andr&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos13050850" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02437244v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Onguene" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Etame" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7100343" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336943v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;quette" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Weber" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Robin-Chanteloup" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jmse7030073" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Testut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Miguez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy W&#246;ppelmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tiphaneau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JC006404" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248188v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Woppelmann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coulomb" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Simon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip L. Woodworth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008GL035783" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XTWL6S4C-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248259v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belen Martin-Miguez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.07.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGDFB8BC-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248253v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-005-0044-z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-FZMP3MVW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05307892v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Giloy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Andreevsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Bardet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bulteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03044455v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Daburon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maurin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Trentesaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ga&#235;l" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Baraer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353660v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>