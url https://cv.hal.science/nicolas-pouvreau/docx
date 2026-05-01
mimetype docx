--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexa Latapy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continental Shelf Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.104982. </w:t>
+              <w:t xml:space="preserve">, 2023, 259, pp.104982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.csr.2023.104982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>