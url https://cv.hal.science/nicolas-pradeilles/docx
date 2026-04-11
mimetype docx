--- v0 (2026-03-04)
+++ v1 (2026-04-11)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of TiC–SiC nanocomposite</w:t>
+                <w:t xml:space="preserve">Investigating the thermal decomposition of BP into B12P2: experimental insights and kinetic modelling at high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Aréna</w:t>
+                <w:t xml:space="preserve">Yves Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
+                <w:t xml:space="preserve">Pierre Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Jonchère</w:t>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 108, pp.e20336. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 283, pp.120495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.20336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878586v1</w:t>
+                <w:t xml:space="preserve">hal-04781518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the thermal decomposition of BP into B12P2: experimental insights and kinetic modelling at high temperatures</w:t>
+                <w:t xml:space="preserve">Oxidation of TiC–SiC nanocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tahan</w:t>
+                <w:t xml:space="preserve">Hélène Aréna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+                <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carles</w:t>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Maître</w:t>
+                <w:t xml:space="preserve">Alban Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 283, pp.120495. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108, pp.e20336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.20336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781518v1</w:t>
+                <w:t xml:space="preserve">hal-04878586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZrC/SiC Composites from Functionalised ZrC Combining Preceramic Precursors and SPS</w:t>
               </w:r>
@@ -690,51 +690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 963, pp.171276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -794,51 +794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balestrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cheype</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1030,295 +1030,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03626013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distortion of an LTCC Bilayer during Constrained Sintering: Comparison between Ombroscopic Imaging and Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Electrical Transitions in the First Steps of Spark Plasma Sintering: Effects of Pre-Oxidation and Mechanical Loading within Copper Granular Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Aliouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Chrétien</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+                <w:t xml:space="preserve">Pierre -Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (18), pp.6405. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15186405⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 15 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15124096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785612v1</w:t>
+                <w:t xml:space="preserve">hal-03750920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Electrical Transitions in the First Steps of Spark Plasma Sintering: Effects of Pre-Oxidation and Mechanical Loading within Copper Granular Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Aliouat</w:t>
+                <w:t xml:space="preserve">Distortion of an LTCC Bilayer during Constrained Sintering: Comparison between Ombroscopic Imaging and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre -Marie Geffroy</w:t>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (12), </w:t>
+              <w:t xml:space="preserve">, 2022, 15 (18), pp.6405. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15124096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma15186405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750920v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study on Electrical Conductivity of CeO2-Doped AlN Ceramics Sintered by Hot-Pressing and Spark Plasma Sintering</w:t>
               </w:r>
@@ -1585,51 +1585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of TiC incorporation on the optical properties and oxidation resistance of SiC ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléne Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1700,291 +1700,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of powder purification by heat-treatment on the creep behaviour of dense boron carbide monoliths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation of ZrC/SiC composites by using polymer-derived ceramics and spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatim Laadoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Roumiguier</w:t>
+                <w:t xml:space="preserve">William John Clegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Antou</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 40 (6), pp.2253-2259. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.02.010⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 40 (5), pp.1811-1819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634423v1</w:t>
+                <w:t xml:space="preserve">hal-02487386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of ZrC/SiC composites by using polymer-derived ceramics and spark plasma sintering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hatim Laadoua</w:t>
+                <w:t xml:space="preserve">Effect of powder purification by heat-treatment on the creep behaviour of dense boron carbide monoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William John Clegg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lucas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Zapata-Solvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 40 (5), pp.1811-1819. </w:t>
+              <w:t xml:space="preserve">, 2020, 40 (6), pp.2253-2259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.12.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487386v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Helium apparent diffusion coefficient and trapping mechanisms in implanted B4C boron carbide” [J. Nucl. Mater. 517 (2019) 165–174]</w:t>
               </w:r>
@@ -2117,51 +2117,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational-friendly analytical model of electrical current pulse pattern in a spark plasma sintering device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Courrèges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2251,51 +2251,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and tailor‐made fabrication of porous silicon carbide from functionalized kraft pulp paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégane Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatim Laadoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2519,90 +2519,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiC-TiC nanocomposite for bulk solar absorbers applications: Effect of density and surface roughness on the optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléne Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Jonchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 191, pp.199-208. </w:t>
@@ -2640,51 +2640,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering and thermomechanical behavior of a Low Temperature Co-fired Ceramic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2812,51 +2812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3050,90 +3050,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of submicronic and nanometric boron carbides obtained by Spark Plasma Sintering influence of B/C ratio and oxygen content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roumiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3193,51 +3193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the current pulse pattern during heating in a spark plasma sintering device: Experimental and numerical modeling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courreges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3339,51 +3339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour at high temperature of spark plasma sintered boron carbide ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3481,51 +3481,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of spark plasma sintering—Discussion on densification mechanism identification and generated porosity gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3739,51 +3739,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach of the evolution of densification mechanisms during Spark Plasma Sintering: Application to zirconium (oxy-)carbide ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4027,51 +4027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the fabrication of ZrCxNy from ZrO2 via two-step carbothermic reduction–nitridation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4566,51 +4566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of group IVB metals oxicarbides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5493,51 +5493,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight ceramics based on boron carbide: study of the relationship between chemical composition, microstructural and mechanical features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5588,90 +5588,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche (micro-)structurale du mécanisme de changement de phases BP → B12P2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5707,515 +5707,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation multi-physique du procédé SPS : applications à Al2O3 et B4C</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Nitrure d'aluminium dopé CeO2 : influence des paramètres de frittage sur les propriétés finales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatim Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Coeffe-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Joinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème ATELIER THEMATIQUE DU GDR (CMC)2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRCER, Mar 2023, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039807v1</w:t>
+                <w:t xml:space="preserve">hal-04083713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du remplacement de solvants dangereux traditionnels utilisés en chimie par des solvants plus &amp;quot;verts&amp;quot; pour la fonctionnalisation et le frittage d'une poudre céramique avec un polymère précéramique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Weissenberger</w:t>
+                <w:t xml:space="preserve">Light weight boron-based ceramics: sintering ability and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Brulin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Tahan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche sur les Céramiques, Mar 2023, Limoges (France), France</w:t>
+              <w:t xml:space="preserve">THERMEC'2023 International Conference on PROCESSING &amp; MANUFACTURING OF ADVANCED MATERIALS: Processing, Fabrication, Properties, Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04048887v1</w:t>
+                <w:t xml:space="preserve">hal-05042688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light weight boron-based ceramics: sintering ability and mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Simulation multi-physique du procédé SPS : applications à Al2O3 et B4C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Tahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMEC'2023 International Conference on PROCESSING &amp; MANUFACTURING OF ADVANCED MATERIALS: Processing, Fabrication, Properties, Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">8ème ATELIER THEMATIQUE DU GDR (CMC)2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042688v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrure d'aluminium dopé CeO2 : influence des paramètres de frittage sur les propriétés finales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude du remplacement de solvants dangereux traditionnels utilisés en chimie par des solvants plus &amp;quot;verts&amp;quot; pour la fonctionnalisation et le frittage d'une poudre céramique avec un polymère précéramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Weissenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatim Saidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Coeffe-Desvaux</w:t>
+                <w:t xml:space="preserve">Laurent Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRCER, Mar 2023, Limoges (France), France</w:t>
+              <w:t xml:space="preserve">, Institut de Recherche sur les Céramiques, Mar 2023, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04083713v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04048887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation des mécanismes de consolidation lors de l'application de champs électrique/électromagnétique aux premiers stades de frittage par SPS – application à une poudre de cuivre pré-oxydée</w:t>
               </w:r>
@@ -6253,68 +6253,68 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFC Journées Annuelles 2023 </w:t>
+              <w:t xml:space="preserve">Journées Annuelles 2023 du Groupe Français de la céramique (GFC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6374,51 +6374,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th International Conference and Exposition on Advanced Ceramics and Composites (ICACC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6562,273 +6562,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignition of densification mechanisms through applied electric/electromagnetic fields during spark plasma sintering - application to a pre-oxidized copper powder</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement de sondes microondes pour la caractérisation de matériaux à très hautes températures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECERS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821502v1</w:t>
+                <w:t xml:space="preserve">hal-04612575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de sondes microondes pour la caractérisation de matériaux à très hautes températures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ignition of densification mechanisms through applied electric/electromagnetic fields during spark plasma sintering - application to a pre-oxidized copper powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Aliouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">17th Conference of the European Ceramic Society - ECerS XVII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612575v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of metallic titanium by electrowning in molten salts of titanium oxycarbide anode</w:t>
               </w:r>
@@ -7060,77 +7060,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Thermo-)mechanical performances of SPSed specimens of boron-carbide based ceramics - role of the chemical composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Roumiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7181,51 +7181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A recent insight into the elaboration and working performances of ultra-light ceramics for structural applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7296,644 +7296,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des additifs de frittage sur les mécanismes de densification du nitrure d’aluminium. Corrélation entre la microstructure et les propriétés électriques d’échantillons denses</w:t>
+                <w:t xml:space="preserve">Anisotropic sintering for c-axis particle-oriented (Sr,Ca)¬¬2NaNb5O15 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coeffe-Desvaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Joinet</w:t>
+                <w:t xml:space="preserve">S. Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2019 du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489629v1</w:t>
+                <w:t xml:space="preserve">hal-02432789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic sintering for c-axis particle-oriented (Sr,Ca)¬¬2NaNb5O15 ceramics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+                <w:t xml:space="preserve">Influence des additifs de frittage sur les mécanismes de densification du nitrure d’aluminium. Corrélation entre la microstructure et les propriétés électriques d’échantillons denses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coeffe-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tabares-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI ECerS Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2019 du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432789v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of Aluminium Nitride nanopowders synthesized by thermal plasma and commercial micropowders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norberto Labrador</w:t>
+                <w:t xml:space="preserve">Shaping and densification by Spark Plasma Sintering of nano -and micro-structured boron carbide based ceramics for thermo-structural applications. Approach and comparison of their mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI ECerS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">WCF 2019 (World Chemistry forum)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163169v1</w:t>
+                <w:t xml:space="preserve">hal-02462691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping and densification by Spark Plasma Sintering of nano -and micro-structured boron carbide based ceramics for thermo-structural applications. Approach and comparison of their mechanical properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céramiques nanocomposites TiC-SiC pour des applications solaires photothermiques : sélectivité spectrale et résistance à l’oxydation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Soum-Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jonchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCF 2019 (World Chemistry forum)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2019 du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02462691v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques nanocomposites TiC-SiC pour des applications solaires photothermiques : sélectivité spectrale et résistance à l’oxydation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sintering of Aluminium Nitride nanopowders synthesized by thermal plasma and commercial micropowders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Soum-Glaude</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+                <w:t xml:space="preserve">Norberto Labrador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jonchere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Ageorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2019 du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489662v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sintering additives on densification mechanism of aluminium nitride. Correlations between microstructure and electric properties properties of full dense sepcimens</w:t>
               </w:r>
@@ -7992,829 +7992,829 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI ECerS Conference 2019</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des proprietes mecaniques de ceramiques de carbure de bore elaborees par Spark Plasma Sintering en vue d'une utilisation en tant qu'absorbant neutronique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Maître</w:t>
+                <w:t xml:space="preserve">Spark plasma sintering mechanisms of zirconium oxycarbides and alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">CIMTEC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338968v1</w:t>
+                <w:t xml:space="preserve">hal-02091244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration de pièces nanocomposites à matrice de carbure de silicium à partir de polymères précéramiques et leur caractérisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instrumentation and numerical modeling of the Spark Plasma Sintering process – Application to scale-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Balestrat</w:t>
+                <w:t xml:space="preserve">Joseph Sambasene Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">19th World Congress on Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02149742v1</w:t>
+                <w:t xml:space="preserve">hal-02091279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering and viscous behavior of a Low Temperature Co-fired Ceramic - from experimental characterization to numerical simulation of co-sintering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Heux</w:t>
+                <w:t xml:space="preserve">Boron carbide-based ceramics for thermostructural applications: sintering by SPS and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">21st International Conference on Advanced Materials &amp; Nanotechnology 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094231v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage contraint de multicouches à base de LTCC (Low Temperature Co-fired Ceramic) : approches expérimentale et numérique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+                <w:t xml:space="preserve">Etude des proprietes mecaniques de ceramiques de carbure de bore elaborees par Spark Plasma Sintering en vue d'une utilisation en tant qu'absorbant neutronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Materiaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094328v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark plasma sintering mechanisms of zirconium oxycarbides and alumina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sintering and viscous behavior of a Low Temperature Co-fired Ceramic - from experimental characterization to numerical simulation of co-sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091244v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation and numerical modeling of the Spark Plasma Sintering process – Application to scale-up</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frittage contraint de multicouches à base de LTCC (Low Temperature Co-fired Ceramic) : approches expérimentale et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Sambasene Diatta</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th World Congress on Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091279v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron carbide-based ceramics for thermostructural applications: sintering by SPS and mechanical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Antou</w:t>
+                <w:t xml:space="preserve">Élaboration de pièces nanocomposites à matrice de carbure de silicium à partir de polymères précéramiques et leur caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balestrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Advanced Materials &amp; Nanotechnology 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025270v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spark plasma sintering of boron carbide ceramics: densification mechanisms and thermomechanical properties</w:t>
               </w:r>
@@ -8921,51 +8921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From design to application of TiC(N)/SiC(N) nanocomposites derived from preceramic polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balestrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9046,64 +9046,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des propriétés mécaniques de céramiques de carbure de bore élaborées par Spark Plasma Sintering en vue d’une utilisation en tant qu’absorbant neutronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Roumiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9161,446 +9161,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of microstructural features of SPSed boron carbide ceramics on their mechanical properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Frittage de B4C par Spark Plasma SinteringModelisation numerique du procede et optimisation des nano-, microstructures pour l'amelioration des performances thermomecaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">Journees des theses de l'Ecole Doctorale SIMME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02094310v1</w:t>
+                <w:t xml:space="preserve">cea-02338599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de composites ZrC/SiC à partir de polymère précéramique et frittage SPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+                <w:t xml:space="preserve">Effect of microstructural features of SPSed boron carbide ceramics on their mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W.J. Clegg</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">CIMTEC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153780v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage de B4C par Spark Plasma SinteringModelisation numerique du procede et optimisation des nano-, microstructures pour l'amelioration des performances thermomecaniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Jankowiak</w:t>
+                <w:t xml:space="preserve">Elaboration de composites ZrC/SiC à partir de polymère précéramique et frittage SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatim Laadoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Maitre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Antou</w:t>
+                <w:t xml:space="preserve">W.J. Clegg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees des theses de l'Ecole Doctorale SIMME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Limoges, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338599v1</w:t>
+                <w:t xml:space="preserve">hal-02153780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proprietes mecaniques de carbures de bore elabores par SPS pour application nucleaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roumiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9651,77 +9651,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and processability ofTitanium-modified polycarbosilane-derived TiC(N)/SiC(N) Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balestrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Science Engineering (MSE) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9740,1118 +9740,1118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Spark Plasma Sintering of high temperature ceramics such as transition metal carbides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la composition chimique du carbure de bore sur les mécanismes de densification lors du frittage SPS et sur les propriétés mécaniques à froid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réjasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">GFC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025219v1</w:t>
+                <w:t xml:space="preserve">hal-01894203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbide nanocomposite TiC –SiC for bulk solar absorbers applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
+                <w:t xml:space="preserve">Study of zirconium oxycarbide-based ceramics: Synthesis by carboreduction route, SPS ability and creep resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Nano Materials 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Aveiro (Portugal), France</w:t>
+              <w:t xml:space="preserve">FIMPART 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589497v1</w:t>
+                <w:t xml:space="preserve">hal-01894553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage de carbure de bore nano-,microstructuré par Spark Plasma Sintering pour l’amélioration des performances thermomécaniques : influence des matières premières sur le frittage et les propriétés mécaniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Stübner</w:t>
+                <w:t xml:space="preserve">Mechanism of Spark Plasma Sintering of high temperature ceramics such as transition metal carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894216v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage de carbure de bore nano-,microstructure par Spark Plasma sintering influence des matieres premieres sur le frittage et les proprietes mecaniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Antou</w:t>
+                <w:t xml:space="preserve">Li + and Al 3+ site occupancies impact on ionic conductivity in Li (7−3x) Al x La 3 Zr 2 O 12 garnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Moskura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees Annuelles du Groupe Francais de la Ceramique (GFC - 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">The 2017 E-MRS : European Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02434034v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li + and Al 3+ site occupancies impact on ionic conductivity in Li (7−3x) Al x La 3 Zr 2 O 12 garnet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Moskura</w:t>
+                <w:t xml:space="preserve">Frittage de carbure de bore nano-,microstructure par Spark Plasma sintering influence des matieres premieres sur le frittage et les proprietes mecaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stubner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2017 E-MRS : European Materials Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journees Annuelles du Groupe Francais de la Ceramique (GFC - 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563394v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02434034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of zirconium oxycarbide-based ceramics: Synthesis by carboreduction route, SPS ability and creep resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+                <w:t xml:space="preserve">Frittage de carbure de bore nano-,microstructuré par Spark Plasma Sintering pour l’amélioration des performances thermomécaniques : influence des matières premières sur le frittage et les propriétés mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stübner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIMPART 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GFC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894553v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la composition chimique du carbure de bore sur les mécanismes de densification lors du frittage SPS et sur les propriétés mécaniques à froid.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carbide nanocomposite TiC –SiC for bulk solar absorbers applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Advanced Nano Materials 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Aveiro (Portugal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894203v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage de carbure de bore nano-, microstructuré par Spark Plasma Sintering pour l’amélioration des performances thermomécaniques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Frittage de carbure de bore nano-,microstructure par Spark Plasma Sintering effet de la granulometrie des poudres initiales sur la microstructure et les proprietes mecaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stubner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Antou</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles GFC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">SPS 2017 Journees Nationales sur le Frittage par Courant Pulse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895421v1</w:t>
+                <w:t xml:space="preserve">hal-02417842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage de carbure de bore nano-,microstructure par Spark Plasma Sintering effet de la granulometrie des poudres initiales sur la microstructure et les proprietes mecaniques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Frittage de carbure de bore nano-, microstructuré par Spark Plasma Sintering pour l’amélioration des performances thermomécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Antou</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPS 2017 Journees Nationales sur le Frittage par Courant Pulse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles GFC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417842v1</w:t>
+                <w:t xml:space="preserve">hal-01895421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sintering additives on in microstructure and properties of hot-pressed nitride composites</w:t>
               </w:r>
@@ -11377,51 +11377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modelling of powder densification during spark plasma sintering process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Sambasene Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11941,230 +11941,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of thermomechanical properties of aluminum titanate (TiAl2O5)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Ohin</w:t>
+                <w:t xml:space="preserve">Approach of the SPS densification mechanisms of several ceramics by comparison with HP and creep modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chotard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Colombus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531197v1</w:t>
+                <w:t xml:space="preserve">hal-02552393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach of the SPS densification mechanisms of several ceramics by comparison with HP and creep modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Antou</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of thermomechanical properties of aluminum titanate (TiAl2O5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Huger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chotard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Colombus, United States</w:t>
+              <w:t xml:space="preserve">EUROMAT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552393v1</w:t>
+                <w:t xml:space="preserve">hal-02531197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du frittage du titanate d’aluminium (TiAl2O5) et caractérisation des propriétés thermomécaniques</w:t>
               </w:r>
@@ -12394,273 +12394,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01101828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Experimental Thermodynamic Approach of High Temperature IVB-metal Carbides and Oxycarbides</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude des évolutions élémentaires et structurales induites par l’irradiation et la température dans le carbure de Bore B$_4$C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bérerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Toulhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moncoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2014, 13th International Ceramics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy</w:t>
+              <w:t xml:space="preserve">IBAF 2014 - Ion Beam Analysis Francophone - 5e Rencontre "analyse par faisceaux d'ions rapides"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française du Vide, Oct 2014, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010515v1</w:t>
+                <w:t xml:space="preserve">hal-01104508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des évolutions élémentaires et structurales induites par l’irradiation et la température dans le carbure de Bore B$_4$C</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling and Experimental Thermodynamic Approach of High Temperature IVB-metal Carbides and Oxycarbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réjasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trolliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBAF 2014 - Ion Beam Analysis Francophone - 5e Rencontre "analyse par faisceaux d'ions rapides"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française du Vide, Oct 2014, Obernai, France</w:t>
+              <w:t xml:space="preserve">CIMTEC 2014, 13th International Ceramics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104508v1</w:t>
+                <w:t xml:space="preserve">hal-01010515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des procédés de mise en forme sur les propriétés microstructurales et mécaniques de B4C</w:t>
               </w:r>
@@ -13755,51 +13755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of group IVB metals oxicarbides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14204,51 +14204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermodynamique de systèmes céramiques à applications potentielles dans les réacteurs nucléaires de quatrième génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14685,90 +14685,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des caractéristiques (micro-)structurales des poudres de BP et B12P2 sur leur stabilité et leur aptitude au frittage SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14810,64 +14810,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des caractéristiques (micro-)structurales des poudres de BP et B 12 P 2 sur leur stabilité et leur aptitude au frittage SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15069,51 +15069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15194,51 +15194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15287,359 +15287,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02340786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et caractérisation de céramiques nanocomposites TiC-SiC pour des applications solaires photothermiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">TiC – SiC carbide nanocomposites intended as bulk materials for high temperature solar selective receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg (67), France</w:t>
+              <w:t xml:space="preserve">24th SolarPACES Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Casablanca, Morocco, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589570v1</w:t>
+                <w:t xml:space="preserve">hal-04589510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiC – SiC carbide nanocomposites intended as bulk materials for high temperature solar selective receivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Elaboration et caractérisation de céramiques nanocomposites TiC-SiC pour des applications solaires photothermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th SolarPACES Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Casablanca, Morocco, Morocco</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589510v1</w:t>
+                <w:t xml:space="preserve">hal-04589570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbide nanocomposite TiC –SiC for bulk solar absorbers applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2018 14th Ceramics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Perugia (Italy), France</w:t>
@@ -15707,103 +15707,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J. Clegg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JA2018 GFC : Journées annuelles 2018 du Groupe Français de la Céramique</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153841v1</w:t>
+                <w:t xml:space="preserve">hal-02154070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of ZrC/SiC composites by spark plasma sintering (SPS)</w:t>
               </w:r>
@@ -15828,103 +15828,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J. Clegg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
+              <w:t xml:space="preserve">JA2018 GFC : Journées annuelles 2018 du Groupe Français de la Céramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154070v1</w:t>
+                <w:t xml:space="preserve">hal-02153841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation et modélisation numérique du procédé SPS – Application à la problématique de changement d’échelle</w:t>
               </w:r>
@@ -16018,103 +16018,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spark Plasma Sintering de carbure de bore nano et micro-structure correlations microstructure comportement au frittage proprietes mecaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roumiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stubner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop SPS 2017 journees nationales sur le frittage par courant pulse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Villetaneuse, France. Workshop SPS 2017 journees nationales sur le frittage par courant pulse, 2017</w:t>
@@ -16797,51 +16797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ar&#233;na" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Coulibaly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeilles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonch&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tahan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120495" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Laadoua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Balat-Pichelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116669" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Weissenberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra04431b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04618903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Aliouat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171276" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Balestrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheype" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100353" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coeffe-Desvaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabares-Medina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradeilles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-022-06588-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04785612v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186405" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750920v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre -Marie Geffroy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15124096" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vandenhende" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Joinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15072399" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Victor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gutierrez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152737" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonchere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110536" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roumiguier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankowiak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zapata-Solvas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.02.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02487386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William John Clegg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489067v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Motte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gosset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecoq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courr&#232;ges" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diatta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.10.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bernard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4771" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02432735v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Baba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuo Saito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.11.018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhote" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gall&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.09.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SMKH5Z3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01855322v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Castillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yagoubi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.07.119" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091201v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;jasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Georges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15707" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.02.033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913376v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courreges" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.03.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTRG21P4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.02.053" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NR3KN6M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913346v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.06.052" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z414S6C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877730v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kozak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dosi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201600372" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0FX5JR6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571106v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.01.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7DF1PSF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557849v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;rerd" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toulhoat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.082" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SZK6TH4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01091402v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harrison" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ma&#238;tre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Lee" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.11.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX80K2KL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01099664v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8804-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132508v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Weibel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.04.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946195v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bajeat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecesne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Osmond" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-013-0828-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91V17951-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946173v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trolliard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301077" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674920v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Coudert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/9/092001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6GZXB785-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756321v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Record" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Marin-Ayral" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2007.02.017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MCZ85V7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186351v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Record" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Linde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Studenikin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.02.032" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRBD8F95-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186699v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186216v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Marin-Ayral" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.07.068" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DC949GQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077992v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdjoub" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sistat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200400066" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBTM5VDW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05095546v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799336v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039807v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Roumiguier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04048887v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brulin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierrot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05042688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tahan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04083713v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Saidi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05042619v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039739v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039799v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sence" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henriot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tantot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rigaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03821502v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612575v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charlet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Henriot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741722v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissem Malek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Serp" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lepetitcorps" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03672808v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04709452v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04716760v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Roumiguier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jankowiak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489629v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeffe-Desvaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02432789v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baba" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saito" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163169v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Labrador" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ageorges" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02462691v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489662v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulibaly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soum-Glaude" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jonchere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02380893v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeffe-Devaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338968v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02149742v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balestrat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094231v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094328v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091244v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091279v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sambasene Diatta" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025270v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091231v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02150694v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094349v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094310v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153780v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Clegg" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338599v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411067v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02149751v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025219v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589497v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arena" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894216v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#252;bner" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434034v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stubner" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563394v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894553v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894203v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895421v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417842v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894179v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Tabares" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894191v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878473v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871626v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ohin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852040v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848023v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864512v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862860v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862454v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02529269v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02531197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552393v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102463v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mensan Daniel Ohin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Doncieux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Babelot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guignard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshitaka Ota" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101828v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01010515v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01104508v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101832v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101827v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101830v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coudert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102443v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946972v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944408v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944341v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elissalde" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949266v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blazhev" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saykova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946903v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945601v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947009v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944413v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maniere" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afanga" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950516v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950520v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00951893v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944579v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Polge" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ressler" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nardou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alary" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353882v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04113508v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299693v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04951366v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rapaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707475v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340786v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589570v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589510v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589486v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153841v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02154070v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885740v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417346v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841853v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabares" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02093981v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102459v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02159061v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tahan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeilles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ar&#233;na" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Coulibaly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonch&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20336" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Laadoua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Balat-Pichelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116669" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Weissenberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra04431b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04618903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Aliouat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171276" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Balestrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheype" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100353" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coeffe-Desvaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabares-Medina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradeilles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-022-06588-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre -Marie Geffroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15124096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04785612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186405" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vandenhende" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Joinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15072399" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Victor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gutierrez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152737" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonchere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110536" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02487386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William John Clegg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roumiguier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankowiak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zapata-Solvas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.02.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489067v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Motte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gosset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecoq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courr&#232;ges" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diatta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.10.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bernard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4771" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02432735v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Baba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuo Saito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.11.018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhote" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gall&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.09.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SMKH5Z3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01855322v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Castillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yagoubi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.07.119" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091201v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;jasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Georges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15707" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.02.033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913376v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courreges" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.03.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTRG21P4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.02.053" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NR3KN6M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913346v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.06.052" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z414S6C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877730v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kozak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dosi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201600372" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0FX5JR6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571106v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.01.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7DF1PSF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557849v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;rerd" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toulhoat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.082" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SZK6TH4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01091402v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harrison" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ma&#238;tre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Lee" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.11.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX80K2KL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01099664v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8804-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132508v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Weibel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.04.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946195v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bajeat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecesne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Osmond" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-013-0828-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91V17951-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946173v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trolliard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301077" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674920v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Coudert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/9/092001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6GZXB785-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756321v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Record" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Marin-Ayral" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2007.02.017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MCZ85V7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186351v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Record" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Linde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Studenikin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.02.032" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRBD8F95-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186699v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186216v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Marin-Ayral" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.07.068" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DC949GQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077992v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdjoub" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sistat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200400066" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBTM5VDW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05095546v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799336v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04083713v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Saidi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05042688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tahan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039807v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Roumiguier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04048887v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brulin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierrot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05042619v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039739v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039799v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sence" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henriot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tantot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rigaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612575v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charlet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Henriot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03821502v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741722v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissem Malek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Serp" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lepetitcorps" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03672808v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04709452v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04716760v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Roumiguier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jankowiak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02432789v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baba" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saito" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489629v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeffe-Desvaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02462691v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489662v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulibaly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soum-Glaude" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jonchere" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163169v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Labrador" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ageorges" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02380893v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeffe-Devaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091244v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091279v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sambasene Diatta" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025270v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338968v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094231v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094328v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02149742v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balestrat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091231v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02150694v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094349v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338599v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094310v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153780v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Clegg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411067v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02149751v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894203v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894553v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025219v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563394v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434034v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stubner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894216v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#252;bner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589497v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arena" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417842v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895421v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894179v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Tabares" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894191v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878473v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871626v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ohin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852040v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848023v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864512v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862860v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862454v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02529269v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552393v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02531197v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102463v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mensan Daniel Ohin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Doncieux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Babelot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guignard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshitaka Ota" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101828v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01104508v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01010515v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101832v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101827v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101830v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coudert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102443v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946972v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944408v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944341v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elissalde" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949266v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blazhev" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saykova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946903v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945601v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947009v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944413v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maniere" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afanga" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950516v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950520v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00951893v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944579v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Polge" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ressler" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nardou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alary" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353882v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04113508v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299693v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04951366v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rapaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707475v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340786v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589510v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589570v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589486v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02154070v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153841v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885740v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417346v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841853v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabares" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02093981v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102459v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02159061v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>