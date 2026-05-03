--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the thermal decomposition of BP into B12P2: experimental insights and kinetic modelling at high temperatures</w:t>
+                <w:t xml:space="preserve">Oxidation of TiC–SiC nanocomposite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Tahan</w:t>
+                <w:t xml:space="preserve">Hélène Aréna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+                <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Carles</w:t>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Maître</w:t>
+                <w:t xml:space="preserve">Alban Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 283, pp.120495. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 108, pp.e20336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.20336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04781518v1</w:t>
+                <w:t xml:space="preserve">hal-04878586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxidation of TiC–SiC nanocomposite</w:t>
+                <w:t xml:space="preserve">Investigating the thermal decomposition of BP into B12P2: experimental insights and kinetic modelling at high temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Aréna</w:t>
+                <w:t xml:space="preserve">Yves Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
+                <w:t xml:space="preserve">Pierre Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Jonchère</w:t>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 108, pp.e20336. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 283, pp.120495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jace.20336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04878586v1</w:t>
+                <w:t xml:space="preserve">hal-04781518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ZrC/SiC Composites from Functionalised ZrC Combining Preceramic Precursors and SPS</w:t>
               </w:r>
@@ -690,51 +690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 963, pp.171276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -794,51 +794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Balestrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cheype</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -896,563 +896,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04296320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight on the Effect of Yttria-Based Secondary Phases on Sintering and Electrical Behavior of Aluminum Nitride Ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of Electrical Transitions in the First Steps of Spark Plasma Sintering: Effects of Pre-Oxidation and Mechanical Loading within Copper Granular Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Aliouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Coeffe-Desvaux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M. Joinet</w:t>
+                <w:t xml:space="preserve">Pierre -Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11665-022-06588-9⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15124096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626013v1</w:t>
+                <w:t xml:space="preserve">hal-03750920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Electrical Transitions in the First Steps of Spark Plasma Sintering: Effects of Pre-Oxidation and Mechanical Loading within Copper Granular Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anis Aliouat</w:t>
+                <w:t xml:space="preserve">Distortion of an LTCC Bilayer during Constrained Sintering: Comparison between Ombroscopic Imaging and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre -Marie Geffroy</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (12), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15124096⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 15 (18), pp.6405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15186405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750920v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distortion of an LTCC Bilayer during Constrained Sintering: Comparison between Ombroscopic Imaging and Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative Study on Electrical Conductivity of CeO2-Doped AlN Ceramics Sintered by Hot-Pressing and Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Coeffe-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Chrétien</w:t>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Heux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+                <w:t xml:space="preserve">Mickael Joinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 15 (18), pp.6405. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15186405⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 15 (7), pp.2399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15072399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785612v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study on Electrical Conductivity of CeO2-Doped AlN Ceramics Sintered by Hot-Pressing and Spark Plasma Sintering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">New Insight on the Effect of Yttria-Based Secondary Phases on Sintering and Electrical Behavior of Aluminum Nitride Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Coeffe-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tabares-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Marchet</w:t>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+                <w:t xml:space="preserve">P. Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Joinet</w:t>
+                <w:t xml:space="preserve">M. Joinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (7), pp.2399. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15072399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11665-022-06588-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626026v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural modifications of boron carbide irradiated by swift heavy ions</w:t>
               </w:r>
@@ -1585,51 +1585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of TiC incorporation on the optical properties and oxidation resistance of SiC ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléne Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1700,693 +1700,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03005934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of ZrC/SiC composites by using polymer-derived ceramics and spark plasma sintering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of powder purification by heat-treatment on the creep behaviour of dense boron carbide monoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William John Clegg</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+                <w:t xml:space="preserve">L. Roumiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lucas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Zapata-Solvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 40 (5), pp.1811-1819. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.12.019⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 40 (6), pp.2253-2259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487386v1</w:t>
+                <w:t xml:space="preserve">hal-02634423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of powder purification by heat-treatment on the creep behaviour of dense boron carbide monoliths</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Pradeilles</w:t>
+                <w:t xml:space="preserve">Preparation of ZrC/SiC composites by using polymer-derived ceramics and spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatim Laadoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jankowiak</w:t>
+                <w:t xml:space="preserve">William John Clegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Zapata-Solvas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 40 (6), pp.2253-2259. </w:t>
+              <w:t xml:space="preserve">, 2020, 40 (5), pp.1811-1819. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.02.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634423v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Helium apparent diffusion coefficient and trapping mechanisms in implanted B4C boron carbide” [J. Nucl. Mater. 517 (2019) 165–174]</w:t>
+                <w:t xml:space="preserve">A simple and tailor‐made fabrication of porous silicon carbide from functionalized kraft pulp paper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vianney Motte</w:t>
+                <w:t xml:space="preserve">Mégane Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatim Laadoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Gosset</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hélène Lecoq</w:t>
+                <w:t xml:space="preserve">Zineb Khaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.011⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.4771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02489067v1</w:t>
+                <w:t xml:space="preserve">hal-02396884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational-friendly analytical model of electrical current pulse pattern in a spark plasma sintering device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corrigendum to “Helium apparent diffusion coefficient and trapping mechanisms in implanted B4C boron carbide” [J. Nucl. Mater. 517 (2019) 165–174]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Courrèges</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Antou</w:t>
+                <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Diatta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Georges</w:t>
+                <w:t xml:space="preserve">Hélène Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2018.10.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 521, pp.245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401828v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple and tailor‐made fabrication of porous silicon carbide from functionalized kraft pulp paper</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational-friendly analytical model of electrical current pulse pattern in a spark plasma sintering device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Courrèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégane Bernard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hatim Laadoua</w:t>
+                <w:t xml:space="preserve">J. Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Khaldi</w:t>
+                <w:t xml:space="preserve">M. Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 133, pp.1-9. </w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66, pp.628-642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.4771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396884v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graded evolution of anisotropic microstructure during sintering from crystal‐oriented powder compact</w:t>
               </w:r>
@@ -2519,90 +2519,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiC-TiC nanocomposite for bulk solar absorbers applications: Effect of density and surface roughness on the optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléne Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Jonchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Mesbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 191, pp.199-208. </w:t>
@@ -2640,64 +2640,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering and thermomechanical behavior of a Low Temperature Co-fired Ceramic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2812,51 +2812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3050,90 +3050,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of submicronic and nanometric boron carbides obtained by Spark Plasma Sintering influence of B/C ratio and oxygen content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roumiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3180,103 +3180,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the current pulse pattern during heating in a spark plasma sintering device: Experimental and numerical modeling approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courreges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 246, pp.93 - 101. </w:t>
@@ -3339,64 +3339,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour at high temperature of spark plasma sintered boron carbide ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3468,77 +3468,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of spark plasma sintering—Discussion on densification mechanism identification and generated porosity gradients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3739,64 +3739,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New approach of the evolution of densification mechanisms during Spark Plasma Sintering: Application to zirconium (oxy-)carbide ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4027,51 +4027,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the fabrication of ZrCxNy from ZrO2 via two-step carbothermic reduction–nitridation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Harrison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4325,51 +4325,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Weibel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 84-85, pp. 35-38. </w:t>
@@ -4566,51 +4566,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of group IVB metals oxicarbides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5354,51 +5354,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sistat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5493,51 +5493,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight ceramics based on boron carbide: study of the relationship between chemical composition, microstructural and mechanical features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5588,90 +5588,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche (micro-)structurale du mécanisme de changement de phases BP → B12P2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5707,515 +5707,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrure d'aluminium dopé CeO2 : influence des paramètres de frittage sur les propriétés finales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude du remplacement de solvants dangereux traditionnels utilisés en chimie par des solvants plus &amp;quot;verts&amp;quot; pour la fonctionnalisation et le frittage d'une poudre céramique avec un polymère précéramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Weissenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatim Saidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael Coeffe-Desvaux</w:t>
+                <w:t xml:space="preserve">Jérôme Brulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pierrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IRCER, Mar 2023, Limoges (France), France</w:t>
+              <w:t xml:space="preserve">, Institut de Recherche sur les Céramiques, Mar 2023, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04083713v1</w:t>
+                <w:t xml:space="preserve">hal-04048887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light weight boron-based ceramics: sintering ability and mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Simulation multi-physique du procédé SPS : applications à Al2O3 et B4C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Tahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMEC'2023 International Conference on PROCESSING &amp; MANUFACTURING OF ADVANCED MATERIALS: Processing, Fabrication, Properties, Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">8ème ATELIER THEMATIQUE DU GDR (CMC)2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042688v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation multi-physique du procédé SPS : applications à Al2O3 et B4C</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light weight boron-based ceramics: sintering ability and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Tahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème ATELIER THEMATIQUE DU GDR (CMC)2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">THERMEC'2023 International Conference on PROCESSING &amp; MANUFACTURING OF ADVANCED MATERIALS: Processing, Fabrication, Properties, Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039807v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du remplacement de solvants dangereux traditionnels utilisés en chimie par des solvants plus &amp;quot;verts&amp;quot; pour la fonctionnalisation et le frittage d'une poudre céramique avec un polymère précéramique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrure d'aluminium dopé CeO2 : influence des paramètres de frittage sur les propriétés finales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pierrot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Romain Lucas</w:t>
+                <w:t xml:space="preserve">Hatim Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Coeffe-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Joinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut de Recherche sur les Céramiques, Mar 2023, Limoges (France), France</w:t>
+              <w:t xml:space="preserve">, IRCER, Mar 2023, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04048887v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04083713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation des mécanismes de consolidation lors de l'application de champs électrique/électromagnétique aux premiers stades de frittage par SPS – application à une poudre de cuivre pré-oxydée</w:t>
               </w:r>
@@ -6253,51 +6253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles 2023 du Groupe Français de la céramique (GFC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6316,273 +6316,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of electrical transitions in the first steps of Spark Plasma Sintering: effects of pre-oxidation and mechanical loading within copper granular media</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Développement de sondes microondes pour la caractérisation de matériaux à très hautes températures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Charlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Périgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th International Conference and Exposition on Advanced Ceramics and Composites (ICACC 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Daytona Beach, United States</w:t>
+              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05039739v1</w:t>
+                <w:t xml:space="preserve">hal-05039799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de sondes microondes pour la caractérisation de matériaux à très hautes températures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of electrical transitions in the first steps of Spark Plasma Sintering: effects of pre-oxidation and mechanical loading within copper granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Aliouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">46th International Conference and Exposition on Advanced Ceramics and Composites (ICACC 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05039799v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05039739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de sondes microondes pour la caractérisation de matériaux à très hautes températures</w:t>
               </w:r>
@@ -6745,51 +6745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Conference of the European Ceramic Society - ECerS XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7060,77 +7060,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Thermo-)mechanical performances of SPSed specimens of boron-carbide based ceramics - role of the chemical composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Roumiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7181,51 +7181,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A recent insight into the elaboration and working performances of ultra-light ceramics for structural applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7296,713 +7296,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisotropic sintering for c-axis particle-oriented (Sr,Ca)¬¬2NaNb5O15 ceramics</w:t>
+                <w:t xml:space="preserve">Influence des additifs de frittage sur les mécanismes de densification du nitrure d’aluminium. Corrélation entre la microstructure et les propriétés électriques d’échantillons denses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Baba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+                <w:t xml:space="preserve">M. Coeffe-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tabares-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2019 du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432789v1</w:t>
+                <w:t xml:space="preserve">hal-02489629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des additifs de frittage sur les mécanismes de densification du nitrure d’aluminium. Corrélation entre la microstructure et les propriétés électriques d’échantillons denses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anisotropic sintering for c-axis particle-oriented (Sr,Ca)¬¬2NaNb5O15 ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coeffe-Desvaux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+                <w:t xml:space="preserve">N. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2019 du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489629v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping and densification by Spark Plasma Sintering of nano -and micro-structured boron carbide based ceramics for thermo-structural applications. Approach and comparison of their mechanical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sintering of Aluminium Nitride nanopowders synthesized by thermal plasma and commercial micropowders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norberto Labrador</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ageorges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCF 2019 (World Chemistry forum)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02462691v1</w:t>
+                <w:t xml:space="preserve">hal-02163169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céramiques nanocomposites TiC-SiC pour des applications solaires photothermiques : sélectivité spectrale et résistance à l’oxydation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shaping and densification by Spark Plasma Sintering of nano -and micro-structured boron carbide based ceramics for thermo-structural applications. Approach and comparison of their mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2019 du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">WCF 2019 (World Chemistry forum)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489662v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02462691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of Aluminium Nitride nanopowders synthesized by thermal plasma and commercial micropowders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Céramiques nanocomposites TiC-SiC pour des applications solaires photothermiques : sélectivité spectrale et résistance à l’oxydation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norberto Labrador</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+                <w:t xml:space="preserve">A. Soum-Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Ageorges</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Jonchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2019 du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163169v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sintering additives on densification mechanism of aluminium nitride. Correlations between microstructure and electric properties properties of full dense sepcimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coeffe-Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tabares-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8038,783 +8038,783 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark plasma sintering mechanisms of zirconium oxycarbides and alumina</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Antou</w:t>
+                <w:t xml:space="preserve">Élaboration de pièces nanocomposites à matrice de carbure de silicium à partir de polymères précéramiques et leur caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balestrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02091244v1</w:t>
+                <w:t xml:space="preserve">hal-02149742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation and numerical modeling of the Spark Plasma Sintering process – Application to scale-up</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+                <w:t xml:space="preserve">Etude des proprietes mecaniques de ceramiques de carbure de bore elaborees par Spark Plasma Sintering en vue d'une utilisation en tant qu'absorbant neutronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th World Congress on Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Materiaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091279v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron carbide-based ceramics for thermostructural applications: sintering by SPS and mechanical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sintering and viscous behavior of a Low Temperature Co-fired Ceramic - from experimental characterization to numerical simulation of co-sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Advanced Materials &amp; Nanotechnology 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">CIMTEC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025270v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des proprietes mecaniques de ceramiques de carbure de bore elaborees par Spark Plasma Sintering en vue d'une utilisation en tant qu'absorbant neutronique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Maître</w:t>
+                <w:t xml:space="preserve">Frittage contraint de multicouches à base de LTCC (Low Temperature Co-fired Ceramic) : approches expérimentale et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338968v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering and viscous behavior of a Low Temperature Co-fired Ceramic - from experimental characterization to numerical simulation of co-sintering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Heux</w:t>
+                <w:t xml:space="preserve">Spark plasma sintering mechanisms of zirconium oxycarbides and alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094231v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage contraint de multicouches à base de LTCC (Low Temperature Co-fired Ceramic) : approches expérimentale et numérique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instrumentation and numerical modeling of the Spark Plasma Sintering process – Application to scale-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Delhote</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sambasene Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">19th World Congress on Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094328v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration de pièces nanocomposites à matrice de carbure de silicium à partir de polymères précéramiques et leur caractérisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Balestrat</w:t>
+                <w:t xml:space="preserve">Boron carbide-based ceramics for thermostructural applications: sintering by SPS and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">21st International Conference on Advanced Materials &amp; Nanotechnology 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149742v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spark plasma sintering of boron carbide ceramics: densification mechanisms and thermomechanical properties</w:t>
               </w:r>
@@ -8921,51 +8921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From design to application of TiC(N)/SiC(N) nanocomposites derived from preceramic polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balestrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9046,64 +9046,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des propriétés mécaniques de céramiques de carbure de bore élaborées par Spark Plasma Sintering en vue d’une utilisation en tant qu’absorbant neutronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Roumiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9161,472 +9161,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage de B4C par Spark Plasma SinteringModelisation numerique du procede et optimisation des nano-, microstructures pour l'amelioration des performances thermomecaniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Effect of microstructural features of SPSed boron carbide ceramics on their mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Antou</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees des theses de l'Ecole Doctorale SIMME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Limoges, France</w:t>
+              <w:t xml:space="preserve">CIMTEC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338599v1</w:t>
+                <w:t xml:space="preserve">hal-02094310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of microstructural features of SPSed boron carbide ceramics on their mechanical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Jankowiak</w:t>
+                <w:t xml:space="preserve">Elaboration de composites ZrC/SiC à partir de polymère précéramique et frittage SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatim Laadoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Clegg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094310v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de composites ZrC/SiC à partir de polymère précéramique et frittage SPS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+                <w:t xml:space="preserve">Frittage de B4C par Spark Plasma SinteringModelisation numerique du procede et optimisation des nano-, microstructures pour l'amelioration des performances thermomecaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lucas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W.J. Clegg</w:t>
+                <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journees des theses de l'Ecole Doctorale SIMME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153780v1</w:t>
+                <w:t xml:space="preserve">cea-02338599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proprietes mecaniques de carbures de bore elabores par SPS pour application nucleaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roumiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9651,77 +9651,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and processability ofTitanium-modified polycarbosilane-derived TiC(N)/SiC(N) Nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balestrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Material Science Engineering (MSE) 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9740,1118 +9740,1118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la composition chimique du carbure de bore sur les mécanismes de densification lors du frittage SPS et sur les propriétés mécaniques à froid.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frittage de carbure de bore nano-,microstructure par Spark Plasma sintering influence des matieres premieres sur le frittage et les proprietes mecaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stubner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFC 2017</w:t>
+              <w:t xml:space="preserve">Journees Annuelles du Groupe Francais de la Ceramique (GFC - 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01894203v1</w:t>
+                <w:t xml:space="preserve">cea-02434034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of zirconium oxycarbide-based ceramics: Synthesis by carboreduction route, SPS ability and creep resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+                <w:t xml:space="preserve">Frittage de carbure de bore nano-,microstructuré par Spark Plasma Sintering pour l’amélioration des performances thermomécaniques : influence des matières premières sur le frittage et les propriétés mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stübner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIMPART 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">GFC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894553v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Spark Plasma Sintering of high temperature ceramics such as transition metal carbides</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carbide nanocomposite TiC –SiC for bulk solar absorbers applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Advanced Nano Materials 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Aveiro (Portugal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025219v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li + and Al 3+ site occupancies impact on ionic conductivity in Li (7−3x) Al x La 3 Zr 2 O 12 garnet</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanism of Spark Plasma Sintering of high temperature ceramics such as transition metal carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2017 E-MRS : European Materials Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563394v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage de carbure de bore nano-,microstructure par Spark Plasma sintering influence des matieres premieres sur le frittage et les proprietes mecaniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Antou</w:t>
+                <w:t xml:space="preserve">Li + and Al 3+ site occupancies impact on ionic conductivity in Li (7−3x) Al x La 3 Zr 2 O 12 garnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Foy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Moskura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees Annuelles du Groupe Francais de la Ceramique (GFC - 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">The 2017 E-MRS : European Materials Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02434034v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage de carbure de bore nano-,microstructuré par Spark Plasma Sintering pour l’amélioration des performances thermomécaniques : influence des matières premières sur le frittage et les propriétés mécaniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Stübner</w:t>
+                <w:t xml:space="preserve">Study of zirconium oxycarbide-based ceramics: Synthesis by carboreduction route, SPS ability and creep resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Antou</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">FIMPART 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894216v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbide nanocomposite TiC –SiC for bulk solar absorbers applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la composition chimique du carbure de bore sur les mécanismes de densification lors du frittage SPS et sur les propriétés mécaniques à froid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réjasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Nano Materials 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Aveiro (Portugal), France</w:t>
+              <w:t xml:space="preserve">GFC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589497v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage de carbure de bore nano-,microstructure par Spark Plasma Sintering effet de la granulometrie des poudres initiales sur la microstructure et les proprietes mecaniques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Frittage de carbure de bore nano-, microstructuré par Spark Plasma Sintering pour l’amélioration des performances thermomécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Antou</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPS 2017 Journees Nationales sur le Frittage par Courant Pulse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles GFC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417842v1</w:t>
+                <w:t xml:space="preserve">hal-01895421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage de carbure de bore nano-, microstructuré par Spark Plasma Sintering pour l’amélioration des performances thermomécaniques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Frittage de carbure de bore nano-,microstructure par Spark Plasma Sintering effet de la granulometrie des poudres initiales sur la microstructure et les proprietes mecaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stubner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Antou</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles GFC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">SPS 2017 Journees Nationales sur le Frittage par Courant Pulse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895421v1</w:t>
+                <w:t xml:space="preserve">hal-02417842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of sintering additives on in microstructure and properties of hot-pressed nitride composites</w:t>
               </w:r>
@@ -10876,51 +10876,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ponard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11377,51 +11377,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element modelling of powder densification during spark plasma sintering process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Sambasene Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11492,595 +11492,595 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en suspensions de poudre sub-micrométriques de carbures de bore : Comparaisons entre solvant aqueux et organique</w:t>
+                <w:t xml:space="preserve">Effect of shaping on the microstructural and mechanical properties of spark plasma sintered B4C ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Jeunes Chercheurs de la section Centre-Ouest de la Société Chimique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Orléans, France</w:t>
+              <w:t xml:space="preserve">14th International conference European Ceramic Society (ECerS - 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Spanish Ceramic and Glass Society, Jun 2015, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02864512v1</w:t>
+                <w:t xml:space="preserve">hal-02862454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the generated pulsed direct current on the evolution of temperature during spark plasma sintering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Georges</w:t>
+                <w:t xml:space="preserve">Mise en suspensions de poudre sub-micrométriques de carbures de bore : Comparaisons entre solvant aqueux et organique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International conference European Ceramic Society (ECerS - 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Spanish Ceramic and Glass Society, Jun 2015, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">Journées des Jeunes Chercheurs de la section Centre-Ouest de la Société Chimique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862860v1</w:t>
+                <w:t xml:space="preserve">hal-02864512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of shaping on the microstructural and mechanical properties of spark plasma sintered B4C ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Georges</w:t>
+                <w:t xml:space="preserve">Impact of the generated pulsed direct current on the evolution of temperature during spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courreges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International conference European Ceramic Society (ECerS - 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spanish Ceramic and Glass Society, Jun 2015, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02862454v1</w:t>
+                <w:t xml:space="preserve">hal-02862860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of sintering parameters of aluminum titanate (TiAl2O5) on microstructure and on thermomechanical properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Ohin</w:t>
+                <w:t xml:space="preserve">Approach of the SPS densification mechanisms of several ceramics by comparison with HP and creep modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chotard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS 2015 - 14th Conference of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Toledo, Spain</w:t>
+              <w:t xml:space="preserve">Materials Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Colombus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529269v1</w:t>
+                <w:t xml:space="preserve">hal-02552393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach of the SPS densification mechanisms of several ceramics by comparison with HP and creep modelling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Antou</w:t>
+                <w:t xml:space="preserve">Preparation and characterization of thermomechanical properties of aluminum titanate (TiAl2O5)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Huger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chotard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Colombus, United States</w:t>
+              <w:t xml:space="preserve">EUROMAT 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552393v1</w:t>
+                <w:t xml:space="preserve">hal-02531197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of thermomechanical properties of aluminum titanate (TiAl2O5)</w:t>
+                <w:t xml:space="preserve">Influence of sintering parameters of aluminum titanate (TiAl2O5) on microstructure and on thermomechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
@@ -12098,798 +12098,798 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Huger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chotard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">ECerS 2015 - 14th Conference of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02531197v1</w:t>
+                <w:t xml:space="preserve">hal-02529269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du frittage du titanate d’aluminium (TiAl2O5) et caractérisation des propriétés thermomécaniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling and Experimental Thermodynamic Approach of High Temperature IVB-metal Carbides and Oxycarbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réjasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trolliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française des Matériaux, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CIMTEC 2014, 13th International Ceramics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102463v1</w:t>
+                <w:t xml:space="preserve">hal-01010515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First approach of electromgnetic phenomena during the first stages of the SPS treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rat</w:t>
+                <w:t xml:space="preserve">Étude du frittage du titanate d’aluminium (TiAl2O5) et caractérisation des propriétés thermomécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mensan Daniel Ohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Babelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshitaka Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop SPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101828v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des évolutions élémentaires et structurales induites par l’irradiation et la température dans le carbure de Bore B$_4$C</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Moncoffre</w:t>
+                <w:t xml:space="preserve">First approach of electromgnetic phenomena during the first stages of the SPS treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBAF 2014 - Ion Beam Analysis Francophone - 5e Rencontre "analyse par faisceaux d'ions rapides"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française du Vide, Oct 2014, Obernai, France</w:t>
+              <w:t xml:space="preserve">3rd Workshop SPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01104508v1</w:t>
+                <w:t xml:space="preserve">hal-01101828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Experimental Thermodynamic Approach of High Temperature IVB-metal Carbides and Oxycarbides</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude des évolutions élémentaires et structurales induites par l’irradiation et la température dans le carbure de Bore B$_4$C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bérerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Toulhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moncoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2014, 13th International Ceramics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy</w:t>
+              <w:t xml:space="preserve">IBAF 2014 - Ion Beam Analysis Francophone - 5e Rencontre "analyse par faisceaux d'ions rapides"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française du Vide, Oct 2014, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01010515v1</w:t>
+                <w:t xml:space="preserve">hal-01104508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des procédés de mise en forme sur les propriétés microstructurales et mécaniques de B4C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Georges</w:t>
+                <w:t xml:space="preserve">A way to identify pressure-assisted sintering mechanisms: application to hot pressing and spark plasma sintering of alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Antou</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3rd Workshop SPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101832v1</w:t>
+                <w:t xml:space="preserve">hal-01101827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A way to identify pressure-assisted sintering mechanisms: application to hot pressing and spark plasma sintering of alumina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des procédés de mise en forme sur les propriétés microstructurales et mécaniques de B4C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop SPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01101827v1</w:t>
+                <w:t xml:space="preserve">hal-01101832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage SPS de matériaux céramiques et métalliques : étude des phénomènes électromagnétiques associés et comparaison avec le frittage sous charge par modélisation analytique</w:t>
               </w:r>
@@ -13000,51 +13000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering of aluminium titanate (TiAl2O5) and characterization of thermomechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mensan Daniel Ohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13052,51 +13052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Huger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chotard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of Latin American Association of Refractory Manufacturers (ALAFAR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Latin American Association of Refractory Manufacturers, Oct 2014, Santiago, Chile</w:t>
@@ -13240,273 +13240,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00946972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach of electromagnetic precursor effects in spark plasma sintering</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spark plasma sintering of commercial alumina powder and comparison with hot pressing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elissalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing, Manufacturing of Advanced Materials (Thermec 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00944408v1</w:t>
+                <w:t xml:space="preserve">hal-00944341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark plasma sintering of commercial alumina powder and comparison with hot pressing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approach of electromagnetic precursor effects in spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Séville, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Processing, Manufacturing of Advanced Materials (Thermec 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944341v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of temperature gradient evolution during spark plasma sintering process : a macroscopic and sphere to sphere approach</w:t>
               </w:r>
@@ -13755,51 +13755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of group IVB metals oxicarbides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13866,277 +13866,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application and criticism of steady state creep model to spark plasma sintering of alumina powder and comparison with hot pressing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+                <w:t xml:space="preserve">Spark plasma sintering of commercial alumina powder and comparison with hot pressing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Afanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">International Conference on Processing, Manufacturing of Advanced Materials (Thermec 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00947009v1</w:t>
+                <w:t xml:space="preserve">hal-00944413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark plasma sintering of commercial alumina powder and comparison with hot pressing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
+                <w:t xml:space="preserve">Application and criticism of steady state creep model to spark plasma sintering of alumina powder and comparison with hot pressing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing, Manufacturing of Advanced Materials (Thermec 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944413v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de procédés de synthèse de matériaux céramique à plus faible coût céramique</w:t>
               </w:r>
@@ -14204,51 +14204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation thermodynamique de systèmes céramiques à applications potentielles dans les réacteurs nucléaires de quatrième génération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14685,90 +14685,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des caractéristiques (micro-)structurales des poudres de BP et B12P2 sur leur stabilité et leur aptitude au frittage SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14810,64 +14810,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des caractéristiques (micro-)structurales des poudres de BP et B 12 P 2 sur leur stabilité et leur aptitude au frittage SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14974,51 +14974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 Nuclear Materials Conference (NuMAT 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15069,51 +15069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15162,484 +15162,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mg$^{2+}$ doping effect on ionic conductivity of Li$_{1,15}$Zr$_{1,85}$Y$_{0,15}$(PO$_4$)$_3$ Nasicon-type solid electrolyte for all-solid-state lithium ions batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saïd Yagoubi</w:t>
+                <w:t xml:space="preserve">TiC – SiC carbide nanocomposites intended as bulk materials for high temperature solar selective receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rapaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+                <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1rst International Symposium on Solid State Batteries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dübendorf, Switzerland</w:t>
+              <w:t xml:space="preserve">24th SolarPACES Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Casablanca, Morocco, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02340786v1</w:t>
+                <w:t xml:space="preserve">hal-04589510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiC – SiC carbide nanocomposites intended as bulk materials for high temperature solar selective receivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
+                <w:t xml:space="preserve">Elaboration et caractérisation de céramiques nanocomposites TiC-SiC pour des applications solaires photothermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th SolarPACES Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Casablanca, Morocco, Morocco</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589510v1</w:t>
+                <w:t xml:space="preserve">hal-04589570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et caractérisation de céramiques nanocomposites TiC-SiC pour des applications solaires photothermiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+                <w:t xml:space="preserve">Mg$^{2+}$ doping effect on ionic conductivity of Li$_{1,15}$Zr$_{1,85}$Y$_{0,15}$(PO$_4$)$_3$ Nasicon-type solid electrolyte for all-solid-state lithium ions batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alban Jonchère</w:t>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg (67), France</w:t>
+              <w:t xml:space="preserve">1rst International Symposium on Solid State Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dübendorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04589570v1</w:t>
+                <w:t xml:space="preserve">cea-02340786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbide nanocomposite TiC –SiC for bulk solar absorbers applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIMTEC 2018 14th Ceramics Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Perugia (Italy), France</w:t>
@@ -15707,103 +15707,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J. Clegg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
+              <w:t xml:space="preserve">JA2018 GFC : Journées annuelles 2018 du Groupe Français de la Céramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154070v1</w:t>
+                <w:t xml:space="preserve">hal-02153841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of ZrC/SiC composites by spark plasma sintering (SPS)</w:t>
               </w:r>
@@ -15828,103 +15828,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J. Clegg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JA2018 GFC : Journées annuelles 2018 du Groupe Français de la Céramique</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02153841v1</w:t>
+                <w:t xml:space="preserve">hal-02154070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instrumentation et modélisation numérique du procédé SPS – Application à la problématique de changement d’échelle</w:t>
               </w:r>
@@ -15936,51 +15936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16018,103 +16018,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spark Plasma Sintering de carbure de bore nano et micro-structure correlations microstructure comportement au frittage proprietes mecaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roumiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stubner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop SPS 2017 journees nationales sur le frittage par courant pulse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Villetaneuse, France. Workshop SPS 2017 journees nationales sur le frittage par courant pulse, 2017</w:t>
@@ -16182,51 +16182,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electroceramics XV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16245,277 +16245,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural modifications induced by ion irradiation and temperature in boron carbide B$_4$C</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Moncoffre</w:t>
+                <w:t xml:space="preserve">Influence des conditions de frittage du titanate d’aluminium (TiAl2O5) sur les propriétés thermomécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mensan Daniel Ohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Babelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshitaka Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Conference on Ion Beam Modification of Materials (IBMM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-02093981v1</w:t>
+                <w:t xml:space="preserve">hal-01102459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des conditions de frittage du titanate d’aluminium (TiAl2O5) sur les propriétés thermomécaniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Toshitaka Ota</w:t>
+                <w:t xml:space="preserve">Structural modifications induced by ion irradiation and temperature in boron carbide B$_4$C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bérerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Toulhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">19th International Conference on Ion Beam Modification of Materials (IBMM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01102459v1</w:t>
+                <w:t xml:space="preserve">in2p3-02093981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -16797,51 +16797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tahan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeilles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120495" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ar&#233;na" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Coulibaly" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonch&#232;re" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20336" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Laadoua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Balat-Pichelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116669" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Weissenberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra04431b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04618903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Aliouat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171276" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Balestrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheype" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100353" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coeffe-Desvaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabares-Medina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradeilles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joinet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-022-06588-9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre -Marie Geffroy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15124096" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04785612v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186405" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626026v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vandenhende" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Joinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15072399" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Victor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gutierrez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152737" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonchere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110536" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02487386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William John Clegg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.019" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634423v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roumiguier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankowiak" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zapata-Solvas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.02.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489067v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Motte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gosset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecoq" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courr&#232;ges" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diatta" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.10.001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396884v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bernard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4771" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02432735v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Baba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuo Saito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.11.018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhote" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gall&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.09.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SMKH5Z3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01855322v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Castillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yagoubi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.07.119" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091201v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;jasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Georges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15707" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.02.033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913376v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courreges" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.03.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTRG21P4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.02.053" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NR3KN6M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913346v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.06.052" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z414S6C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877730v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kozak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dosi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201600372" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0FX5JR6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571106v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.01.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7DF1PSF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557849v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;rerd" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toulhoat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.082" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SZK6TH4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01091402v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harrison" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ma&#238;tre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Lee" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.11.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX80K2KL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01099664v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8804-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132508v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Weibel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.04.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946195v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bajeat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecesne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Osmond" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-013-0828-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91V17951-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946173v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trolliard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301077" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674920v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Coudert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/9/092001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6GZXB785-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756321v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Record" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Marin-Ayral" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2007.02.017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MCZ85V7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186351v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Record" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Linde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Studenikin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.02.032" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRBD8F95-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186699v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186216v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Marin-Ayral" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.07.068" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DC949GQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077992v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdjoub" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sistat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200400066" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBTM5VDW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05095546v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799336v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04083713v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Saidi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05042688v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tahan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039807v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Roumiguier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04048887v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brulin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierrot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05042619v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039739v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039799v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sence" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henriot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tantot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rigaud" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612575v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charlet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Henriot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03821502v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741722v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissem Malek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Serp" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lepetitcorps" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03672808v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04709452v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04716760v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Roumiguier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jankowiak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02432789v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baba" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saito" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489629v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeffe-Desvaux" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02462691v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489662v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulibaly" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soum-Glaude" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jonchere" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163169v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Labrador" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ageorges" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02380893v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeffe-Devaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091244v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091279v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sambasene Diatta" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025270v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338968v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094231v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094328v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02149742v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balestrat" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091231v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02150694v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094349v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338599v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitre" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094310v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153780v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Clegg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411067v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02149751v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894203v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894553v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025219v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563394v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434034v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stubner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894216v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#252;bner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589497v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arena" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417842v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895421v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894179v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Tabares" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894191v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878473v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871626v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ohin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852040v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848023v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864512v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862860v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862454v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02529269v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552393v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02531197v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102463v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mensan Daniel Ohin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Doncieux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Babelot" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guignard" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshitaka Ota" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101828v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01104508v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01010515v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101832v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101827v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101830v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coudert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102443v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946972v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944408v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944341v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elissalde" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949266v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blazhev" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saykova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946903v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945601v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947009v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944413v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavia" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maniere" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afanga" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950516v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950520v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00951893v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944579v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Polge" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ressler" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nardou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alary" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353882v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04113508v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299693v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04951366v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rapaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707475v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340786v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589510v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589570v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589486v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02154070v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153841v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885740v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417346v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841853v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabares" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02093981v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102459v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02159061v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ar&#233;na" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Coulibaly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeilles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonch&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tahan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120495" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Laadoua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Balat-Pichelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116669" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Weissenberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra04431b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04618903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Aliouat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171276" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Balestrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheype" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100353" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750920v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre -Marie Geffroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15124096" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04785612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coeffe-Desvaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vandenhende" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Joinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15072399" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabares-Medina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradeilles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-022-06588-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Victor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gutierrez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152737" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonchere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110536" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roumiguier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankowiak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zapata-Solvas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.02.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02487386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William John Clegg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4771" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Motte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gosset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecoq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401828v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courr&#232;ges" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diatta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.10.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02432735v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Baba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuo Saito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.11.018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhote" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gall&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.09.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SMKH5Z3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01855322v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Castillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yagoubi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.07.119" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091201v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;jasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Georges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15707" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.02.033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913376v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courreges" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.03.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTRG21P4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.02.053" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NR3KN6M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913346v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.06.052" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z414S6C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877730v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kozak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dosi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201600372" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0FX5JR6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571106v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.01.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7DF1PSF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557849v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;rerd" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toulhoat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.082" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SZK6TH4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01091402v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harrison" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ma&#238;tre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Lee" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.11.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX80K2KL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01099664v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8804-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132508v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Weibel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.04.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946195v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bajeat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecesne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Osmond" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-013-0828-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91V17951-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946173v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trolliard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301077" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674920v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Coudert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/9/092001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6GZXB785-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756321v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Record" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Marin-Ayral" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2007.02.017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MCZ85V7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186351v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Record" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Linde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Studenikin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.02.032" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRBD8F95-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186699v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186216v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Marin-Ayral" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.07.068" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DC949GQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077992v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdjoub" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sistat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200400066" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBTM5VDW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05095546v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799336v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04048887v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brulin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierrot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039807v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Roumiguier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05042688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tahan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04083713v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Saidi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05042619v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039799v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sence" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henriot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tantot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rigaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039739v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612575v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charlet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Henriot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03821502v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741722v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissem Malek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Serp" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lepetitcorps" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03672808v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04709452v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04716760v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Roumiguier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jankowiak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489629v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeffe-Desvaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02432789v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baba" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saito" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163169v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Labrador" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ageorges" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02462691v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489662v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulibaly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soum-Glaude" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jonchere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02380893v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeffe-Devaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02149742v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balestrat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338968v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094231v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094328v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091244v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091279v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sambasene Diatta" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025270v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091231v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02150694v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094349v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094310v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153780v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Clegg" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338599v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411067v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02149751v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434034v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stubner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894216v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#252;bner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589497v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arena" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025219v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563394v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894553v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894203v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895421v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417842v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894179v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Tabares" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894191v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878473v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871626v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ohin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852040v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848023v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862454v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864512v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862860v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552393v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02531197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02529269v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01010515v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102463v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mensan Daniel Ohin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Doncieux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Babelot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guignard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshitaka Ota" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101828v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01104508v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101827v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101832v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101830v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coudert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102443v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946972v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944341v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elissalde" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944408v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949266v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blazhev" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saykova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946903v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945601v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944413v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavia" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maniere" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afanga" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947009v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950516v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950520v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00951893v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944579v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Polge" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ressler" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nardou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alary" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353882v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04113508v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299693v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04951366v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rapaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707475v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589510v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589570v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340786v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589486v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153841v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02154070v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885740v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417346v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841853v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabares" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102459v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02093981v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02159061v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>