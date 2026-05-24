--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -16,101 +16,107 @@
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nicolas Pradeilles </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maitre de Conférences</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (40)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,5108 +374,5640 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04781518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZrC/SiC Composites from Functionalised ZrC Combining Preceramic Precursors and SPS</w:t>
+                <w:t xml:space="preserve">Spark plasma sintering of silicon(oxy-)nitride/boron nitride composites and their subsequent thermo-physical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hatim Laadoua</w:t>
+                <w:t xml:space="preserve">Mickael Coëffe Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréas Flaureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Lucas-Roper</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Beaudet Savignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116669⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.100644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2024.100644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751057v1</w:t>
+                <w:t xml:space="preserve">hal-05624979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Greener solvents for the processing of preceramic polycarbosilane: application in the preparation of B 4 C/SiC composites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ZrC/SiC Composites from Functionalised ZrC Combining Preceramic Precursors and SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatim Laadoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Weissenberger</w:t>
+                <w:t xml:space="preserve">Romain Lucas-Roper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Vincent</w:t>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Champavier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marianne Balat-Pichelin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4ra04431b⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (14), pp.116669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2024.116669⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05466274v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04751057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of consolidation mechanisms induced by applied electric/electromagnetic fields during the early stages of spark plasma sintering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-sintering of a ceramic-metal bilayer: Coupled experimental, analytical and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Aliouat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rat</w:t>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171276⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (22), pp.46196-46210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2024.08.462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618903v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically selective SiC-based nanocomposite objects derived from titanium and boron-modified polycarbosilanes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the sintering methods on the electrical properties of cerium-doped aluminium nitride ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatim Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coëffe-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Balestrat</w:t>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cheype</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Carles</w:t>
+                <w:t xml:space="preserve">P. Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Deschanels</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
+                <w:t xml:space="preserve">M. Joinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100353⟩</w:t>
+              <w:t xml:space="preserve">Progress in Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75, pp.100473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.progsolidstchem.2024.100473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296320v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Electrical Transitions in the First Steps of Spark Plasma Sintering: Effects of Pre-Oxidation and Mechanical Loading within Copper Granular Media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+                <w:t xml:space="preserve">Synthesis and sintering of polycrystalline CeAlO3: A comprehensive characterization study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre -Marie Geffroy</w:t>
+                <w:t xml:space="preserve">R. Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tabarès-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15124096⟩</w:t>
+              <w:t xml:space="preserve">Materials Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 370, pp.136775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matlet.2024.136775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03750920v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05625295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distortion of an LTCC Bilayer during Constrained Sintering: Comparison between Ombroscopic Imaging and Modeling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Greener solvents for the processing of preceramic polycarbosilane: application in the preparation of B 4 C/SiC composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Heux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+                <w:t xml:space="preserve">Marion Weissenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+                <w:t xml:space="preserve">Adrien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Champavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Coelho Diogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Babonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15186405⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (30), pp.21945-21953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ra04431b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04785612v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Study on Electrical Conductivity of CeO2-Doped AlN Ceramics Sintered by Hot-Pressing and Spark Plasma Sintering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mickael Coeffe-Desvaux</w:t>
+                <w:t xml:space="preserve">Investigation of consolidation mechanisms induced by applied electric/electromagnetic fields during the early stages of spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Aliouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15072399⟩</w:t>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 963, pp.171276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2023.171276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626026v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insight on the Effect of Yttria-Based Secondary Phases on Sintering and Electrical Behavior of Aluminum Nitride Ceramics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optically selective SiC-based nanocomposite objects derived from titanium and boron-modified polycarbosilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Pradeilles</w:t>
+                <w:t xml:space="preserve">Maxime Balestrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Marchet</w:t>
+                <w:t xml:space="preserve">Maxime Cheype</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Joinet</w:t>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11665-022-06588-9⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.100353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626013v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural modifications of boron carbide irradiated by swift heavy ions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Pipon</w:t>
+                <w:t xml:space="preserve">Investigation of Electrical Transitions in the First Steps of Spark Plasma Sintering: Effects of Pre-Oxidation and Mechanical Loading within Copper Granular Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Aliouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Victor</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S. Miro</w:t>
+                <w:t xml:space="preserve">Pierre -Marie Geffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152737⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15124096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03122220v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of TiC incorporation on the optical properties and oxidation resistance of SiC ceramics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+                <w:t xml:space="preserve">Distortion of an LTCC Bilayer during Constrained Sintering: Comparison between Ombroscopic Imaging and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110536⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (18), pp.6405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15186405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03005934v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of powder purification by heat-treatment on the creep behaviour of dense boron carbide monoliths</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Zapata-Solvas</w:t>
+                <w:t xml:space="preserve">Comparative Study on Electrical Conductivity of CeO2-Doped AlN Ceramics Sintered by Hot-Pressing and Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Coeffe-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Joinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.02.010⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (7), pp.2399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15072399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634423v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of ZrC/SiC composites by using polymer-derived ceramics and spark plasma sintering</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New Insight on the Effect of Yttria-Based Secondary Phases on Sintering and Electrical Behavior of Aluminum Nitride Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Coeffe-Desvaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tabares-Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.12.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Engineering and Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11665-022-06588-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487386v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple and tailor‐made fabrication of porous silicon carbide from functionalized kraft pulp paper</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mégane Bernard</w:t>
+                <w:t xml:space="preserve">Structural modifications of boron carbide irradiated by swift heavy ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Lucas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+                <w:t xml:space="preserve">G. Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Miro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.4771⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 546, pp.152737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2020.152737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02396884v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Helium apparent diffusion coefficient and trapping mechanisms in implanted B4C boron carbide” [J. Nucl. Mater. 517 (2019) 165–174]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+                <w:t xml:space="preserve">Effect of TiC incorporation on the optical properties and oxidation resistance of SiC ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jonchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.011⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 213, pp.110536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2020.110536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02489067v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational-friendly analytical model of electrical current pulse pattern in a spark plasma sintering device</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Georges</w:t>
+                <w:t xml:space="preserve">Preparation of ZrC/SiC composites by using polymer-derived ceramics and spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatim Laadoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William John Clegg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2018.10.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (5), pp.1811-1819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2019.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02401828v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graded evolution of anisotropic microstructure during sintering from crystal‐oriented powder compact</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nobuo Saito</w:t>
+                <w:t xml:space="preserve">Effect of powder purification by heat-treatment on the creep behaviour of dense boron carbide monoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Zapata-Solvas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijac.13360⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (6), pp.2253-2259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.02.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02432735v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC-TiC nanocomposite for bulk solar absorbers applications: Effect of density and surface roughness on the optical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
+                <w:t xml:space="preserve">A simple and tailor‐made fabrication of porous silicon carbide from functionalized kraft pulp paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mégane Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatim Laadoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zineb Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.11.018⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 133, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.4771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02001098v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering and thermomechanical behavior of a Low Temperature Co-fired Ceramic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Pradeilles</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Helium apparent diffusion coefficient and trapping mechanisms in implanted B4C boron carbide” [J. Nucl. Mater. 517 (2019) 165–174]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Delhote</w:t>
+                <w:t xml:space="preserve">Thierry Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Gallée</w:t>
+                <w:t xml:space="preserve">Hélène Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.09.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 521, pp.245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2019.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02091218v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02489067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk Li mobility enhancement in Spark Plasma Sintered Li(7−3x)AlxLa3Zr2O12 garnet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Computational-friendly analytical model of electrical current pulse pattern in a spark plasma sintering device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Courrèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adriana Castillo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+                <w:t xml:space="preserve">M. Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saïd Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.07.119⟩</w:t>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 66, pp.628-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01855322v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02401828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemical composition on mechanical properties of spark plasma sintered boron carbide monoliths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graded evolution of anisotropic microstructure during sintering from crystal‐oriented powder compact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoko Baba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Réjasse</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nobuo Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.15707⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijac.13360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091201v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02432735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of submicronic and nanometric boron carbides obtained by Spark Plasma Sintering influence of B/C ratio and oxygen content</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">SiC-TiC nanocomposite for bulk solar absorbers applications: Effect of density and surface roughness on the optical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléne Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jonchere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.02.033⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 191, pp.199-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2018.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02339718v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02001098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the current pulse pattern during heating in a spark plasma sintering device: Experimental and numerical modeling approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Antou</w:t>
+                <w:t xml:space="preserve">Bulk Li mobility enhancement in Spark Plasma Sintered Li(7−3x)AlxLa3Zr2O12 garnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Courreges</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Pradeilles</w:t>
+                <w:t xml:space="preserve">Saïd Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 246, pp.93 - 101. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44, pp.18844-18850. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2017.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.07.119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01913376v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01855322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour at high temperature of spark plasma sintered boron carbide ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of chemical composition on mechanical properties of spark plasma sintered boron carbide monoliths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réjasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Belon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Gosset</w:t>
+                <w:t xml:space="preserve">Mathias Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.02.053⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 101 (9), pp.3767-3772. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.15707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01913390v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of spark plasma sintering—Discussion on densification mechanism identification and generated porosity gradients</w:t>
+                <w:t xml:space="preserve">Sintering and thermomechanical behavior of a Low Temperature Co-fired Ceramic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Diatta</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilla Kärnfelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.06.052⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 44 (18), pp.22609-22615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2018.09.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913346v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Thermomechanical Behavior of Ti&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SiC&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;AlC Ceramics Elaborated by Spark Plasma Sintering Using Ultrasonic Means</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karolina Kozak</w:t>
+                <w:t xml:space="preserve">Mechanical properties of submicronic and nanometric boron carbides obtained by Spark Plasma Sintering influence of B/C ratio and oxygen content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Dosi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chotard</w:t>
+                <w:t xml:space="preserve">A. Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adem.201600372⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2019.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01877730v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02339718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New approach of the evolution of densification mechanisms during Spark Plasma Sintering: Application to zirconium (oxy-)carbide ceramics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Numerical modeling of spark plasma sintering—Discussion on densification mechanism identification and generated porosity gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.01.028⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (15), pp.4849 - 4860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2017.06.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02571106v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural modifications induced by ion irradiation and temperature in boron carbide B$_4$C</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Moncoffre</w:t>
+                <w:t xml:space="preserve">Effect of the current pulse pattern during heating in a spark plasma sintering device: Experimental and numerical modeling approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Courreges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.07.082⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 246, pp.93 - 101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2017.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557849v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the fabrication of ZrCxNy from ZrO2 via two-step carbothermic reduction–nitridation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">W.E. Lee</w:t>
+                <w:t xml:space="preserve">Mechanical behaviour at high temperature of spark plasma sintered boron carbide ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Gosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.11.005⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 43 (8), pp.6631 - 6635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2017.02.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091402v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Way to Identify Densification Mechanisms of Pressure-Assisted Sintering: Application to Hot Pressing and Spark Plasma Sintering of Alumina</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Characterization of Thermomechanical Behavior of Ti&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SiC&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;AlC Ceramics Elaborated by Spark Plasma Sintering Using Ultrasonic Means</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karolina Kozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Dosi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chotard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-014-8804-0⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (11), pp.1952-1957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201600372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099664v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01877730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot pressing and spark plasma sintering of alumina: Discussion about an analytical modelling used for sintering mechanism determination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">A Way to Identify Densification Mechanisms of Pressure-Assisted Sintering: Application to Hot Pressing and Spark Plasma Sintering of Alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2014.04.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 50, pp.2327-2336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-014-8804-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132508v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of surface ionization and LASER ionization processes using the SOMEIL ion source: application to the Spiral 2 laser ion source development</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New approach of the evolution of densification mechanisms during Spark Plasma Sintering: Application to zirconium (oxy-)carbide ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maître</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10751-013-0828-3⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101, pp.103-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.01.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946195v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02571106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of group IVB metals oxicarbides</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Structural modifications induced by ion irradiation and temperature in boron carbide B$_4$C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bérerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Toulhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moncoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301077⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 365, pp.30-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.07.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946173v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02557849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the Branly effect occur in spark plasma sintering?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the fabrication of ZrCxNy from ZrO2 via two-step carbothermic reduction–nitridation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Harrison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.E. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/9/092001⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (5), pp.10.1016/j.jeurceramsoc.2014.11.005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2014.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674920v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of β-SiAlON: A combined method using sol–gel and SHS processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hot pressing and spark plasma sintering of alumina: Discussion about an analytical modelling used for sintering mechanism determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2007.02.017⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 84-85, pp. 35-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2014.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01756321v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of thermal conditions on combustion synthesis of Si2N2O phase</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.C Record</w:t>
+                <w:t xml:space="preserve">Study of surface ionization and LASER ionization processes using the SOMEIL ion source: application to the Spiral 2 laser ion source development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Bajeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lecesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.M. Marin-Ayral</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">I.A. Studenikin</w:t>
+                <w:t xml:space="preserve">R. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maunoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Osmond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2007.02.032⟩</w:t>
+              <w:t xml:space="preserve">Hyperfine Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 216 (1-3), pp.115-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10751-013-0828-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186351v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the additives components in the self propagating high temperature synthesis of silicon nitride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of group IVB metals oxicarbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réjasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R.M. Marin-Ayral</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trolliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.Article number 01077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186699v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A modified S.H.S. method for Si2N2O elaboration</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Does the Branly effect occur in spark plasma sintering?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 45, pp.092001-1-092001-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0022-3727/45/9/092001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2005.07.068⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186216v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Influence of thermal conditions on combustion synthesis of Si2N2O phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Marin-Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.V. Linde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.A. Studenikin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (2), pp.463-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2007.02.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synthesis of β-SiAlON: A combined method using sol–gel and SHS processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Granier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Marin-Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (5), pp.1189 - 1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2007.02.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01756321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of the additives components in the self propagating high temperature synthesis of silicon nitride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Marin-Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Self-Propagating High Temperature Synthesis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.157-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A modified S.H.S. method for Si2N2O elaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Record</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Marie Marin-Ayral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 26 (13), pp.2489-2495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2005.07.068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Plasma-polymerized proton conductive membranes for a miniaturized PEMFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mahdjoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roualdes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Sistat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 5 (2), pp.277-286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fuce.200400066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00077992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5479,146 +6017,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lightweight ceramics based on boron carbide: study of the relationship between chemical composition, microstructural and mechanical features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on Advanced Materials Sciences and Engineering-2024 (AMSE-2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Opatija, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche (micro-)structurale du mécanisme de changement de phases BP → B12P2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5640,638 +6178,638 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de la section régionale SCF Centre-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du remplacement de solvants dangereux traditionnels utilisés en chimie par des solvants plus &amp;quot;verts&amp;quot; pour la fonctionnalisation et le frittage d'une poudre céramique avec un polymère précéramique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Weissenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Brulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Recherche sur les Céramiques, Mar 2023, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation multi-physique du procédé SPS : applications à Al2O3 et B4C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Roumiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème ATELIER THEMATIQUE DU GDR (CMC)2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light weight boron-based ceramics: sintering ability and mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Tahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMEC'2023 International Conference on PROCESSING &amp; MANUFACTURING OF ADVANCED MATERIALS: Processing, Fabrication, Properties, Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrure d'aluminium dopé CeO2 : influence des paramètres de frittage sur les propriétés finales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatim Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Coeffe-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Joinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRCER, Mar 2023, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04083713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation des mécanismes de consolidation lors de l'application de champs électrique/électromagnétique aux premiers stades de frittage par SPS – application à une poudre de cuivre pré-oxydée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Aliouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6286,238 +6824,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles 2023 du Groupe Français de la céramique (GFC 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05042619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de sondes microondes pour la caractérisation de matériaux à très hautes températures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Périgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIèmes Journées Nationales Microondes (JNM 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of electrical transitions in the first steps of Spark Plasma Sintering: effects of pre-oxidation and mechanical loading within copper granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Aliouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6532,238 +7070,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th International Conference and Exposition on Advanced Ceramics and Composites (ICACC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Daytona Beach, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05039739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de sondes microondes pour la caractérisation de matériaux à très hautes températures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Henriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04612575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignition of densification mechanisms through applied electric/electromagnetic fields during spark plasma sintering - application to a pre-oxidized copper powder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Aliouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6778,9738 +7316,9613 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Conference of the European Ceramic Society - ECerS XVII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03821502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of metallic titanium by electrowning in molten salts of titanium oxycarbide anode</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A recent insight into the elaboration and working performances of ultra-light ceramics for structural applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lena Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Titanium Powder Metallurgy 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Virtual Congress on Materials Science &amp; Engineering (3rd Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Virtual conference, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04741722v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04716760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du champ électromagnétique appliqué pendant les premiers stades du frittage SPS - application à une poudre de cuivre pré-oxydée</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Production of metallic titanium by electrowning in molten salts of titanium oxycarbide anode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Btissem Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Serp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Miguirditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Lepetitcorps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFDM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">International Conference on Titanium Powder Metallurgy 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03672808v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04741722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Thermo-)mechanical performances of SPSed specimens of boron-carbide based ceramics - role of the chemical composition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Effets du champ électromagnétique appliqué pendant les premiers stades du frittage SPS - application à une poudre de cuivre pré-oxydée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Aliouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advanced Materials (Thermec’2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Graz, Austria</w:t>
+              <w:t xml:space="preserve">GFDM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04709452v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A recent insight into the elaboration and working performances of ultra-light ceramics for structural applications</w:t>
+                <w:t xml:space="preserve">(Thermo-)mechanical performances of SPSed specimens of boron-carbide based ceramics - role of the chemical composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtual Congress on Materials Science &amp; Engineering (3rd Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Virtual conference, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advanced Materials (Thermec’2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04716760v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des additifs de frittage sur les mécanismes de densification du nitrure d’aluminium. Corrélation entre la microstructure et les propriétés électriques d’échantillons denses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coeffe-Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tabares-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles 2019 du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic sintering for c-axis particle-oriented (Sr,Ca)¬¬2NaNb5O15 ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02432789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sintering of Aluminium Nitride nanopowders synthesized by thermal plasma and commercial micropowders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norberto Labrador</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ageorges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping and densification by Spark Plasma Sintering of nano -and micro-structured boron carbide based ceramics for thermo-structural applications. Approach and comparison of their mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Roumiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCF 2019 (World Chemistry forum)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02462691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques nanocomposites TiC-SiC pour des applications solaires photothermiques : sélectivité spectrale et résistance à l’oxydation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héléne Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Soum-Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jonchere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles 2019 du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02489662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of sintering additives on densification mechanism of aluminium nitride. Correlations between microstructure and electric properties properties of full dense sepcimens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Coeffe-Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tabares-Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Marchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Joinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration de pièces nanocomposites à matrice de carbure de silicium à partir de polymères précéramiques et leur caractérisation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
+                <w:t xml:space="preserve">Proprietes mecaniques de carbures de bore elabores par SPS pour application nucleaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maître</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
+              <w:t xml:space="preserve">Materiaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149742v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des proprietes mecaniques de ceramiques de carbure de bore elaborees par Spark Plasma Sintering en vue d'une utilisation en tant qu'absorbant neutronique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Maître</w:t>
+                <w:t xml:space="preserve">Synthesis and processability ofTitanium-modified polycarbosilane-derived TiC(N)/SiC(N) Nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balestrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Material Science Engineering (MSE) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338968v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering and viscous behavior of a Low Temperature Co-fired Ceramic - from experimental characterization to numerical simulation of co-sintering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N. Delhote</w:t>
+                <w:t xml:space="preserve">Élaboration de pièces nanocomposites à matrice de carbure de silicium à partir de polymères précéramiques et leur caractérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balestrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094231v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02149742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage contraint de multicouches à base de LTCC (Low Temperature Co-fired Ceramic) : approches expérimentale et numérique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Sintering and viscous behavior of a Low Temperature Co-fired Ceramic - from experimental characterization to numerical simulation of co-sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CIMTEC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094328v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark plasma sintering mechanisms of zirconium oxycarbides and alumina</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Frittage contraint de multicouches à base de LTCC (Low Temperature Co-fired Ceramic) : approches expérimentale et numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091244v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation and numerical modeling of the Spark Plasma Sintering process – Application to scale-up</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+                <w:t xml:space="preserve">Etude des proprietes mecaniques de ceramiques de carbure de bore elaborees par Spark Plasma Sintering en vue d'une utilisation en tant qu'absorbant neutronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maître</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th World Congress on Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Materiaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091279v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron carbide-based ceramics for thermostructural applications: sintering by SPS and mechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Spark plasma sintering mechanisms of zirconium oxycarbides and alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Advanced Materials &amp; Nanotechnology 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">CIMTEC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025270v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark plasma sintering of boron carbide ceramics: densification mechanisms and thermomechanical properties</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Instrumentation and numerical modeling of the Spark Plasma Sintering process – Application to scale-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathias Georges</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sambasene Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Congress on Materials Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">19th World Congress on Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02091231v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From design to application of TiC(N)/SiC(N) nanocomposites derived from preceramic polymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Lale</w:t>
+                <w:t xml:space="preserve">Boron carbide-based ceramics for thermostructural applications: sintering by SPS and mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC7 - 7th International Congress on Ceramics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Foz Do Iguazu, Brazil</w:t>
+              <w:t xml:space="preserve">21st International Conference on Advanced Materials &amp; Nanotechnology 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150694v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des propriétés mécaniques de céramiques de carbure de bore élaborées par Spark Plasma Sintering en vue d’une utilisation en tant qu’absorbant neutronique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Jankowiak</w:t>
+                <w:t xml:space="preserve">Spark plasma sintering of boron carbide ceramics: densification mechanisms and thermomechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">15th Annual Congress on Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094349v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02091231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of microstructural features of SPSed boron carbide ceramics on their mechanical properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Jankowiak</w:t>
+                <w:t xml:space="preserve">From design to application of TiC(N)/SiC(N) nanocomposites derived from preceramic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balestrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">ICC7 - 7th International Congress on Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Foz Do Iguazu, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094310v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de composites ZrC/SiC à partir de polymère précéramique et frittage SPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+                <w:t xml:space="preserve">Étude des propriétés mécaniques de céramiques de carbure de bore élaborées par Spark Plasma Sintering en vue d’une utilisation en tant qu’absorbant neutronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W.J. Clegg</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153780v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage de B4C par Spark Plasma SinteringModelisation numerique du procede et optimisation des nano-, microstructures pour l'amelioration des performances thermomecaniques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Antou</w:t>
+                <w:t xml:space="preserve">Elaboration de composites ZrC/SiC à partir de polymère précéramique et frittage SPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatim Laadoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Clegg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees des theses de l'Ecole Doctorale SIMME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Limoges, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338599v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proprietes mecaniques de carbures de bore elabores par SPS pour application nucleaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Frittage de B4C par Spark Plasma SinteringModelisation numerique du procede et optimisation des nano-, microstructures pour l'amelioration des performances thermomecaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roumiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journees des theses de l'Ecole Doctorale SIMME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02411067v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and processability ofTitanium-modified polycarbosilane-derived TiC(N)/SiC(N) Nanocomposites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Balestrat</w:t>
+                <w:t xml:space="preserve">Effect of microstructural features of SPSed boron carbide ceramics on their mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Bernard</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Material Science Engineering (MSE) 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">CIMTEC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02149751v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage de carbure de bore nano-,microstructure par Spark Plasma sintering influence des matieres premieres sur le frittage et les proprietes mecaniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of the chemical composition on the mechanical properties of spark plasma sintered boron carbide ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réjasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees Annuelles du Groupe Francais de la Ceramique (GFC - 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">ECerS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02434034v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage de carbure de bore nano-,microstructuré par Spark Plasma Sintering pour l’amélioration des performances thermomécaniques : influence des matières premières sur le frittage et les propriétés mécaniques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Frittage de carbure de bore nano-,microstructure par Spark Plasma sintering influence des matieres premieres sur le frittage et les proprietes mecaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stubner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Antou</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFC 2017</w:t>
+              <w:t xml:space="preserve">Journees Annuelles du Groupe Francais de la Ceramique (GFC - 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894216v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02434034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbide nanocomposite TiC –SiC for bulk solar absorbers applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
+                <w:t xml:space="preserve">Frittage de carbure de bore nano-,microstructuré par Spark Plasma Sintering pour l’amélioration des performances thermomécaniques : influence des matières premières sur le frittage et les propriétés mécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stübner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Nano Materials 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Aveiro (Portugal), France</w:t>
+              <w:t xml:space="preserve">GFC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589497v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Spark Plasma Sintering of high temperature ceramics such as transition metal carbides</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carbide nanocomposite TiC –SiC for bulk solar absorbers applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">Advanced Nano Materials 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Aveiro (Portugal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03025219v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li + and Al 3+ site occupancies impact on ionic conductivity in Li (7−3x) Al x La 3 Zr 2 O 12 garnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Yagoubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Foy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Moskura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2017 E-MRS : European Materials Research Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01563394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of zirconium oxycarbide-based ceramics: Synthesis by carboreduction route, SPS ability and creep resistance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Mechanism of Spark Plasma Sintering of high temperature ceramics such as transition metal carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FIMPART 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894553v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03025219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la composition chimique du carbure de bore sur les mécanismes de densification lors du frittage SPS et sur les propriétés mécaniques à froid.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Study of zirconium oxycarbide-based ceramics: Synthesis by carboreduction route, SPS ability and creep resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Réjasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GFC 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">FIMPART 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894203v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage de carbure de bore nano-, microstructuré par Spark Plasma Sintering pour l’amélioration des performances thermomécaniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Influence de la composition chimique du carbure de bore sur les mécanismes de densification lors du frittage SPS et sur les propriétés mécaniques à froid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réjasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles GFC 2017</w:t>
+              <w:t xml:space="preserve">GFC 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895421v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frittage de carbure de bore nano-,microstructure par Spark Plasma Sintering effet de la granulometrie des poudres initiales sur la microstructure et les proprietes mecaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Roumiguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Stubner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jankowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPS 2017 Journees Nationales sur le Frittage par Courant Pulse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of sintering additives on in microstructure and properties of hot-pressed nitride composites</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+                <w:t xml:space="preserve">Frittage de carbure de bore nano-, microstructuré par Spark Plasma Sintering pour l’amélioration des performances thermomécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léna Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sintering 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Journées Annuelles GFC 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894179v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the chemical composition on the mechanical properties of spark plasma sintered boron carbide ceramics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Antou</w:t>
+                <w:t xml:space="preserve">Effect of sintering additives on in microstructure and properties of hot-pressed nitride composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Tabares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ponard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECerS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Sintering 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01894191v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séminaire : Non conventional Sintering and Synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Finite element modelling of powder densification during spark plasma sintering process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Sambasene Diatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Imperial College</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">THERMEC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878473v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01848023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aluninum Titanate as a model material to optimize microstructure design of refractories for thermal shocks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Séminaire : Non conventional Sintering and Synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on "Modelling of refractory materials and ceramics, with a view to technological applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Trento, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire Imperial College</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01871626v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the composition and sintering conditions on the thermomechanical properties of SPSed carbides</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+                <w:t xml:space="preserve">Aluninum Titanate as a model material to optimize microstructure design of refractories for thermal shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Huger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mathias Georges</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien André</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMEC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Graz, Austria</w:t>
+              <w:t xml:space="preserve">Workshop on "Modelling of refractory materials and ceramics, with a view to technological applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01852040v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01871626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element modelling of powder densification during spark plasma sintering process</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Influence of the composition and sintering conditions on the thermomechanical properties of SPSed carbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Belon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Georges</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THERMEC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848023v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of shaping on the microstructural and mechanical properties of spark plasma sintered B4C ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International conference European Ceramic Society (ECerS - 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spanish Ceramic and Glass Society, Jun 2015, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en suspensions de poudre sub-micrométriques de carbures de bore : Comparaisons entre solvant aqueux et organique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Chercheurs de la section Centre-Ouest de la Société Chimique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02864512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the generated pulsed direct current on the evolution of temperature during spark plasma sintering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Courreges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International conference European Ceramic Society (ECerS - 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spanish Ceramic and Glass Society, Jun 2015, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02862860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach of the SPS densification mechanisms of several ceramics by comparison with HP and creep modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Colombus, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation and characterization of thermomechanical properties of aluminum titanate (TiAl2O5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Huger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chotard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of sintering parameters of aluminum titanate (TiAl2O5) on microstructure and on thermomechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Huger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chotard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECerS 2015 - 14th Conference of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Toledo, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02529269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and Experimental Thermodynamic Approach of High Temperature IVB-metal Carbides and Oxycarbides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Réjasse</w:t>
+                <w:t xml:space="preserve">Sintering of aluminium titanate (TiAl2O5) and characterization of thermomechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mensan Daniel Ohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Huger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2014, 13th International Ceramics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy</w:t>
+              <w:t xml:space="preserve">Congress of Latin American Association of Refractory Manufacturers (ALAFAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Latin American Association of Refractory Manufacturers, Oct 2014, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010515v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du frittage du titanate d’aluminium (TiAl2O5) et caractérisation des propriétés thermomécaniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling and Experimental Thermodynamic Approach of High Temperature IVB-metal Carbides and Oxycarbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réjasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trolliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération Française des Matériaux, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CIMTEC 2014, 13th International Ceramics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montecatini Terme, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102463v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First approach of electromgnetic phenomena during the first stages of the SPS treatment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Rat</w:t>
+                <w:t xml:space="preserve">Etude des évolutions élémentaires et structurales induites par l’irradiation et la température dans le carbure de Bore B$_4$C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Victor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bérerd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Toulhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop SPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IBAF 2014 - Ion Beam Analysis Francophone - 5e Rencontre "analyse par faisceaux d'ions rapides"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française du Vide, Oct 2014, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101828v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01104508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des évolutions élémentaires et structurales induites par l’irradiation et la température dans le carbure de Bore B$_4$C</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Moncoffre</w:t>
+                <w:t xml:space="preserve">Étude du frittage du titanate d’aluminium (TiAl2O5) et caractérisation des propriétés thermomécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mensan Daniel Ohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Babelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshitaka Ota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBAF 2014 - Ion Beam Analysis Francophone - 5e Rencontre "analyse par faisceaux d'ions rapides"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française du Vide, Oct 2014, Obernai, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération Française des Matériaux, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01104508v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A way to identify pressure-assisted sintering mechanisms: application to hot pressing and spark plasma sintering of alumina</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">First approach of electromgnetic phenomena during the first stages of the SPS treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Vandenhende</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Workshop SPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101827v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des procédés de mise en forme sur les propriétés microstructurales et mécaniques de B4C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathias Georges</w:t>
+                <w:t xml:space="preserve">A way to identify pressure-assisted sintering mechanisms: application to hot pressing and spark plasma sintering of alumina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
+              <w:t xml:space="preserve">3rd Workshop SPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101832v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frittage SPS de matériaux céramiques et métalliques : étude des phénomènes électromagnétiques associés et comparaison avec le frittage sous charge par modélisation analytique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Influence des procédés de mise en forme sur les propriétés microstructurales et mécaniques de B4C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Matériaux 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101830v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering of aluminium titanate (TiAl2O5) and characterization of thermomechanical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Guignard</w:t>
+                <w:t xml:space="preserve">Frittage SPS de matériaux céramiques et métalliques : étude des phénomènes électromagnétiques associés et comparaison avec le frittage sous charge par modélisation analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress of Latin American Association of Refractory Manufacturers (ALAFAR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Latin American Association of Refractory Manufacturers, Oct 2014, Santiago, Chile</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01102443v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First approach of the specific phenomena during spark plasma sinterin of metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Application and criticism of steady state creep model to spark plasma sintering of alumina powder and comparison with hot pressing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Pacific Rim Conference on Ceramic and Glass Technology, (PACRIM 10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San Diego, United States</w:t>
+              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946972v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00947009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spark plasma sintering of commercial alumina powder and comparison with hot pressing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Estournès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pavia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Maniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Afanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Séville, Spain</w:t>
+              <w:t xml:space="preserve">International Conference on Processing, Manufacturing of Advanced Materials (Thermec 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944341v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approach of electromagnetic precursor effects in spark plasma sintering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">First approach of the specific phenomena during spark plasma sinterin of metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing, Manufacturing of Advanced Materials (Thermec 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">10th Pacific Rim Conference on Ceramic and Glass Technology, (PACRIM 10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944408v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of temperature gradient evolution during spark plasma sintering process : a macroscopic and sphere to sphere approach</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Saykova</w:t>
+                <w:t xml:space="preserve">Spark plasma sintering of commercial alumina powder and comparison with hot pressing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Estournès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Weibel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Elissalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation Meet Innovation in Ceramics Technology, CERMODEL 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Trento, Italy</w:t>
+              <w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949266v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison et discussion d'un modèle analytique de frittage appliqué aux techniques Hot Pressing et Spark Plasma Sintering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Approach of electromagnetic precursor effects in spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Antou</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t>
+              <w:t xml:space="preserve">International Conference on Processing, Manufacturing of Advanced Materials (Thermec 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00946903v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00944408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of group IVB metals oxicarbides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+                <w:t xml:space="preserve">Numerical modeling of temperature gradient evolution during spark plasma sintering process : a macroscopic and sphere to sphere approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Blazhev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Léchelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Saykova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIX JEEP - 39th Edition of the Joint European Days on Equilibrium Between Phases</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Modelling and Simulation Meet Innovation in Ceramics Technology, CERMODEL 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Trento, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00945601v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark plasma sintering of commercial alumina powder and comparison with hot pressing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Estournès</w:t>
+                <w:t xml:space="preserve">Comparaison et discussion d'un modèle analytique de frittage appliqué aux techniques Hot Pressing et Spark Plasma Sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pavia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Chevallier</w:t>
+                <w:t xml:space="preserve">Jean-François Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing, Manufacturing of Advanced Materials (Thermec 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00944413v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00946903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application and criticism of steady state creep model to spark plasma sintering of alumina powder and comparison with hot pressing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guyot</w:t>
+                <w:t xml:space="preserve">Experimental study of group IVB metals oxicarbides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Réjasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trolliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on the European Ceramic Society, ECerS 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXXIX JEEP - 39th Edition of the Joint European Days on Equilibrium Between Phases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Nancy, France. pp.Article number 01077, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/20130301077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00947009v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00945601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de procédés de synthèse de matériaux céramique à plus faible coût céramique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation thermodynamique de systèmes céramiques à applications potentielles dans les réacteurs nucléaires de quatrième génération</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COFRET'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Sozopol, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950516v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation thermodynamique de systèmes céramiques à applications potentielles dans les réacteurs nucléaires de quatrième génération</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude de procédés de synthèse de matériaux céramique à plus faible coût céramique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COFRET'12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Sozopol, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950520v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénomènes spécifiques lors du frittage SPS de matériaux métalliques : présence d'un effet Branly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Plénières du GDR SPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de céramiques performantes : du kaolin au B-SiAlON dense</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Polge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ressler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Nardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique (GFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00944579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A SYNTHESIS METHOD OF -SiAlON COMBINING SOL-GEL AND SHS PROCESSES.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Marin-Ayral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9 th International Symposium on Self-Propagating High-Temperature Synthesis, SHS-2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Djion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (15)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des caractéristiques (micro-)structurales des poudres de BP et B12P2 sur leur stabilité et leur aptitude au frittage SPS</w:t>
+                <w:t xml:space="preserve">Rôle des caractéristiques (micro-)structurales des poudres de BP et B 12 P 2 sur leur stabilité et leur aptitude au frittage SPS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Tahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Dine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Annuelles du Groupe Français de la Céramique 2023</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2023 du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04113508v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle des caractéristiques (micro-)structurales des poudres de BP et B 12 P 2 sur leur stabilité et leur aptitude au frittage SPS</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Role of defects on diffusion behaviour of hydrogen in boron carbide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Pipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moncoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2023 du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">2022 Nuclear Materials Conference (NuMAT 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04299693v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-04951366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of defects on diffusion behaviour of hydrogen in boron carbide</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High temperature emissivity of SiC, TiC and SiC-TiC nanocomposites as solar selective absorber materials: comparison of room temperature and on-sun MEDIASE facility measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 Nuclear Materials Conference (NuMAT 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Gent, Belgium</w:t>
+              <w:t xml:space="preserve">26th Conference on Concentrating Solar Power and Chemical Energy Systems (SolarPACES 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-04951366v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature emissivity of SiC, TiC and SiC-TiC nanocomposites as solar selective absorber materials: comparison of room temperature and on-sun MEDIASE facility measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">TiC – SiC carbide nanocomposites intended as bulk materials for high temperature solar selective receivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Conference on Concentrating Solar Power and Chemical Energy Systems (SolarPACES 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Online, France</w:t>
+              <w:t xml:space="preserve">24th SolarPACES Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Casablanca, Morocco, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707475v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TiC – SiC carbide nanocomposites intended as bulk materials for high temperature solar selective receivers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId286" w:history="1">
+                <w:t xml:space="preserve">Elaboration et caractérisation de céramiques nanocomposites TiC-SiC pour des applications solaires photothermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th SolarPACES Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Casablanca, Morocco, Morocco</w:t>
+              <w:t xml:space="preserve">Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg (67), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589510v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration et caractérisation de céramiques nanocomposites TiC-SiC pour des applications solaires photothermiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alban Jonchère</w:t>
+                <w:t xml:space="preserve">Mg$^{2+}$ doping effect on ionic conductivity of Li$_{1,15}$Zr$_{1,85}$Y$_{0,15}$(PO$_4$)$_3$ Nasicon-type solid electrolyte for all-solid-state lithium ions batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Yagoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rapaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg (67), France</w:t>
+              <w:t xml:space="preserve">1rst International Symposium on Solid State Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dübendorf, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589570v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02340786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mg$^{2+}$ doping effect on ionic conductivity of Li$_{1,15}$Zr$_{1,85}$Y$_{0,15}$(PO$_4$)$_3$ Nasicon-type solid electrolyte for all-solid-state lithium ions batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thibault Charpentier</w:t>
+                <w:t xml:space="preserve">Carbide nanocomposite TiC –SiC for bulk solar absorbers applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Soum-Glaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Jonchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1rst International Symposium on Solid State Batteries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dübendorf, Switzerland</w:t>
+              <w:t xml:space="preserve">CIMTEC 2018 14th Ceramics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Perugia (Italy), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02340786v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbide nanocomposite TiC –SiC for bulk solar absorbers applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaboration of ZrC/SiC composites by spark plasma sintering (SPS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hatim Laadoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.J. Clegg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC 2018 14th Ceramics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Perugia (Italy), France</w:t>
+              <w:t xml:space="preserve">JA2018 GFC : Journées annuelles 2018 du Groupe Français de la Céramique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04589486v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of ZrC/SiC composites by spark plasma sintering (SPS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hatim Laadoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foucaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.J. Clegg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JA2018 GFC : Journées annuelles 2018 du Groupe Français de la Céramique</w:t>
+              <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153841v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of ZrC/SiC composites by spark plasma sintering (SPS)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Foucaud</w:t>
+                <w:t xml:space="preserve">Instrumentation et modélisation numérique du procédé SPS – Application à la problématique de changement d’échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Antou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">W.J. Clegg</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Vandenhende</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles 2018 du GFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur le Frittage par Courant Pulsé 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02154070v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01885740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation et modélisation numérique du procédé SPS – Application à la problématique de changement d’échelle</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spark Plasma Sintering de carbure de bore nano et micro-structure correlations microstructure comportement au frittage proprietes mecaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Roumiguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Stubner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur le Frittage par Courant Pulsé 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Workshop SPS 2017 journees nationales sur le frittage par courant pulse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Villetaneuse, France. Workshop SPS 2017 journees nationales sur le frittage par courant pulse, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01885740v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spark Plasma Sintering de carbure de bore nano et micro-structure correlations microstructure comportement au frittage proprietes mecaniques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced dielectric Ceramics nitride composite for ultra high vacuum applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tabares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Joinet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop SPS 2017 journees nationales sur le frittage par courant pulse</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Villetaneuse, France. Workshop SPS 2017 journees nationales sur le frittage par courant pulse, 2017</w:t>
+              <w:t xml:space="preserve">Electroceramics XV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417346v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced dielectric Ceramics nitride composite for ultra high vacuum applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence des conditions de frittage du titanate d’aluminium (TiAl2O5) sur les propriétés thermomécaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mensan Daniel Ohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Doncieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Babelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshitaka Ota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroceramics XV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées Annuelles du GFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841853v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01102459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des conditions de frittage du titanate d’aluminium (TiAl2O5) sur les propriétés thermomécaniques</w:t>
-[...123 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Structural modifications induced by ion irradiation and temperature in boron carbide B$_4$C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Victor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Pipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bérerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Toulhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moncoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Ion Beam Modification of Materials (IBMM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-02093981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16519,138 +16932,138 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impacts of new processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Rapaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pradeilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FIRE Compendium Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2C : Corrosion of Refractories : the impact of Corrosion, pp.399-427, 2018, 978-3-87264-008-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId374"/>
+      <w:footerReference w:type="default" r:id="rId388"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16797,51 +17210,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ar&#233;na" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Coulibaly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeilles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonch&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tahan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120495" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751057v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Laadoua" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Balat-Pichelin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116669" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466274v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Weissenberger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra04431b" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04618903v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Aliouat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171276" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Balestrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheype" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100353" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750920v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre -Marie Geffroy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15124096" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04785612v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186405" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626026v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coeffe-Desvaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vandenhende" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Joinet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15072399" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626013v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabares-Medina" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradeilles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joinet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-022-06588-9" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Victor" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gutierrez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152737" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005934v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonchere" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110536" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634423v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roumiguier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankowiak" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zapata-Solvas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.02.010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02487386v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William John Clegg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.019" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396884v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4771" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489067v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Motte" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gosset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecoq" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401828v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courr&#232;ges" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diatta" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.10.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02432735v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Baba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuo Saito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13360" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.11.018" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091218v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhote" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gall&#233;e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.09.035" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SMKH5Z3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01855322v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Castillo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yagoubi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.07.119" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091201v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;jasse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Georges" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15707" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.02.033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913376v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courreges" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.03.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTRG21P4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913390v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.02.053" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NR3KN6M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913346v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.06.052" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z414S6C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877730v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kozak" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dosi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201600372" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0FX5JR6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571106v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.01.028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7DF1PSF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557849v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;rerd" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toulhoat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.082" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SZK6TH4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01091402v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harrison" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ma&#238;tre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Lee" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.11.005" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX80K2KL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01099664v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8804-0" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132508v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Weibel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.04.013" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946195v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bajeat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecesne" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Osmond" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-013-0828-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91V17951-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946173v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trolliard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301077" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674920v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Coudert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jay" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/9/092001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6GZXB785-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756321v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Record" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Marin-Ayral" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2007.02.017" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MCZ85V7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186351v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Record" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Linde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Studenikin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.02.032" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRBD8F95-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186699v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186216v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Marin-Ayral" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.07.068" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DC949GQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077992v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdjoub" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sistat" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200400066" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBTM5VDW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05095546v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799336v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04048887v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brulin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierrot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039807v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Roumiguier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05042688v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tahan" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04083713v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Saidi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05042619v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039799v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sence" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henriot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tantot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rigaud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039739v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612575v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charlet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Henriot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03821502v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741722v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissem Malek" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Serp" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lepetitcorps" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03672808v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04709452v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04716760v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Roumiguier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jankowiak" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489629v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeffe-Desvaux" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02432789v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baba" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saito" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163169v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Labrador" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ageorges" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02462691v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489662v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulibaly" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soum-Glaude" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jonchere" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02380893v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeffe-Devaux" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02149742v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balestrat" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338968v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094231v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094328v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091244v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091279v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sambasene Diatta" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025270v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091231v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02150694v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094349v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094310v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153780v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Clegg" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338599v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411067v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02149751v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434034v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stubner" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894216v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#252;bner" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589497v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arena" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025219v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563394v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894553v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894203v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895421v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417842v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894179v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Tabares" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894191v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878473v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871626v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ohin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852040v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848023v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862454v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864512v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862860v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552393v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02531197v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02529269v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01010515v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102463v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mensan Daniel Ohin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Doncieux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Babelot" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guignard" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshitaka Ota" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101828v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01104508v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101827v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101832v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101830v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coudert" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102443v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946972v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944341v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elissalde" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944408v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949266v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blazhev" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saykova" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946903v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945601v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944413v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavia" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maniere" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afanga" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947009v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950516v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950520v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00951893v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944579v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Polge" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ressler" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nardou" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alary" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353882v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04113508v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299693v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04951366v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rapaud" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707475v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589510v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589570v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340786v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589486v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153841v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02154070v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885740v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417346v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841853v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabares" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102459v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02093981v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02159061v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04878586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ar&#233;na" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Coulibaly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pradeilles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonch&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.20336" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781518v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tahan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rapaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ma&#238;tre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120495" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05624979v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Co&#235;ffe Desvaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;as Flaureau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaudet Savignat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100644" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751057v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Laadoua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas-Roper" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foucaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Balat-Pichelin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2024.116669" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05624967v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Antou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Heux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2024.08.462" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05624931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatim Saidi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Co&#235;ffe-Desvaux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pradeilles" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joinet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2024.100473" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05625295v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Saidi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulesteix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabar&#232;s-Medina" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2024.136775" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05466274v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Weissenberger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Vincent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Champavier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Coelho Diogo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Babonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ra04431b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04618903v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Aliouat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2023.171276" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Balestrat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cheype" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Soum-Glaude" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100353" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750920v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre -Marie Geffroy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15124096" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04785612v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15186405" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626026v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Coeffe-Desvaux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marchet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Vandenhende" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Joinet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15072399" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626013v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabares-Medina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11665-022-06588-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122220v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Pipon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Victor" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moncoffre" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gutierrez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miro" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2020.152737" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;ne Arena" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Jonchere" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2020.110536" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02487386v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William John Clegg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lucas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2019.12.019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02634423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Roumiguier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Antou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jankowiak" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Zapata-Solvas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.02.010" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02396884v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Bernard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Khaldi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4771" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489067v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Motte" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gosset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sauvage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lecoq" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2019.05.011" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401828v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Courr&#232;ges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diatta" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Georges" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2018.10.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02432735v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Baba" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maitre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuo Saito" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13360" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02001098v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2018.11.018" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01855322v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Castillo" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charpentier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Yagoubi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.07.119" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091201v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian R&#233;jasse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Georges" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.15707" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091218v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delhote" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla K&#228;rnfelt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gall&#233;e" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2018.09.035" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SMKH5Z3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339718v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2019.02.033" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913346v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2017.06.052" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0Z414S6C-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913376v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Courreges" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2017.03.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BTRG21P4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01913390v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Belon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gosset" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2017.02.053" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2NR3KN6M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01877730v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Kozak" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Dosi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chotard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201600372" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P0FX5JR6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01099664v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guyot" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-014-8804-0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02571106v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gendre" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.01.028" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7DF1PSF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02557849v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B&#233;rerd" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Toulhoat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.07.082" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0SZK6TH4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01091402v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Harrison" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ma&#238;tre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.E. Lee" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2014.11.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DX80K2KL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132508v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Weibel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2014.04.013" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946195v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bajeat" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lecesne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Leroy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maunoury" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Osmond" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10751-013-0828-3" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-91V17951-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946173v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trolliard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/20130301077" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674920v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Coudert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jay" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/9/092001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-6GZXB785-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186351v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C Record" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Marin-Ayral" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Linde" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.A. Studenikin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2007.02.032" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRBD8F95-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01756321v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Record" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2007.02.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9MCZ85V7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186699v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186216v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Marin-Ayral" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2005.07.068" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7DC949GQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077992v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mahdjoub" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roualdes" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sistat" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Durand" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.200400066" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NBTM5VDW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05095546v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799336v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dine" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04048887v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Brulin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pierrot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039807v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Roumiguier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05042688v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Tahan" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04083713v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05042619v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039799v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Charlet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sence" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Henriot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tantot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rigaud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05039739v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612575v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Charlet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Henriot" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03821502v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04716760v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Roumiguier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Jankowiak" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04741722v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Btissem Malek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Serp" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Miguirditchian" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lepetitcorps" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03672808v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04709452v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489629v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeffe-Desvaux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02432789v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baba" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saito" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163169v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norberto Labrador" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ageorges" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02462691v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02489662v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coulibaly" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soum-Glaude" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jonchere" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02380893v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coeffe-Devaux" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411067v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02149751v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balestrat" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bernard" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02149742v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094231v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094328v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338968v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091244v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091279v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Sambasene Diatta" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025270v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02091231v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Belon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02150694v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schmidt" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lale" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cretin" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094349v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153780v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.J. Clegg" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338599v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maitre" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094310v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894191v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02434034v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Stubner" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894216v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. St&#252;bner" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589497v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Arena" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563394v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Foy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Moskura" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03025219v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894553v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894203v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417842v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01895421v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01894179v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Tabares" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ponard" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01848023v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01878473v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01871626v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Huger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ohin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Andr&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01852040v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862454v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864512v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02862860v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02552393v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02531197v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02529269v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102443v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mensan Daniel Ohin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guignard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01010515v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01104508v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102463v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Doncieux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Babelot" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshitaka Ota" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101828v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101827v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101832v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01101830v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Coudert" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00947009v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944413v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Estourn&#232;s" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pavia" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maniere" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Afanga" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Chevallier" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946972v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944341v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Durand" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Elissalde" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944408v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00949266v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Blazhev" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;chelle" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Saykova" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946903v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00945601v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950520v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00950516v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00951893v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00944579v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Polge" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ressler" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Nardou" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Alary" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353882v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Record" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Granier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299693v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-04951366v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rapaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707475v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589510v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589570v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02340786v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589486v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02153841v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02154070v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01885740v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417346v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01841853v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tabares" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01102459v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-02093981v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02159061v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>