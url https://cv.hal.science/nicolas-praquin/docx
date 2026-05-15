--- v0 (2026-03-31)
+++ v1 (2026-05-15)
@@ -982,433 +982,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Settlement of Bankruptcies and Judicial Practices: From Mutual Agreement to the Expertise of the Trustee (1673-1889)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les faillites au XIX e siècle. Le droit, le chiffre et les pratiques comptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (188-189), pp.359-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.188-189.359-382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/histoiremesure.3053⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356738v1</w:t>
+                <w:t xml:space="preserve">hal-04356723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les faillites au XIX e siècle. Le droit, le chiffre et les pratiques comptables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Settlement of Bankruptcies and Judicial Practices: From Mutual Agreement to the Expertise of the Trustee (1673-1889)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.188-189.359-382⟩</w:t>
+              <w:t xml:space="preserve">Histoire &amp; Mesure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, XXIII (1), pp.43-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/histoiremesure.3053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356723v1</w:t>
+                <w:t xml:space="preserve">hal-04356738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire et sciences de gestion : un essai de réflexion épistémologique</w:t>
+                <w:t xml:space="preserve">L'analyse du risque bancaire au Crédit Lyonnais (1880-1925)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n° 48 (3), pp.56-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eh.048.0056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00149871v1</w:t>
+                <w:t xml:space="preserve">hal-04356758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance des SA et transfert de risques : le cas des obligataires et les réponses de la législation commerciale française (1856-1935)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Tome 13 (2), pp.5-30. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cca.132.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04356742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'analyse du risque bancaire au Crédit Lyonnais (1880-1925)</w:t>
+                <w:t xml:space="preserve">Histoire et sciences de gestion : un essai de réflexion épistémologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 3, pp.177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eh.048.0056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04356758v1</w:t>
+                <w:t xml:space="preserve">halshs-00149871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analyse du risque au Crédit Lyonnais : l'utilisation de tableaux de retraitements comptables (1871-1919)</w:t>
               </w:r>
@@ -1526,178 +1526,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00149873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Crédit Lyonnais d'Henri Germain et la représentation comptable</w:t>
+                <w:t xml:space="preserve">Falsifications et manipulations comptables.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.45</w:t>
+              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00149875v1</w:t>
+                <w:t xml:space="preserve">halshs-00149874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falsifications et manipulations comptables.</w:t>
+                <w:t xml:space="preserve">Le Crédit Lyonnais d'Henri Germain et la représentation comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité Contrôle Audit / Accounting Auditing Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.15</w:t>
+              <w:t xml:space="preserve">Entreprises et Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00149874v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00149875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1709,51 +1709,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition des organisations face à l’anthropocène : expérimentation d’une recherche en stratégie et management autour du concept émergent de la low-tech</w:t>
+                <w:t xml:space="preserve">[Transcription illustrée] La transition des organisations face à l'anthropocène : expérimentation d'une recherche en stratégie et management autour du concept émergent de la low-tech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chaudemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
@@ -1767,75 +1767,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSE et recherche : éclairages scientifiques sur les transitions environnementales et sociétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE France, Oct 2025, Colloque en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318500v1</w:t>
+                <w:t xml:space="preserve">hal-05318512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Transcription illustrée] La transition des organisations face à l'anthropocène : expérimentation d'une recherche en stratégie et management autour du concept émergent de la low-tech</w:t>
+                <w:t xml:space="preserve">La transition des organisations face à l’anthropocène : expérimentation d’une recherche en stratégie et management autour du concept émergent de la low-tech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Chaudemanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
@@ -1849,51 +1849,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSE et recherche : éclairages scientifiques sur les transitions environnementales et sociétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE France, Oct 2025, Colloque en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05318512v1</w:t>
+                <w:t xml:space="preserve">hal-05318500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel modèle économique pour une entreprise commerciale d’inspiration anarchiste ? Le cas de Dionycoop</w:t>
               </w:r>
@@ -2106,139 +2106,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00170308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiffres comptables et normalisation internationale</w:t>
+                <w:t xml:space="preserve">La comptabilité, épicentre de la matière imposable (1916-1926) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'études « Genèse de la décision. Chiffres publics, chiffres privés dans la France du XXe siècle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, France</w:t>
+              <w:t xml:space="preserve">Journées de recherche « Fiscalité, Droit et Sciences de gestion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00149907v1</w:t>
+                <w:t xml:space="preserve">halshs-00149878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Falsifications et manipulations comptables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Lemarchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006, France. pp.309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2250,96 +2250,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00149877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La comptabilité, épicentre de la matière imposable (1916-1926) ?</w:t>
+                <w:t xml:space="preserve">Chiffres comptables et normalisation internationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de recherche « Fiscalité, Droit et Sciences de gestion »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, France</w:t>
+              <w:t xml:space="preserve">Journées d'études « Genèse de la décision. Chiffres publics, chiffres privés dans la France du XXe siècle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00149878v1</w:t>
+                <w:t xml:space="preserve">halshs-00149907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le principe de fixité du capital social : une étude juridique et comptable du concept (1807-1947)</w:t>
               </w:r>
@@ -2381,316 +2381,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00149876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protection des créanciers et infractions pénales : un élargissement de la fonction sociale de la comptabilité (1856-1935)</w:t>
+                <w:t xml:space="preserve">La comptabilité, aux frontières de l'organisation : un instrument de la stratégie entrepreneuriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes journées nationales des IAE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Lyon III, France</w:t>
+              <w:t xml:space="preserve">13e rencontre "Histoire &amp; Gestion"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00149891v1</w:t>
+                <w:t xml:space="preserve">halshs-00149890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florilèges de textes sur l'histoire de la théorie comptable française de la valeur (1673-1982)</w:t>
+                <w:t xml:space="preserve">Naissance et développement du cadre légal du contrôle comptable dans les sociétés de capitaux : un jeu d'acteurs, un espace de conflits (1856-1937)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles normes comptables : quels enjeux pour l'enseignement de la comptabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, France</w:t>
+              <w:t xml:space="preserve">10èmes journées d'histoire de la comptabilité et du management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00149889v1</w:t>
+                <w:t xml:space="preserve">halshs-00149893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La comptabilité, aux frontières de l'organisation : un instrument de la stratégie entrepreneuriale</w:t>
+                <w:t xml:space="preserve">Florilèges de textes sur l'histoire de la théorie comptable française de la valeur (1673-1982)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e rencontre "Histoire &amp; Gestion"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Nouvelles normes comptables : quels enjeux pour l'enseignement de la comptabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00149890v1</w:t>
+                <w:t xml:space="preserve">halshs-00149889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naissance et développement du cadre légal du contrôle comptable dans les sociétés de capitaux : un jeu d'acteurs, un espace de conflits (1856-1937)</w:t>
+                <w:t xml:space="preserve">Protection des créanciers et infractions pénales : un élargissement de la fonction sociale de la comptabilité (1856-1935)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes journées d'histoire de la comptabilité et du management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2004, Besançon, France</w:t>
+              <w:t xml:space="preserve">17èmes journées nationales des IAE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Lyon III, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00149893v1</w:t>
+                <w:t xml:space="preserve">halshs-00149891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DECONSTRUCTION &amp;quot; COMPTABLE ET ANALYSE DU RISQUE : LE CAS DU CREDIT LYONNAIS</w:t>
               </w:r>
@@ -2909,233 +2909,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises, Villeneuve d’Ascq, PUS du Septentrion, 2016.</w:t>
+                <w:t xml:space="preserve">Dictionnaire Historique de Comptabilité des Entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Didier Bensadon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Praquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Béatrice Touchelay</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires du Septentrion, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721231v1</w:t>
+                <w:t xml:space="preserve">hal-02284405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dictionnaire Historique de Comptabilité des Entreprises</w:t>
+                <w:t xml:space="preserve">Dictionnaire historique de comptabilité des entreprises, Villeneuve d’Ascq, PUS du Septentrion, 2016.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Béatrice Touchelay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Didier Bensadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires du Septentrion, 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02284405v1</w:t>
+                <w:t xml:space="preserve">hal-01721231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IFRS in a Global World : International and Critical Perspectives on Accounting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bensadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3431,51 +3431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers échecs de la normalisation comptable en France : le cas des Bilans-type sous la troisième République</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bensadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3513,51 +3513,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'annexe comptable dans le cadre conceptuel de l'IASB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bensadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3681,51 +3681,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer [Manager l'entreprise au XIXe siècle]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bensadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3763,51 +3763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer [Manager l'entreprise aux XXe et XXIe siècles]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bensadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Praquin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4227,51 +4227,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1171DF1F"/>
+    <w:nsid w:val="01DD967B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4458,51 +4458,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-praquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6722-4605" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquinot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Praquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03359664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.273.0041" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Hotori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasqualini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prigent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.092.0106" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356677v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108538v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2012.681127" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2308/0148-4184.37.1.1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356738v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.3053" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.188-189.359-382" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WC437NZV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149871v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356742v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.132.0005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356758v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.048.0056" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149875v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarchand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318500v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaudemanche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318512v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170308v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149907v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149878v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149891v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149889v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149893v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149906v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721231v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bensadon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284405v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12989-9.p.0545" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172331v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172319v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629719v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.crim.2008.01.0195" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01638462v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01638605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-praquin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6722-4605" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517893v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquinot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Praquin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03359664v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.273.0041" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Hotori" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pasqualini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Prigent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.092.0106" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356677v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefrancq" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02102835v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108538v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356684v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21552851.2012.681127" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356706v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2308/0148-4184.37.1.1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356723v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.188-189.359-382" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WC437NZV-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356738v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Coquery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/histoiremesure.3053" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.048.0056" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356742v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cca.132.0005" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149872v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149874v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lemarchand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149875v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318512v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Chaudemanche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318500v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011068v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02108711v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170308v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149877v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149907v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149876v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149890v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149893v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149889v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149891v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00582814v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149906v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00149894v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284405v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bensadon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Touchelay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721231v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284403v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356399v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03159831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12989-9.p.0545" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356423v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172331v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172319v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02106139v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629719v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661226v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.crim.2008.01.0195" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01638462v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01638605v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>