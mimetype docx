--- v0 (2026-03-14)
+++ v1 (2026-04-04)
@@ -188,51 +188,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -841,2871 +841,2949 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Anthropologies en temps d'incertitudes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Tabet</w:t>
+                <w:t xml:space="preserve">“Doctor, I want her nose!”: Rhinoplasty, Ethnicity, and the Social Contexts of Plastic Surgery in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Anthropologies libanaises. Entre dispersion et lignes de force, 51 (2), pp.227-238. </w:t>
+              <w:t xml:space="preserve">, 2021, Vol.51, pp.283 - 298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.212.0227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.212.0283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331926v1</w:t>
+                <w:t xml:space="preserve">hal-05578345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Marta Amico, La Fabrique d’une musique touarègue. Un son du désert dans la world music, Paris, Karthala, coll. « Les Afriques », 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.176-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483871v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebanese anthropology. Doing Anthropology in a Time of Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Anthropologies libanaises. Entre dispersion et lignes de force, 51 (2), pp.227-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.212.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03466318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coproduction des visages au Liban. Une enquête d’anatomie culturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Vol. 51 (2), pp.283-298. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.212.0283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.212.0283⟩</w:t>
+                <w:t xml:space="preserve">hal-03331934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Anthropologies en temps d'incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Anthropologies libanaises. Entre dispersion et lignes de force, 51 (2), pp.227-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.212.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Shatila soundscape: Sound cultures, practices, and perceptions in a refugee camp in Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence: An international journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Sounds of survival, weaponization of sounds, 1 (2), pp.285-302. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2633002420961399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2633002420961399⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03177056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«It’s not an easy country». Parcours de musiciens palestiniens du Liban vers l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a sonic ecology of urban life: Ethnography of sound perception in Cairo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Senses and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (2), pp.170-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17458927.2020.1763606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02890453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recording Culture. Une figure égyptienne du xxe siècle : Halim El-Dabh, compositeur, collecteur et pionnier des musiques électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Matérialisation, dématérialisation et circulations des musiques du monde arabe (xxe-xxie siècle), 53, pp.113-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire l'étrangeté : interactions entre installés arabes et migrants asiatiques sur un marché de Beyrouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Dimachki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02083650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebanon is not my country&amp;quot;. Étrangers au Liban : un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.iliane Kfoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Hommes et Migrations, 1319, pp.13-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02375266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville amplifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Low Tech ? Wild Tech !, 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01560535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composer avec…&amp;quot; : Sampling et références sonores dans le travail d’un artiste palestinien au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/volume.5343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/volume.5343⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01839307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The sound of society”: A method for investigating sound perception in Cairo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Senses and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Contemporary French Sensory Ethnography, 11 (3), pp.298-319. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17458927.2016.1195112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17458927.2016.1195112⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01380972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché de Sabra à Beyrouth par l’image et le son. Retour sur une enquête intensive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Kassatly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 32 (3-4), pp.37-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/remi.8179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01679655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">نهر البارد، المخيم و مثانيه</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iḍāfāt revue arabe de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29, pp.25-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01137574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passages de frontières des Palestiniens du Liban : de refuges en migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial Composer (avec) la frontière. Passages, parcours migratoires et échanges sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (2), pp.7-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">فرح مسيقيي الأعراس في مصر</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iḍāfāt revue arabe de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22-23, pp.61-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lost in Transition: Ordeals of Passage of Palestinian Refugees in Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (3), pp.394-410. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13629395.2013.834565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13629395.2013.834565⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01323856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cause du rap : engagements d'un musicien palestinien au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, La vie d'artiste, 25, pp.93-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">recension : Mona Harb Le Hezbollah à Beyrouth (1985–2005). De la banlieue à la ville (Paris, Karthala/IFPO, 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.134-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : MASSARD-VINCENT Josiane, Sylvaine CAMELIN et Christine JUNGER (dir.), 2011, Portraits. Esquisses anthropographiques. Paris, Éditions Pétra, coll. Anthropologiques, 208 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exils décalés : les registres de la nostalgie dans les musiques palestiniennes au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (2), pp.83-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01292241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amour, honte et prestige au Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 190, pp.51-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00081995v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial : créations en migrations : parcours, déplacements, racinements. Une approche historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Martiniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Suzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre villes et camps : musiciens palestiniens au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, La ville face à ses marges, 45, pp.59-72. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/autr.045.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/autr.045.0059⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03706612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension du livre &amp;quot; Concevoir et gérer les villes du Sud de la Méditerranée Milieux d’urbanistes du Sud de la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaábî, « populaire » : usages et significations dúne notion ambiguë dans le monde de la musique en Egypte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, LIII (12), pp.23-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00003944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie du musicien est comme la vapeur d'eau, elle monte et disparaît&amp;quot; :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 3e série (3, "Terrains d'Égypte, anthropologies contemporaines" (V. Battesti et N. Puig dirs)), pp.11-22. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ema.1071⟩</w:t>
+              <w:t xml:space="preserve">, 2006, Terrains d’Égypte, anthropologies contemporaines, Troisième série (3), pp.35-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ema.1077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Shi filastini, quelque chose de palestinien »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tumultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27, pp.109-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La civilisation des mœurs orientales.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 4 (1), pp.71-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terrains d'Égypte: introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Terrains d’Égypte, anthropologies contemporaines, Troisième série (3), pp.35-60. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/ema.1077⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 3e série (3, "Terrains d'Égypte, anthropologies contemporaines" (V. Battesti et N. Puig dirs)), pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ema.1071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...65 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00126186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'opposition bédouins et oasiens, une figure revisitée de l'altérité dans le sud tunisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologies comparées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Ethnologies Comparées, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habiter à Dûwîqa au Caire Dedans et dehors d'une société de proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 25, pp.137-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00003943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« CEUX DE DERRIÈRE LE CIMETIÈRE »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Les mots de la ville 2, 52, pp.26-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recompositions des espaces domestiques et usages des objets techniques à la Manouba (Tunis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'IREMAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.17-35. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iremam.2979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.iremam.2979⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04567350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens des lieux. Espaces et pratiques dans les palmeraies du Jérid (Sud-ouest tunisien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 41 (2), pp.19-44. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/jatba.1999.3710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00004075v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3715,1036 +3793,1036 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babels : enquêtes sur la condition migrante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Agier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Le Courant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Seuil; Points, 935, 980 p., 2022, Essais, 978-2-7578-9513-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Agier</w:t>
+                <w:t xml:space="preserve">hal-03674368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lives in Music</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Le Menestrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Le Courant</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Apprill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarah Barnier</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kali Argyriadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Barré</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bernardie-Tahir</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Seuil; Points, 935, 980 p., 2022, Essais, 978-2-7578-9513-9</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Routledge, 1, 2020, 9780429434204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4324/9780429434204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04341954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lives in Music Mobility and Change in a Global Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Apprill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sara Le Menestrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Apprill</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kali Argyriadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kali Argyriadis</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Mallet</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Segré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Routledge. , 2020, 9781032238074</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exils syriens Parcours et ancrages (Liban, Turquie, Europe)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assaf Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Assef Dahdah et Nicolas Puig. Le passager clandestin, 2018, collection « Bibliothèque des frontières », Michel Agier</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'urbanité des marges.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Doraï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Téraèdre (Coll. Un lointain si proche), pp.335, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00727738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondes et places du marché en Méditerranée. Formes sociales et spatiales de l'échange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Péraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mona Abaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bennafla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Kapchan</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Routledge, 1, 2020, 9780429434204. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Centre Jacques Berque / Karthala / Institut français du Proche-Orient, 2010, 978-2-8111-0416-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christophe Apprill</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01523130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah. Musiciens de noce et scènes urbaines au Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Actes Sud-Sindbad, 2010, « La Bibliothèque arabe »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03164332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Palestiniens en / hors camps. Formes sociales, pratiques des interstices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sara Le Menestrel</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Doraï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Réseau TERRA, non paginé, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00333405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itinéraires esthétiques et scènes culturelles au Proche-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kali Argyriadis</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mermier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’IFPO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9782351590621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itinéraires esthétiques et scènes culturelles au Proche-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mermier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l’Ifpo; https://books.openedition.org/ifpo/517, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">Assef Dahdah et Nicolas Puig. Le passager clandestin, 2018, collection « Bibliothèque des frontières », Michel Agier</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bédouins sédentarisés et société citadine à Tozeur (Sud-Ouest tunisien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRMC (Tunis), Karthala (Paris), pp.282, 2003, Hommes et sociétés, Jean Copens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...568 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00385539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4754,3391 +4832,3391 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archipel mondial des camps de réfugiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Gefen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde commun Les savoirs des sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">CNRS Édition</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.96-99, 2023, 978-2-271-14753-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNRS Édition</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04384597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exils syriens : parcours et ancrages (Liban, Turquie, Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaf Dadhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abou Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Aïta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agier, Michel (ed.); Le Courant, S. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Babels : enquêtes sur la condition migrante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 935, Points; Seuil, pp.9-127, 2022, Essais, 978-2-7578-9513-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chatila sous le son: cultures, pratiques et perceptions sonores dans un camp de réfugiés au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis Velasco-Pufleau, Laëtitia Atlani-Duault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux de mémoire sonore, Des sons pour survivre, des sons pour tuer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, fondation maison ds sciences de l'homme, pp.37-57, 2021, Le (bien) commun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traversées générationnelles. Les transmissions du patrimoine musical arabe des années 1940 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gabry ‑ Thienpont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Divas. D'oum Kalthoum à Dalida</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Skira - Institut du monde arabe, pp.186-193, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Anthropology: The MENA Region (Middle East and North Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Callan, Hilary; Coleman, Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Encyclopedia of Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Wiley &amp; Sons, Ltd.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9781118924396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118924396.wbiea2501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Wiley &amp; Sons, Ltd.</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-03508843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi le mahragān est-il le son ? Compositions et controverses musicales en Égypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Richard Jacquemond; Frédéric Lagrange. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culture Pop en Égypte. entre mainstream commercial et contestation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riveneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.387-422, 2020, 978-2-36013-587-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094943v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultures urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénédicte Florin, Anna Madoeuf, Olivier Sanmartin, Roman Stadnicki, Florence Troin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abécédaire de la ville et de l’urbain au Maghreb et au Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, presses universitaires François Rabelais, pp.95-96, 2020, villes territoires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Mallet</w:t>
+                <w:t xml:space="preserve">Kali Argyriadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Puig</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Apprill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kali Argyriadis</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ségré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Apprill</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lives in Music. Mobility and change in a global context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 9781138358706</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Puig</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côtoiements et espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénédicte Florin, Anna Madoeuf, Olivier Sanmartin, Roman Stadnicki, Florence Troin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, presses universitaires François Rabelais, pp.93-94, 2020, villes et territoires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction [Lives in music]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kali Argyriadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lemenestrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kali Argyriadis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Apprill</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lives in Music. Mobility and change in a global context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, 9781138358706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From singulars to plural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kali Argyriadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Apprill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...25 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ségré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lemenestrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, presses universitaires François Rabelais, pp.93-94, 2020, villes et territoires</w:t>
+              <w:t xml:space="preserve">Lives in Music. Mobility and change in a global context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9781138358706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...180 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Wahdan. Maestro among the Frenzied streets of Cairo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sara Le Menestrel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lives in Music: Mobility and Change in a Global Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.119-141, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9780429434204-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blending music and politics at the margins of Beirut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hannes Liechti, Thomas Burkhalter, and Philipp Rhensius. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sampling Politics Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Norient Sound Series 1, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asssaf Dahdah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exils syriens: Parcours et ancrages (Liban, Turquie, Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2018, Bibliothèque des frontières</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01789341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Exils syriens Parcours et ancrages (Liban, Turquie, Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-127, 2018, 978-2-36935-211-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les musiques des camps de réfugiés au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">al musiqa, voix et musiques du monde arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville égyptienne au rythme de l’électro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">al musiqa, voix et musiques du monde arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahr al-Bared (Liban) : le camps et ses doubles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Agier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde de camps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.178-192, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir du camp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent BONNEFOY, Myriam CATUSSE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunesses arabes Du Maroc au Yémen : loisirs, cultures et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Découverte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.240-247, 2013, 978-2-7071-7715-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Découverte</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01082303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’instinct du rap »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Bonnefoy et Myriam Catusse </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunesses arabes Du Maroc au Yémen, loisirs, cultures et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Découverte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 978-2-7071-7715-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ville intimes : expériences urbaines des réfugiés palestiniens au Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kamel Doraï et Nicolas Puig. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'urbanité des marges : migrants et réfugiés dans les villes du Proche-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téraèdre et IFPO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-256, 2012, 978-2-36085-022-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Wahdan : un maître dans l'agitation du Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sara Le Menestrel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des vies en musique : parcours d'artistes, mobilité, transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.153-176, 2012, 9782705682767</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parcours comme démarche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kali Argyriadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Le Menestrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Samson</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des vies en musique. Parcours d'artistes, mobilités, transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.235-283, 2012</w:t>
+              <w:t xml:space="preserve">, Hermann, p. 17-31, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertions urbaines et espaces relationnels des migrants et réfugiés au Proche-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kamel Doraï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kamel Doraï et Nicolas Puig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'urbanité des marges, Migrants et relégués dans les villes du Proche-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Téraèdre /IFPO, pp.11-25, 2012, Un lointain si proche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...185 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des singuliers au pluriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kali Argyriadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Le Menestrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Samson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...5 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des vies en musique. Parcours d'artistes, mobilités, transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermann, p. 17-31, 2012</w:t>
+              <w:t xml:space="preserve">, pp.235-283, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment peut-on être urbain ? Villes et vies urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Battesti &amp; François Ireton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Égypte au présent, Inventaire d'une société avant révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sindbad-Actes Sud, pp.145-182, 2011, La Bibliothèque arabe, Hommes et Sociétés, 978-2-7427-9780-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUSIQUES ET USAGES SOCIAUX DE LA CULTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Battesti &amp; François Ireton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Égypte au présent, Inventaire d'une société avant révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1035-1063, Sindbad-Actes Sud, 2011, La Bibliothèque arabe, Hommes et Sociétés, 978-2-7427-9780-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La voix des moribonds. Politiques de la collecte et médiations locales au Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gaetano Ciarcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETHNOLOGUES ET PASSEURS DE MÉMOIRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Karthala-Maison des sciences de l’homme de Montpellier, pp.153-169, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Welcome to the Camps&amp;quot;: 1 The Emergence of Palestinian Rap in Lebanon, a New Social and Political Song</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muhammad Ali Khalidi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Manifestations of Identity, The Lived Reality of Palestinian Refugees in Lebanon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute for Palestine Studies ; IFPO, pp.107-122, 2010, ISBN 978-9953-453-35-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">الفلسطينية في لبنان: أغنية اجتماعية وسياسية (rap) أهلاً فيك بالمخيمات. ظهور موسيقى الرّاب</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muhammad Ali Khalidi. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">تجليات الهوية: الواقع المعاش للاجئين الفلسطينيين في لبنان / Manifestations of Identity: The Lived Reality of Palestinian Refugees in Lebanon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institue for Palestine Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-148, 2010, 978-9953-453-36-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03208435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wast al-Balad (centre-ville)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'aventure des mots de la ville à travers le temps, les langues et les sociétés.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R. Laffont, pp.1333-1337, 2010, Bouquins</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934924v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahalla (quartier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'aventure des mots de la ville à travers le temps, les langues et les sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R. Laffont, pp.694-698, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hayy (pl. ahyâ') &amp;quot;quartier urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’aventure des mots de la ville à travers le temps, les langues et les sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...296 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La négligence des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ziad Akl et Nabil Beyhum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conquérir et reconquérir la ville, l'aménagement urbain comme positionnement des pouvoirs et contre-pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ALBA, pp.165-172, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« LE MARIAGE, C'EST DU FLOUS, ET C'EST TOUT ! » RÔLE ET USAGES DE L'ARGENT DANS LES FÊTES DE MARIAGE DE RUE AU CAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">aumann Eveline (dir.), Bazin Laurent (dir.), Ould Ahmed Pepita (dir.), Phélinas Pascale (dir.), Selim Monique (dir.), Sobel R. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'argent des anthropologues, la monnaie des économistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.115-134, 2008, Questions Contemporaines.Série Globalisation et Sciences</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Puig et Franck Mermier. </w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mermier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFPO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires esthétiques et scènes culturelles au Proche-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFPO, pp.147-171, 2007</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, IFPO, pp.9-17, 2007, 978 -2-35159_062-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">IFPO. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590161v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bienvenue dans les camps ! » L'émergence d'un rap palestinien au Liban : une nouvelle chanson sociale et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Puig et Franck Mermier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires esthétiques et scènes culturelles au Proche-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFPO, pp.9-17, 2007, 978 -2-35159_062-1. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, IFPO, pp.147-171, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00396457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egypt's Pop-Music Clashes and the “World-Crossing” Destinies of Muhammad Ali Street Musicians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cairo Cosmopolitan: Politics, Culture, and Urban Space in the New Middle East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American University of Cairo, pp.513-536, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00003952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variétés urbaines : perceptions des lieux et positionnements culturels dans la société cairote à travers quelques chansons populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Arnaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'urbain dans le monde musulman de Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRMC; Maison Neuve et Larose, pp.195-220, 2006, Connaissance du Maghreb</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8148,169 +8226,169 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de : Raja Abillama , Secular Coexistence in Lebanon: Christians, Muslims and Subjects of Law , Edinburgh, Edinburgh University Press, 2024, 2816 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.271-273. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ethn.252.0271⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.252.0271⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05368725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Jacob, Wilson Chacko. — Working out Egypt: Effendi Masculinity and Subject Formation in Colonial Modernity, 1870–1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Masculin pluriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8320,91 +8398,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sounds of Mahragān: Compositions and Musical Circulations in Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8414,114 +8492,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrière le cimetière&amp;quot; : un lignage Awlâd Sîdî Abîd à Tozeur : nouvelles civilités et dynamiques communautaires du Sud tunisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de Provence - Aix-Marseille I, 1998. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01070527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId184"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8589,51 +8667,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F231855"/>
+    <w:nsid w:val="37047063"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8820,51 +8898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-puig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4828-9395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060410310" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081076v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.132.0185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abdelrahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70898/regards.v0i34.1516" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry-Thienpont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ef3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14oe8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04290495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771231176504" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Hariri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0227" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483871v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331934v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0283" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177056v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2633002420961399" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890453v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2020.1763606" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928373v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dimachki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375266v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.iliane Kfoury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560535v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839307v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5343" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380972v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2016.1195112" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679655v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kassatly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8179" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492054v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492049v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495354v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323856v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629395.2013.834565" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286260v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167163v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292241v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081995v3" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090086v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martiniello" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Suzanne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.045.0059" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147911v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126186v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.1071" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.1077" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489092v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706948v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310084v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567350v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iremam.2979" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004075v4" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1999.3710" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674368v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341954v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Le Menestrel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Apprill" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali Argyriadis" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429434204" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005939v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Segr&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712216v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727738v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01523130v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;raldi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abaza" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Kapchan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164332v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333405v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199610v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Publications de l&#8217;Institut fran&#231;ais du Proche-Orient" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.517" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706549v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384597v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/un-monde-commun/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973011v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dadhah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abou Zaki" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;ta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barr&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196488v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry &#8209; Thienpont" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508843v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118924396.wbiea2501" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118924396.wbiea2501" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906375v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lemenestrel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906379v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S&#233;gr&#233;" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103954v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094943v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/culture-pop-en-egypte-entre-mainstream-commercial-et-contestation/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103940v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928858v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429434204-7" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906372v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Lives-in-Music-Mobility-and-Change-in-a-Global-Context/Menestrel/p/book/9781138358706" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948627v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842352v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708267v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asssaf Dahdah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842353v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308511v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Jeunesses_arabes-9782707177155.html" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492055v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295034v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495321v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teraedre.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38068" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495341v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/3902-des-vies-en-musique.html" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295045v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675747v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709657v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167165v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640951v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957782v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208435v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palestine-studies.org/en/node/1647960" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934924v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934921v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489504v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708060v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396457v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590161v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003952v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708058v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368725v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.252.0271" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167150v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564121v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01070527v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-puig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4828-9395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060410310" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081076v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.132.0185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abdelrahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70898/regards.v0i34.1516" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry-Thienpont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ef3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14oe8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04290495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771231176504" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Hariri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05578345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483871v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0227" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331934v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2633002420961399" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2020.1763606" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083650v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dimachki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.iliane Kfoury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5343" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380972v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2016.1195112" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kassatly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8179" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629395.2013.834565" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081995v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martiniello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Suzanne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.045.0059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.1077" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537970v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.1071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310084v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iremam.2979" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004075v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1999.3710" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Le Menestrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Apprill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali Argyriadis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429434204" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Segr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01523130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;raldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abaza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Kapchan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199610v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Publications de l&#8217;Institut fran&#231;ais du Proche-Orient" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.517" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706549v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385539v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/un-monde-commun/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dadhah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abou Zaki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;ta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167171v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry &#8209; Thienpont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508843v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118924396.wbiea2501" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118924396.wbiea2501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094943v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/culture-pop-en-egypte-entre-mainstream-commercial-et-contestation/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103940v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S&#233;gr&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103954v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906375v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lemenestrel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906372v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Lives-in-Music-Mobility-and-Change-in-a-Global-Context/Menestrel/p/book/9781138358706" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928858v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429434204-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948627v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789341v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asssaf Dahdah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708267v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842353v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Jeunesses_arabes-9782707177155.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495321v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teraedre.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38068" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495341v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/3902-des-vies-en-musique.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760635v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295034v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675747v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709657v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167165v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957782v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208435v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palestine-studies.org/en/node/1647960" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934924v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934921v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640951v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489504v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590161v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396457v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708058v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368725v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.252.0271" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167150v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564121v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01070527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>