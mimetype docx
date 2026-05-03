--- v1 (2026-04-04)
+++ v2 (2026-05-03)
@@ -222,265 +222,265 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Musiques au Proche-Orient après le tournant numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amr Abdelrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Regards. Revue des Arts du spectacle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34, pp.13-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70898/regards.v0i34.1516⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05363614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Migrants non arabes au Liban, des navigations périlleuses entre des contraintes croissantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaf Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confluences Méditerranée </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Liban : au-delà de la guerre, 132, pp.185-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/come.132.0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Amr Abdelrahim</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Electricity as a Paradigm of Creativity in the Music of the Mediterranean and Arab World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gabry-Thienpont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...103 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Création musicale et électrification sonore en Méditerranée (xxe-xxie s.), 26, pp.19-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -514,51 +514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sons et sociétés en Égypte. Lutte des sons et régimes sensoriels de la modernité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures anthropologiques : Revue de comptes rendus critiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -592,51 +592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">مقاربات الدراسات الأنثروبولوجية في زمن اللا َيقين</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -687,51 +687,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sound of Silence: An Immersive Approach to Spearfishermen's Ecological Knowledge Along the Dakar Coastline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Ethnobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 43 (2), pp.125-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -765,51 +765,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailleurs étrangers : la place des migrants dans la ville au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nizar Hariri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -841,461 +841,461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Doctor, I want her nose!”: Rhinoplasty, Ethnicity, and the Social Contexts of Plastic Surgery in Lebanon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Puig</w:t>
+                <w:t xml:space="preserve">Introduction. Anthropologies en temps d'incertitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Vol.51, pp.283 - 298. </w:t>
+              <w:t xml:space="preserve">, 2021, Anthropologies libanaises. Entre dispersion et lignes de force, 51 (2), pp.227-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.212.0283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.212.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05578345v1</w:t>
+                <w:t xml:space="preserve">hal-03331926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recension de Marta Amico, La Fabrique d’une musique touarègue. Un son du désert dans la world music, Paris, Karthala, coll. « Les Afriques », 2020</w:t>
-[...64 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lebanese anthropology. Doing Anthropology in a Time of Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Anthropologies libanaises. Entre dispersion et lignes de force, 51 (2), pp.227-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.212.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Doctor, I want her nose!”: Rhinoplasty, Ethnicity, and the Social Contexts of Plastic Surgery in Lebanon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Vol. 51 (2), pp.283-298. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+              <w:t xml:space="preserve">, 2021, 51, pp.283 - 298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.212.0283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-03331934v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recension de Marta Amico, La Fabrique d’une musique touarègue. Un son du désert dans la world music, Paris, Karthala, coll. « Les Afriques », 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, pp.176-179</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Anthropologies en temps d'incertitudes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Tabet</w:t>
+                <w:t xml:space="preserve">La coproduction des visages au Liban. Une enquête d’anatomie culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Anthropologies libanaises. Entre dispersion et lignes de force, 51 (2), pp.227-238. </w:t>
+              <w:t xml:space="preserve">, 2021, Vol. 51 (2), pp.283-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ethn.212.0227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ethn.212.0283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331926v1</w:t>
+                <w:t xml:space="preserve">hal-03331934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Shatila soundscape: Sound cultures, practices, and perceptions in a refugee camp in Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence: An international journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Sounds of survival, weaponization of sounds, 1 (2), pp.285-302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1329,51 +1329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«It’s not an easy country». Parcours de musiciens palestiniens du Liban vers l’Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1411,51 +1411,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a sonic ecology of urban life: Ethnography of sound perception in Cairo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Senses and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (2), pp.170-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1489,51 +1489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recording Culture. Une figure égyptienne du xxe siècle : Halim El-Dabh, compositeur, collecteur et pionnier des musiques électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Annales Islamologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Matérialisation, dématérialisation et circulations des musiques du monde arabe (xxe-xxie siècle), 53, pp.113-137</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1571,51 +1571,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réduire l'étrangeté : interactions entre installés arabes et migrants asiatiques sur un marché de Beyrouth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loubna Dimachki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1653,51 +1653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebanon is not my country&amp;quot;. Étrangers au Liban : un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.iliane Kfoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hommes et migrations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Hommes et Migrations, 1319, pp.13-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1722,51 +1722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville amplifiée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques et culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Low Tech ? Wild Tech !, 67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1791,51 +1791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composer avec…&amp;quot; : Sampling et références sonores dans le travail d’un artiste palestinien au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1882,51 +1882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“The sound of society”: A method for investigating sound perception in Cairo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Senses and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Contemporary French Sensory Ethnography, 11 (3), pp.298-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1973,51 +1973,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le marché de Sabra à Beyrouth par l’image et le son. Retour sur une enquête intensive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houda Kassatly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2064,51 +2064,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">نهر البارد، المخيم و مثانيه</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iḍāfāt revue arabe de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 29, pp.25-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2133,51 +2133,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passages de frontières des Palestiniens du Liban : de refuges en migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2202,51 +2202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial Composer (avec) la frontière. Passages, parcours migratoires et échanges sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Bontemps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2284,51 +2284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">فرح مسيقيي الأعراس في مصر</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Iḍāfāt revue arabe de sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22-23, pp.61-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2353,51 +2353,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lost in Transition: Ordeals of Passage of Palestinian Refugees in Lebanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 18 (3), pp.394-410. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2431,51 +2431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cause du rap : engagements d'un musicien palestinien au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'ethnomusicologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, La vie d'artiste, 25, pp.93-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2494,203 +2494,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Recension : MASSARD-VINCENT Josiane, Sylvaine CAMELIN et Christine JUNGER (dir.), 2011, Portraits. Esquisses anthropographiques. Paris, Éditions Pétra, coll. Anthropologiques, 208 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">recension : Mona Harb Le Hezbollah à Beyrouth (1985–2005). De la banlieue à la ville (Paris, Karthala/IFPO, 2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.134-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03167163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exils décalés : les registres de la nostalgie dans les musiques palestiniennes au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 25 (2), pp.83-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2715,51 +2715,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amour, honte et prestige au Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 190, pp.51-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2797,51 +2797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial : créations en migrations : parcours, déplacements, racinements. Une approche historique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Martiniello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Suzanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2879,51 +2879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre villes et camps : musiciens palestiniens au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, La ville face à ses marges, 45, pp.59-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2957,51 +2957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension du livre &amp;quot; Concevoir et gérer les villes du Sud de la Méditerranée Milieux d’urbanistes du Sud de la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
@@ -3017,433 +3017,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Terrains d'Égypte: introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Battesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 3e série (3, "Terrains d'Égypte, anthropologies contemporaines" (V. Battesti et N. Puig dirs)), pp.11-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ema.1071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00126186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Shi filastini, quelque chose de palestinien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tumultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27, pp.109-135</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La vie du musicien est comme la vapeur d'eau, elle monte et disparaît&amp;quot; :</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Terrains d’Égypte, anthropologies contemporaines, Troisième série (3), pp.35-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ema.1077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706966v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Shaábî, « populaire » : usages et significations dúne notion ambiguë dans le monde de la musique en Egypte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, LIII (12), pp.23-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00003944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La civilisation des mœurs orientales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A contrario. Revue interdisciplinaire de sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 4 (1), pp.71-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00489092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...89 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'opposition bédouins et oasiens, une figure revisitée de l'altérité dans le sud tunisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ethnologies comparées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Ethnologies Comparées, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3468,51 +3468,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter à Dûwîqa au Caire Dedans et dehors d'une société de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Autrepart - Revue de sciences sociales au Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 25, pp.137-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3537,51 +3537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« CEUX DE DERRIÈRE LE CIMETIÈRE »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genèses. Sciences sociales et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Les mots de la ville 2, 52, pp.26-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3606,51 +3606,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recompositions des espaces domestiques et usages des objets techniques à la Manouba (Tunis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l'IREMAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.17-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3697,51 +3697,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens des lieux. Espaces et pratiques dans les palmeraies du Jérid (Sud-ouest tunisien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'Agriculture Traditionnelle et de Botanique Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 41 (2), pp.19-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3977,51 +3977,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kali Argyriadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Routledge, 1, 2020, 9780429434204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4091,51 +4091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Le Menestrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kali Argyriadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Segré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4170,64 +4170,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exils syriens Parcours et ancrages (Liban, Turquie, Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaf Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Assef Dahdah et Nicolas Puig. Le passager clandestin, 2018, collection « Bibliothèque des frontières », Michel Agier</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4258,51 +4258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'urbanité des marges.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Doraï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Téraèdre (Coll. Un lointain si proche), pp.335, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4438,51 +4438,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah. Musiciens de noce et scènes urbaines au Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Actes Sud-Sindbad, 2010, « La Bibliothèque arabe »</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4500,51 +4500,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palestiniens en / hors camps. Formes sociales, pratiques des interstices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Doraï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4575,51 +4575,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires esthétiques et scènes culturelles au Proche-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
@@ -4668,51 +4668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires esthétiques et scènes culturelles au Proche-Orient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4752,51 +4752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bédouins sédentarisés et société citadine à Tozeur (Sud-Ouest tunisien)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRMC (Tunis), Karthala (Paris), pp.282, 2003, Hommes et sociétés, Jean Copens</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4846,51 +4846,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'archipel mondial des camps de réfugiés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alexandre Gefen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde commun Les savoirs des sciences humaines et sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4945,51 +4945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exils syriens : parcours et ancrages (Liban, Turquie, Europe)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assaf Dadhah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Abou Zaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5061,51 +5061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chatila sous le son: cultures, pratiques et perceptions sonores dans un camp de réfugiés au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Luis Velasco-Pufleau, Laëtitia Atlani-Duault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux de mémoire sonore, Des sons pour survivre, des sons pour tuer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, fondation maison ds sciences de l'homme, pp.37-57, 2021, Le (bien) commun</w:t>
@@ -5134,51 +5134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traversées générationnelles. Les transmissions du patrimoine musical arabe des années 1940 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gabry ‑ Thienpont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5229,51 +5229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Anthropology: The MENA Region (Middle East and North Africa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Callan, Hilary; Coleman, Simon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Encyclopedia of Anthropology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -5318,677 +5318,677 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">conclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kali Argyriadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Apprill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ségré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lives in Music. Mobility and change in a global context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Côtoiements et espace public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénédicte Florin, Anna Madoeuf, Olivier Sanmartin, Roman Stadnicki, Florence Troin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, presses universitaires François Rabelais, pp.93-94, 2020, villes et territoires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction [Lives in music]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kali Argyriadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lemenestrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Apprill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lives in Music. Mobility and change in a global context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9781138358706</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultures urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bénédicte Florin, Anna Madoeuf, Olivier Sanmartin, Roman Stadnicki, Florence Troin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Abécédaire de la ville et de l’urbain au Maghreb et au Moyen-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, presses universitaires François Rabelais, pp.95-96, 2020, villes territoires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De quoi le mahragān est-il le son ? Compositions et controverses musicales en Égypte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Jacquemond; Frédéric Lagrange. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture Pop en Égypte. entre mainstream commercial et contestation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riveneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.387-422, 2020, 978-2-36013-587-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02094943v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From singulars to plural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kali Argyriadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Apprill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riveneuve</w:t>
-[...131 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Puig</w:t>
+                <w:t xml:space="preserve">Gabriel Ségré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Samson</w:t>
+                <w:t xml:space="preserve">Sara Lemenestrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lives in Music. Mobility and change in a global context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9781138358706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...218 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...114 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Wahdan. Maestro among the Frenzied streets of Cairo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sara Le Menestrel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lives in Music: Mobility and Change in a Global Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.119-141, 2020, </w:t>
@@ -6026,51 +6026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blending music and politics at the margins of Beirut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hannes Liechti, Thomas Burkhalter, and Philipp Rhensius. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sampling Politics Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Norient Sound Series 1, 2020</w:t>
@@ -6093,359 +6093,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02948627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les musiques des camps de réfugiés au Liban</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">al musiqa, voix et musiques du monde arabe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asssaf Dahdah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exils syriens: Parcours et ancrages (Liban, Turquie, Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2018, Bibliothèque des frontières</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01789341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Barré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exils syriens Parcours et ancrages (Liban, Turquie, Europe)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.107-127, 2018, 978-2-36935-211-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville égyptienne au rythme de l’électro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">al musiqa, voix et musiques du monde arabe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahr al-Bared (Liban) : le camps et ses doubles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Agier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde de camps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.178-192, 2014</w:t>
@@ -6474,51 +6474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortir du camp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent BONNEFOY, Myriam CATUSSE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunesses arabes Du Maroc au Yémen : loisirs, cultures et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6560,51 +6560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’instinct du rap »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Bonnefoy et Myriam Catusse </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunesses arabes Du Maroc au Yémen, loisirs, cultures et politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -6640,215 +6640,426 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01492055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Insertions urbaines et espaces relationnels des migrants et réfugiés au Proche-Orient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kamel Doraï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kamel Doraï et Nicolas Puig. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'urbanité des marges, Migrants et relégués dans les villes du Proche-Orient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Téraèdre /IFPO, pp.11-25, 2012, Un lointain si proche</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des singuliers au pluriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kali Argyriadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Le Menestrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Samson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermann. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des vies en musique. Parcours d'artistes, mobilités, transformations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-283, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01295034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ville intimes : expériences urbaines des réfugiés palestiniens au Liban</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Kamel Doraï et Nicolas Puig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'urbanité des marges : migrants et réfugiés dans les villes du Proche-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téraèdre et IFPO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.235-256, 2012, 978-2-36085-022-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Wahdan : un maître dans l'agitation du Caire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sara Le Menestrel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des vies en musique : parcours d'artistes, mobilité, transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.153-176, 2012, 9782705682767</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le parcours comme démarche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kali Argyriadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6857,946 +7068,735 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Le Menestrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des vies en musique. Parcours d'artistes, mobilités, transformations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermann, p. 17-31, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...40 lines deleted...]
-              <w:t xml:space="preserve">Kamel Doraï et Nicolas Puig. </w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voix des moribonds. Politiques de la collecte et médiations locales au Caire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gaetano Ciarcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'urbanité des marges, Migrants et relégués dans les villes du Proche-Orient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Téraèdre /IFPO, pp.11-25, 2012, Un lointain si proche</w:t>
+              <w:t xml:space="preserve">ETHNOLOGUES ET PASSEURS DE MÉMOIRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala-Maison des sciences de l’homme de Montpellier, pp.153-169, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Kali Argyriadis</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03167165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment peut-on être urbain ? Villes et vies urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Battesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Battesti &amp; François Ireton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Égypte au présent, Inventaire d'une société avant révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sindbad-Actes Sud, pp.145-182, 2011, La Bibliothèque arabe, Hommes et Sociétés, 978-2-7427-9780-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00675747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUSIQUES ET USAGES SOCIAUX DE LA CULTURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Battesti &amp; François Ireton. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Égypte au présent, Inventaire d'une société avant révolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1035-1063, Sindbad-Actes Sud, 2011, La Bibliothèque arabe, Hommes et Sociétés, 978-2-7427-9780-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hayy (pl. ahyâ') &amp;quot;quartier urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETHNOLOGUES ET PASSEURS DE MÉMOIRES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Karthala-Maison des sciences de l’homme de Montpellier, pp.153-169, 2011</w:t>
+              <w:t xml:space="preserve">L’aventure des mots de la ville à travers le temps, les langues et les sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welcome to the Camps&amp;quot;: 1 The Emergence of Palestinian Rap in Lebanon, a New Social and Political Song</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muhammad Ali Khalidi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Manifestations of Identity, The Lived Reality of Palestinian Refugees in Lebanon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute for Palestine Studies ; IFPO, pp.107-122, 2010, ISBN 978-9953-453-35-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">الفلسطينية في لبنان: أغنية اجتماعية وسياسية (rap) أهلاً فيك بالمخيمات. ظهور موسيقى الرّاب</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muhammad Ali Khalidi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">تجليات الهوية: الواقع المعاش للاجئين الفلسطينيين في لبنان / Manifestations of Identity: The Lived Reality of Palestinian Refugees in Lebanon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institue for Palestine Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-148, 2010, 978-9953-453-36-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Institue for Palestine Studies</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.129-148, 2010, 978-9953-453-36-1</w:t>
+                <w:t xml:space="preserve">hal-03208435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahalla (quartier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'aventure des mots de la ville à travers le temps, les langues et les sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R. Laffont, pp.694-698, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wast al-Balad (centre-ville)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'aventure des mots de la ville à travers le temps, les langues et les sociétés.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, R. Laffont, pp.1333-1337, 2010, Bouquins</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...136 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La négligence des villes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ziad Akl et Nabil Beyhum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conquérir et reconquérir la ville, l'aménagement urbain comme positionnement des pouvoirs et contre-pouvoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ALBA, pp.165-172, 2009</w:t>
@@ -7825,51 +7825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« LE MARIAGE, C'EST DU FLOUS, ET C'EST TOUT ! » RÔLE ET USAGES DE L'ARGENT DANS LES FÊTES DE MARIAGE DE RUE AU CAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">aumann Eveline (dir.), Bazin Laurent (dir.), Ould Ahmed Pepita (dir.), Phélinas Pascale (dir.), Selim Monique (dir.), Sobel R. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'argent des anthropologues, la monnaie des économistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.115-134, 2008, Questions Contemporaines.Série Globalisation et Sciences</w:t>
@@ -7892,225 +7892,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03708060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">IFPO. </w:t>
+                <w:t xml:space="preserve">« Bienvenue dans les camps ! » L'émergence d'un rap palestinien au Liban : une nouvelle chanson sociale et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicolas Puig et Franck Mermier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires esthétiques et scènes culturelles au Proche-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFPO, pp.9-17, 2007, 978 -2-35159_062-1. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, IFPO, pp.147-171, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590161v1</w:t>
+                <w:t xml:space="preserve">halshs-00396457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Bienvenue dans les camps ! » L'émergence d'un rap palestinien au Liban : une nouvelle chanson sociale et politique</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Nicolas Puig et Franck Mermier. </w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mermier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IFPO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Itinéraires esthétiques et scènes culturelles au Proche-Orient</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFPO, pp.147-171, 2007</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, IFPO, pp.9-17, 2007, 978 -2-35159_062-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ifpo.517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00396457v1</w:t>
+                <w:t xml:space="preserve">hal-04590161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egypt's Pop-Music Clashes and the “World-Crossing” Destinies of Muhammad Ali Street Musicians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cairo Cosmopolitan: Politics, Culture, and Urban Space in the New Middle East</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American University of Cairo, pp.513-536, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8135,51 +8135,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variétés urbaines : perceptions des lieux et positionnements culturels dans la société cairote à travers quelques chansons populaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Arnaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'urbain dans le monde musulman de Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRMC; Maison Neuve et Larose, pp.195-220, 2006, Connaissance du Maghreb</w:t>
@@ -8240,51 +8240,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension de : Raja Abillama , Secular Coexistence in Lebanon: Christians, Muslims and Subjects of Law , Edinburgh, Edinburgh University Press, 2024, 2816 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, pp.271-273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ethn.252.0271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8311,51 +8311,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recension : Jacob, Wilson Chacko. — Working out Egypt: Effendi Masculinity and Subject Formation in Colonial Modernity, 1870–1940</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Masculin pluriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8412,51 +8412,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sounds of Mahragān: Compositions and Musical Circulations in Egypt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8506,51 +8506,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrière le cimetière&amp;quot; : un lignage Awlâd Sîdî Abîd à Tozeur : nouvelles civilités et dynamiques communautaires du Sud tunisien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anthropologie sociale et ethnologie. Université de Provence - Aix-Marseille I, 1998. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8667,51 +8667,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="37047063"/>
+    <w:nsid w:val="46DC66B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8898,51 +8898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-puig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4828-9395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060410310" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081076v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.132.0185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363614v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abdelrahim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70898/regards.v0i34.1516" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry-Thienpont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ef3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14oe8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04290495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771231176504" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Hariri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05578345v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483871v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466318v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0227" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331934v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331926v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2633002420961399" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2020.1763606" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083650v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dimachki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.iliane Kfoury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5343" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380972v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2016.1195112" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kassatly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8179" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629395.2013.834565" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167163v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081995v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martiniello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Suzanne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.045.0059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706966v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.1077" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537970v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489092v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126186v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.1071" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310084v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iremam.2979" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004075v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1999.3710" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Le Menestrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Apprill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali Argyriadis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429434204" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Segr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01523130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;raldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abaza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Kapchan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199610v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Publications de l&#8217;Institut fran&#231;ais du Proche-Orient" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.517" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706549v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385539v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/un-monde-commun/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dadhah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abou Zaki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;ta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167171v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry &#8209; Thienpont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508843v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118924396.wbiea2501" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118924396.wbiea2501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094943v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/culture-pop-en-egypte-entre-mainstream-commercial-et-contestation/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103940v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906379v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S&#233;gr&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103954v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906375v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lemenestrel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906372v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Lives-in-Music-Mobility-and-Change-in-a-Global-Context/Menestrel/p/book/9781138358706" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928858v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429434204-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948627v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789341v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asssaf Dahdah" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708267v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842352v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842353v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Jeunesses_arabes-9782707177155.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495321v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teraedre.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38068" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495341v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/3902-des-vies-en-musique.html" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295045v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760635v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295034v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675747v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709657v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167165v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957782v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208435v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palestine-studies.org/en/node/1647960" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934924v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934921v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640951v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489504v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590161v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396457v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708058v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368725v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.252.0271" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167150v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564121v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01070527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-puig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4828-9395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060410310" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abdelrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70898/regards.v0i34.1516" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081076v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.132.0185" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry-Thienpont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ef3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14oe8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04290495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771231176504" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Hariri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0227" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05578345v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2633002420961399" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2020.1763606" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083650v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dimachki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.iliane Kfoury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5343" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380972v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2016.1195112" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kassatly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8179" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629395.2013.834565" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081995v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martiniello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Suzanne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.045.0059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126186v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.1071" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.1077" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310084v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iremam.2979" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004075v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1999.3710" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Le Menestrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Apprill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali Argyriadis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429434204" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Segr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01523130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;raldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abaza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Kapchan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199610v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Publications de l&#8217;Institut fran&#231;ais du Proche-Orient" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.517" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706549v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385539v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/un-monde-commun/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dadhah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abou Zaki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;ta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167171v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry &#8209; Thienpont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508843v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118924396.wbiea2501" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118924396.wbiea2501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S&#233;gr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103954v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906375v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lemenestrel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103940v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094943v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/culture-pop-en-egypte-entre-mainstream-commercial-et-contestation/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906372v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Lives-in-Music-Mobility-and-Change-in-a-Global-Context/Menestrel/p/book/9781138358706" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928858v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429434204-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948627v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842352v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asssaf Dahdah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708267v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842353v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Jeunesses_arabes-9782707177155.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teraedre.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38068" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495341v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/3902-des-vies-en-musique.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295045v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167165v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640951v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208435v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palestine-studies.org/en/node/1647960" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934921v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934924v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489504v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396457v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590161v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708058v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368725v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.252.0271" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167150v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564121v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01070527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>