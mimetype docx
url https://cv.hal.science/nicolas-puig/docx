--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -3177,174 +3177,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00537970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Shaábî, « populaire » : usages et significations dúne notion ambiguë dans le monde de la musique en Egypte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Puig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Civilisations - revue internationale d'Antropologie et de sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, LIII (12), pp.23-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00003944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La vie du musicien est comme la vapeur d'eau, elle monte et disparaît&amp;quot; :</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Puig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Égypte Soudan mondes arabes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Terrains d’Égypte, anthropologies contemporaines, Troisième série (3), pp.35-60. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ema.1077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ema.1077⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03706966v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00003944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La civilisation des mœurs orientales.</w:t>
               </w:r>
@@ -8667,51 +8667,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46DC66B2"/>
+    <w:nsid w:val="86E82249"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8898,51 +8898,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-puig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4828-9395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060410310" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abdelrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70898/regards.v0i34.1516" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081076v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.132.0185" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry-Thienpont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ef3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14oe8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04290495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771231176504" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Hariri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0227" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05578345v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2633002420961399" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2020.1763606" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083650v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dimachki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.iliane Kfoury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5343" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380972v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2016.1195112" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kassatly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8179" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629395.2013.834565" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081995v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martiniello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Suzanne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.045.0059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126186v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.1071" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.1077" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003944v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310084v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iremam.2979" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004075v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1999.3710" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Le Menestrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Apprill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali Argyriadis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429434204" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Segr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01523130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;raldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abaza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Kapchan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199610v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Publications de l&#8217;Institut fran&#231;ais du Proche-Orient" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.517" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706549v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385539v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/un-monde-commun/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dadhah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abou Zaki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;ta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167171v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry &#8209; Thienpont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508843v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118924396.wbiea2501" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118924396.wbiea2501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S&#233;gr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103954v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906375v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lemenestrel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103940v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094943v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/culture-pop-en-egypte-entre-mainstream-commercial-et-contestation/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906372v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Lives-in-Music-Mobility-and-Change-in-a-Global-Context/Menestrel/p/book/9781138358706" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928858v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429434204-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948627v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842352v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asssaf Dahdah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708267v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842353v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Jeunesses_arabes-9782707177155.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teraedre.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38068" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495341v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/3902-des-vies-en-musique.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295045v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167165v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640951v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208435v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palestine-studies.org/en/node/1647960" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934921v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934924v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489504v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396457v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590161v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708058v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368725v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.252.0271" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167150v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564121v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01070527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-puig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4828-9395" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060410310" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363614v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Abdelrahim" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Michel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Puig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70898/regards.v0i34.1516" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081076v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/come.132.0185" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428886v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry-Thienpont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15ef3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997691v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14oe8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04290495v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Brochier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02780771231176504" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931359v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Hariri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331926v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0227" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466318v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05578345v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.212.0283" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483871v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331934v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177056v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2633002420961399" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02944949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890453v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Battesti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2020.1763606" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928373v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083650v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Dimachki" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375266v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.iliane Kfoury" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01560535v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839307v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5343" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380972v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2016.1195112" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Kassatly" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.8179" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01137574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492054v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492049v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bontemps" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495354v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323856v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13629395.2013.834565" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286260v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167163v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01292241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00081995v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090086v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Martiniello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Suzanne" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706612v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.045.0059" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147911v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126186v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.1071" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537970v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003944v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706966v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ema.1077" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489092v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706948v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003943v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310084v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iremam.2979" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00004075v4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/jatba.1999.3710" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674368v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Agier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Barnier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Barr&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernardie-Tahir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341954v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Le Menestrel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Apprill" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kali Argyriadis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mallet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429434204" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005939v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Segr&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727738v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01523130v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;raldi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mermier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Abaza" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bennafla" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Kapchan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164332v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00333405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199610v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Publications de l&#8217;Institut fran&#231;ais du Proche-Orient" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.517" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706549v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00385539v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384597v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/sciences-politiques-et-sociologie/un-monde-commun/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973011v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dadhah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abou Zaki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A&#239;ta" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barr&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167171v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry &#8209; Thienpont" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508843v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/10.1002/9781118924396.wbiea2501" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118924396.wbiea2501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel S&#233;gr&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Samson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103954v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906375v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lemenestrel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03103940v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02094943v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.riveneuve.com/catalogue/culture-pop-en-egypte-entre-mainstream-commercial-et-contestation/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906372v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Lives-in-Music-Mobility-and-Change-in-a-Global-Context/Menestrel/p/book/9781138358706" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928858v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429434204-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02948627v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842352v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asssaf Dahdah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708267v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842353v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308511v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01082303v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-Jeunesses_arabes-9782707177155.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492055v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760635v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel Dora&#239;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295034v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495321v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.teraedre.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=38068" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495341v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/3902-des-vies-en-musique.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295045v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167165v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675747v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709657v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640951v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957782v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208435v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.palestine-studies.org/en/node/1647960" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934921v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934924v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489504v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708060v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00396457v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590161v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00003952v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708058v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368725v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.252.0271" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167150v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564121v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01070527v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>