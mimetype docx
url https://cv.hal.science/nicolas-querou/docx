--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -1809,234 +1809,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded rationality and repeated network formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-party negotiation when agents have subjective estimates of bargaining powers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Quérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Béal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Quérou</w:t>
+                <w:t xml:space="preserve">Patrick Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 54 (1), pp.71-89. </w:t>
+              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (5), pp.417-436. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2007.03.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10726-006-9058-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ujm-00162449v1</w:t>
+                <w:t xml:space="preserve">hal-02654717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-party negotiation when agents have subjective estimates of bargaining powers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounded rationality and repeated network formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Quérou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10726-006-9058-2⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (1), pp.71-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2007.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02654717v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-00162449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4077,51 +4077,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Group-level cooperation *</w:t>
+                <w:t xml:space="preserve">Group-level cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Quérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4850,273 +4850,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting collective action problems in the commons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Querou</w:t>
+                <w:t xml:space="preserve">Does equity induce inefficiency? An experiment on coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Quérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790606v1</w:t>
+                <w:t xml:space="preserve">hal-02790603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does equity induce inefficiency? An experiment on coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mamadou Gueye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Quérou</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Querou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790603v1</w:t>
+                <w:t xml:space="preserve">hal-01947414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does equity induce inefficiency? An experiment on coordination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interacting collective action problems in the commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Querou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947414v1</w:t>
+                <w:t xml:space="preserve">halshs-01936007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting collective action problems in the commons</w:t>
               </w:r>
@@ -5125,60 +5121,64 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Querou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01936007v1</w:t>
+                <w:t xml:space="preserve">hal-02790606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting spatial resources under possible regime shift</w:t>
               </w:r>
@@ -6224,51 +6224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Askan Mavi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Qu&#233;rou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190160v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kelsall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F Quaas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2023.102855" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tomini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Costello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2022.104484" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Macho-Stadler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rez-Castrillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2021.102378" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Querou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2020.02.017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866383v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soubeyran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12389" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nkuiya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aay076/5185151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-017-0125-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tomini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.02.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2014.11.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1114-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.05.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01013603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bloch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2013.03.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCNKJ2NP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2012.07.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.11.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4M38QSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;al" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2007.03.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-006-9058-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57545FB703D020BDCE3A90B4E2F5440E8870EF74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03057036v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100263v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785401v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658863v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123390v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402597v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813361v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe d'Etudes Et de Recherche En Analyse Des D&#233;cisions" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Czech Society For Operational Research In Cooperation" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826559v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Game Theory Society,le Tilburg (nld)" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean Marie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00194794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Haller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lefebvre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125710v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126307v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696726v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou L Gueye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901398v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Macho-Stadler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052114v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790603v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947414v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936007v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593894v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795218v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803388v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812400v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826074v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Askan Mavi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Qu&#233;rou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190160v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kelsall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F Quaas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2023.102855" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tomini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Costello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2022.104484" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Macho-Stadler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rez-Castrillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2021.102378" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Querou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2020.02.017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866383v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soubeyran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12389" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nkuiya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aay076/5185151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-017-0125-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tomini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.02.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2014.11.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1114-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.05.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01013603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bloch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2013.03.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCNKJ2NP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2012.07.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.11.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4M38QSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-006-9058-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57545FB703D020BDCE3A90B4E2F5440E8870EF74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;al" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2007.03.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03057036v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100263v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785401v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658863v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123390v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402597v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813361v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe d'Etudes Et de Recherche En Analyse Des D&#233;cisions" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Czech Society For Operational Research In Cooperation" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826559v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Game Theory Society,le Tilburg (nld)" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean Marie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00194794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Haller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lefebvre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125710v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126307v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696726v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou L Gueye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901398v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Macho-Stadler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052114v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790603v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936007v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593894v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795218v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803388v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812400v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826074v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>