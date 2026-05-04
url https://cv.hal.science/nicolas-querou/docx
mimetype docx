--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -158,51 +158,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Quérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">, 2024, 156, pp.115-140</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -2097,73 +2097,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Martin F Quaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Quérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. FAERE Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Economie, Santé et Environnement : Risques et Incertitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216981v1</w:t>
+                <w:t xml:space="preserve">hal-04216985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect insurance and spatial externalities in renewable resource use</w:t>
               </w:r>
@@ -2192,73 +2192,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Martin F Quaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Quérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Economie, Santé et Environnement : Risques et Incertitudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">10. FAERE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216985v1</w:t>
+                <w:t xml:space="preserve">hal-04216981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common pool resource management and risk perceptions</w:t>
               </w:r>
@@ -3045,286 +3045,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial concessions with limited tenure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecosystem considerations in a second-best world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Querou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Tomini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. Conférence annuelle de la FAERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2014, Montpellier, France. 36 p</w:t>
+              <w:t xml:space="preserve">Conférence annuelle de la FAERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2014, Montpellier, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123392v1</w:t>
+                <w:t xml:space="preserve">hal-01123390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent conjectures in a dynamic model of non-renewable resource management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spatial concessions with limited tenure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Costello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Querou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tomini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interdisciplinaire Economie et Mathématiques Analyse et Modélisation des Interactions Sociales (AMIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense. Nanterrre, FRA., Jan 2014, Nanterre, France</w:t>
+              <w:t xml:space="preserve">1. Conférence annuelle de la FAERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2014, Montpellier, France. 36 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341817v1</w:t>
+                <w:t xml:space="preserve">hal-01123392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem considerations in a second-best world</w:t>
+                <w:t xml:space="preserve">Consistent conjectures in a dynamic model of non-renewable resource management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Querou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Tomini</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle de la FAERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2014, Montpellier, France. 26 p</w:t>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire Economie et Mathématiques Analyse et Modélisation des Interactions Sociales (AMIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense. Nanterrre, FRA., Jan 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123390v2</w:t>
+                <w:t xml:space="preserve">hal-01341817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent conjectures in a dynamic model of non-renewable resource management</w:t>
               </w:r>
@@ -4407,211 +4407,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk aversion in renewable resource harvesting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin F Quaas</w:t>
+                <w:t xml:space="preserve">Social Preferences and the Distribution of Rewards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Quérou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696726v1</w:t>
+                <w:t xml:space="preserve">hal-03707471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Preferences and the Distribution of Rewards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Soubeyran</w:t>
+                <w:t xml:space="preserve">Risk aversion in renewable resource harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kelsall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin F Quaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Quérou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707471v1</w:t>
+                <w:t xml:space="preserve">hal-03696726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inequality Aversion and the Distribution of Rewards in Organizations</w:t>
               </w:r>
@@ -4942,177 +4942,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does equity induce inefficiency? An experiment on coordination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interacting collective action problems in the commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Querou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947414v1</w:t>
+                <w:t xml:space="preserve">halshs-01936007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting collective action problems in the commons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does equity induce inefficiency? An experiment on coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Querou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01936007v1</w:t>
+                <w:t xml:space="preserve">hal-01947414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting collective action problems in the commons</w:t>
               </w:r>
@@ -6224,51 +6224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Askan Mavi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Qu&#233;rou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190160v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kelsall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F Quaas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2023.102855" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tomini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Costello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2022.104484" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Macho-Stadler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rez-Castrillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2021.102378" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Querou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2020.02.017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866383v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soubeyran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12389" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nkuiya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aay076/5185151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-017-0125-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tomini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.02.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2014.11.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1114-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.05.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01013603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bloch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2013.03.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCNKJ2NP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2012.07.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.11.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4M38QSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-006-9058-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57545FB703D020BDCE3A90B4E2F5440E8870EF74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;al" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2007.03.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03057036v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100263v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785401v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658863v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123392v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123390v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402597v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813361v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe d'Etudes Et de Recherche En Analyse Des D&#233;cisions" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Czech Society For Operational Research In Cooperation" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826559v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Game Theory Society,le Tilburg (nld)" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean Marie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00194794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Haller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lefebvre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125710v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126307v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696726v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou L Gueye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901398v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Macho-Stadler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052114v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790603v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936007v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593894v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795218v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803388v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812400v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826074v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Askan Mavi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Qu&#233;rou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190160v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kelsall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F Quaas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2023.102855" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tomini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Costello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2022.104484" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Macho-Stadler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rez-Castrillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2021.102378" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Querou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2020.02.017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866383v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soubeyran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12389" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nkuiya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aay076/5185151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-017-0125-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tomini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.02.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2014.11.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1114-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.05.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01013603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bloch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2013.03.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCNKJ2NP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2012.07.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.11.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4M38QSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-006-9058-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57545FB703D020BDCE3A90B4E2F5440E8870EF74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;al" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2007.03.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216985v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03057036v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100263v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785401v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658863v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123390v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402597v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813361v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe d'Etudes Et de Recherche En Analyse Des D&#233;cisions" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Czech Society For Operational Research In Cooperation" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826559v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Game Theory Society,le Tilburg (nld)" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean Marie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00194794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Haller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lefebvre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125710v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126307v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707471v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou L Gueye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901398v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Macho-Stadler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052114v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790603v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947414v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593894v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795218v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803388v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812400v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826074v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>