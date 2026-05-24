--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -1809,234 +1809,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02660327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-party negotiation when agents have subjective estimates of bargaining powers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bounded rationality and repeated network formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Quérou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (5), pp.417-436. </w:t>
+              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (1), pp.71-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10726-006-9058-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2007.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02654717v1</w:t>
+                <w:t xml:space="preserve">ujm-00162449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounded rationality and repeated network formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-party negotiation when agents have subjective estimates of bargaining powers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Quérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Group Decision and Negotiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (5), pp.417-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10726-006-9058-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2007.03.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ujm-00162449v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2097,73 +2097,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Martin F Quaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Quérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Economie, Santé et Environnement : Risques et Incertitudes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">10. FAERE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216985v1</w:t>
+                <w:t xml:space="preserve">hal-04216981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imperfect insurance and spatial externalities in renewable resource use</w:t>
               </w:r>
@@ -2192,73 +2192,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Martin F Quaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Quérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. FAERE Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Economie, Santé et Environnement : Risques et Incertitudes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04216981v1</w:t>
+                <w:t xml:space="preserve">hal-04216985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Common pool resource management and risk perceptions</w:t>
               </w:r>
@@ -2835,142 +2835,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting collective action problems in the commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Querou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th FAERE Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135)., Sep 2017, Nancy, France</w:t>
+              <w:t xml:space="preserve">Workshop on Environmental and Natural Resource Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135)., Sep 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785401v1</w:t>
+                <w:t xml:space="preserve">hal-02785026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interacting collective action problems in the commons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Querou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Environmental and Natural Resource Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135)., Sep 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">4th FAERE Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire Montpelliérain d'Economie Théorique et Appliquée (1135)., Sep 2017, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02785026v1</w:t>
+                <w:t xml:space="preserve">hal-02785401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial concessions with limited tenure</w:t>
               </w:r>
@@ -3045,109 +3045,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem considerations in a second-best world</w:t>
+                <w:t xml:space="preserve">Consistent conjectures in a dynamic model of non-renewable resource management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Querou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès Tomini</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabel Tidball</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence annuelle de la FAERE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2014, Montpellier, France. 26 p</w:t>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire Economie et Mathématiques Analyse et Modélisation des Interactions Sociales (AMIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense. Nanterrre, FRA., Jan 2014, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01123390v2</w:t>
+                <w:t xml:space="preserve">hal-01341817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial concessions with limited tenure</w:t>
               </w:r>
@@ -3222,109 +3222,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01123392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent conjectures in a dynamic model of non-renewable resource management</w:t>
+                <w:t xml:space="preserve">Ecosystem considerations in a second-best world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Querou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mabel Tidball</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Tomini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interdisciplinaire Economie et Mathématiques Analyse et Modélisation des Interactions Sociales (AMIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Ouest Nanterre La Défense. Nanterrre, FRA., Jan 2014, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Conférence annuelle de la FAERE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Association of Environmental and Resource Economists (FAERE). FRA., Sep 2014, Montpellier, France. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341817v1</w:t>
+                <w:t xml:space="preserve">hal-01123390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent conjectures in a dynamic model of non-renewable resource management</w:t>
               </w:r>
@@ -4407,211 +4407,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Preferences and the Distribution of Rewards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphael Soubeyran</w:t>
+                <w:t xml:space="preserve">Risk aversion in renewable resource harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Kelsall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin F Quaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Quérou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03707471v1</w:t>
+                <w:t xml:space="preserve">hal-03696726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk aversion in renewable resource harvesting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin F Quaas</w:t>
+                <w:t xml:space="preserve">Social Preferences and the Distribution of Rewards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Quérou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696726v1</w:t>
+                <w:t xml:space="preserve">hal-03707471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inequality Aversion and the Distribution of Rewards in Organizations</w:t>
               </w:r>
@@ -4850,335 +4850,335 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does equity induce inefficiency? An experiment on coordination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Soubeyran</w:t>
+                <w:t xml:space="preserve">Interacting collective action problems in the commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Querou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790603v1</w:t>
+                <w:t xml:space="preserve">hal-02790606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting collective action problems in the commons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does equity induce inefficiency? An experiment on coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Querou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Soubeyran</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01936007v1</w:t>
+                <w:t xml:space="preserve">hal-01947414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does equity induce inefficiency? An experiment on coordination</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interacting collective action problems in the commons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Querou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947414v1</w:t>
+                <w:t xml:space="preserve">halshs-01936007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interacting collective action problems in the commons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Querou</w:t>
+                <w:t xml:space="preserve">Does equity induce inefficiency? An experiment on coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Gueye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Quérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Soubeyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02790606v1</w:t>
+                <w:t xml:space="preserve">hal-02790603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting spatial resources under possible regime shift</w:t>
               </w:r>
@@ -6224,51 +6224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Askan Mavi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Qu&#233;rou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190160v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kelsall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F Quaas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2023.102855" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tomini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Costello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2022.104484" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Macho-Stadler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rez-Castrillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2021.102378" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Querou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2020.02.017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866383v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soubeyran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12389" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nkuiya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aay076/5185151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-017-0125-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tomini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.02.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2014.11.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1114-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.05.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01013603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bloch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2013.03.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCNKJ2NP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2012.07.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.11.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4M38QSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654717v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-006-9058-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57545FB703D020BDCE3A90B4E2F5440E8870EF74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;al" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2007.03.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216985v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216981v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03057036v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100263v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785401v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785026v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658863v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123390v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402597v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813361v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe d'Etudes Et de Recherche En Analyse Des D&#233;cisions" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Czech Society For Operational Research In Cooperation" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826559v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Game Theory Society,le Tilburg (nld)" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean Marie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00194794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Haller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lefebvre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125710v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126307v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707471v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696726v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou L Gueye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901398v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Macho-Stadler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052114v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790603v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947414v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790606v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593894v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795218v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803388v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812400v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826074v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04826269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Can Askan Mavi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Qu&#233;rou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04056486v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Stokes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bocqu&#233;ho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Carr&#232;re" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Conde Salazar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Deconchat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2023.106949" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04190160v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kelsall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F Quaas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeem.2023.102855" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722912v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Tomini" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Costello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2022.104484" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03214933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s Macho-Stadler" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rez-Castrillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joep.2021.102378" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02507100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Gueye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Querou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Soubeyran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2020.02.017" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02866383v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Soubeyran" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jems.12389" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01952491v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nkuiya" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajae/aay076/5185151" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601352v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10640-017-0125-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tomini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euroecorev.2017.02.005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132260v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpubeco.2014.11.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123096v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabel Tidball" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-012-1114-5" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648974v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2013.05.004" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01013603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Bloch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2013.03.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WCNKJ2NP-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643466v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geb.2012.07.003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660327v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.11.022" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N4M38QSW-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00162449v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain B&#233;al" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2007.03.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654717v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10726-006-9058-2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/57545FB703D020BDCE3A90B4E2F5440E8870EF74/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216981v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216985v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04217052v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03057036v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02100263v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Soubeyran" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127574v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844921v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785023v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784821v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785401v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658863v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341817v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123392v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123390v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01402597v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813361v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Groupe d'Etudes Et de Recherche En Analyse Des D&#233;cisions" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Czech Society For Operational Research In Cooperation" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826559v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Game Theory Society,le Tilburg (nld)" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830658v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rio" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839879v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jean Marie" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Figuieres" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jean-Marie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00194794v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Durieu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Haller" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Solal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05555042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462551v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Beaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Dubois" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lefebvre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05125710v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05126307v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03696726v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03707471v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03134262v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou L Gueye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02901398v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Macho-Stadler" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03052114v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01947414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01936007v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790603v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615939v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593894v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795218v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803388v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810783v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811708v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812400v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356356v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826074v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828048v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>