--- v0 (2026-03-09)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Quint </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A curated global dataset of social contact between diverse language communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Kashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Garbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Raatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosnátaly Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1958. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-06192-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koalib imperatives and semantically related forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Langues Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (2), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13lt1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones in Upper Guinea Creoles: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Bernard Biagui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.381-444. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2785-0943/16701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativization in Likpakpaln (Ghana): New typological perspectives on the Mabia (Gur) languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Kwesi Bisilki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kofi Yakpo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (2), pp.235-255. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/cnj.2024.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers croissantins d'Indre : un patrimoine linguistique original et méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l’Académie du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.122-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant en Haute-Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.76-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes nominales dans deux langues Niger-Congo : le baïnouck djifanghorois (atlantique) et le koalib (kordofanien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Classification nominale : nouvelles données, nouveaux enjeux / Noun classification : new data, new insights, 52-2, pp.177-202. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05202010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (2), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05202011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring case paradigms in Koalib with computational classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Allassonnière-Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics and Linguistic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cllt-2021-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03095796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler traditionnel de Saint-Amant-de-Boixe et l'extrémité occidentale du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jadis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.88-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes nominales dans deux langues Niger-Congo : le baïnouck djifanghorois (atlantique) et le koalib (kordofanien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, La classification nominale dans les langues du monde, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant : des langues à découvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regain des études consacrées aux parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Les parlers du Croissant, 30, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03094446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler traditionnel de Saint-Amant-de-Boixe et l'extrémité occidentale du Croissant (1re partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jadis. Le canton de St-Amant-de-Boixe et ses environs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du passif dans un corpus oral en capverdien santiagais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Vieira semedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.9999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Migge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Approaches to variation in Creole studies, 36 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regain des études consacrés aux parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 30 ou 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monts Nouba : une région riche de ses langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05101002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The common African lexical core of the Upper Guinea Creoles and its historical significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Moreira Tavares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ibero-Romance Creoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.115 - 161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impersonnalité dans les langues de la région sénégambienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Bao-Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Christian Bassène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame-Thierno Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Cobbinah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africana Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.29-86. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/AL.21.0.3122578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capeverdean words derived from Portuguese non-infinitive verbal forms: a descriptive and comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (25), pp.189 - 215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créoles portugais d'Afrique : quelques échos d'une Romania subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRomania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N°4.14, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Stevenson, Roland C. (author) & Thilo Schadeberg (editor): Tira and Otoro, two Kordofanian Grammars by Roland C. Stevenson. (Archiv afrikanistischer Manuskripte, 8) Rüdiger Köppe Verlag, Köln 2009. 333 pp. Price € 48,-. ISBN 978-3-89645-173-6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrika und Übersee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Band 91, 2, pp.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de ROSE Françoise, &amp;quot;Grammaire de l’émérillon teko, une langue tupiguarani de Guyane française&amp;quot;, Leuven / Paris / Walpole : Peeters (coll. Langues et sociétés d’Amérique traditionnelle, N°10, Selaf n°442), xx + 489 p., Prix 62€50. ISBN 978-90-429-2020-0 / 978-2-7584-0008-0. 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Fascicule 2 (Tome CVIII), pp.302-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of MAURER Philippe, &amp;quot;Principense&amp;quot;, London / Colombo : Battlebridge, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26:2, pp.411-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes tronquées en capverdien santiagais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, LIV (Nº3-4), pp.253-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Magnus Huber & Viveka Villupillai (eds.) Synchronic and Diachronic Perspectives on Contact Languages, 2007, XII + 370 pages. Amsterdam-Philadelphia: John Benjamins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Varia III (2010), pp.136-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature orale en koalib (Sud-Kordofan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28, pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O cabo-verdiano : uma língua mundial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudos Caboverdianos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.129-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Apontamentos de António de Paula Brito (1887) ou la naissance d'une tradition grammaticale capverdienne autochtone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (30), pp.127-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme, langue et normalisation au Cap-Vert et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Méthodes et problèmes de la collecte des données : tradition orale créole, 27, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Línguas crioulas num contexto de globalização : o caboverdiano : uma língua mundial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.18-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacções morfológicas entre verbo e objecto no crioulo da ilha de Santiago (República de Cabo Verde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts, échanges, créolisations : le cas du capverdien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Mars (320), pp.63-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Langues de diaspora, langues en contact (18), pp.233-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowels as a morphological tool in Santiago Creole Portuguese (Cape Verde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (22), pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues créoles, diachronie et procédés de reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (XVI), pp.265-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'emploi du conditionnel deuxième forme dans la seconde partie de la canso de la crozada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudis occitans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21, pp.2-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb extensions in Koalib: a first general overview followed by some brief comparative considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gertrud Schneider-Blum, Helene Fatima Idris &amp; Jan Junglas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuba Mountain Language Studies: Contemporary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USB MONOGRAPHS (Universitäts- und Stadtbibliothek Köln), pp.105-148, 2025, 9783946275244. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18716/omp.38.c130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le Croissant charentais, sur les traces de l'abbé Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Rialland; Claire Pillot-Loiseau; Christelle Dodane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abbé Rousselot, pionnier et fondateur de la phonétique expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Société De Linguistique De Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-56, 2025, 9782493520029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05466763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamance Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jean François Nunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friederike Lüpke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford guide to the world's languages: Atlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 131-152, Oxford University Press, 2024, 9780198736516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djifanghor Nyun (Casamance, Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friederike Lüpke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford guide to the world's languages: Atlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.291-317, 2024, 9780198736516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djifanghor Nyun (Casamance, Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friederike Lüpke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford guide to the world's languages: Atlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 291-317, Oxford University Press, 2024, Oxford guide to the world's languages: Atlantic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinea-Bissau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ursula Reutner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Romance Languages in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, De Gruyter, pp.447-465, 2023, Manuals of Romance Linguistics, 9783110626100. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110628869-019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant : un aperçu des actions actuelles de documentation et de promotion d'un patrimoine linguistique menacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Rialland; Michela Russo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues régionales de France Nouvelles approches, nouvelles méthodologies, revitalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société De Linguistique De Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-245, 2023, 9782957089420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish-Based Creole Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Schwegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesco Gardani &amp; Michele Loporcaro (directeurs) et Patricia Cabredo Hofherr, Jeroen Claes, Andreas Dufter, Martin Maiden &amp; Franz Rainer (directeurs associés). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Encyclopedia of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des radicaux asyllabiques et des paradigmes verbaux du 1 er groupe dans les parlers du Croissant et dans d'autres variétés occitanes ou romanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louise Esher, Maximilien Guérin, Nicolas Quint &amp; Michela Russo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique entre oc, oïl et franco-provençal, Des mots à la grammaire, des parlers aux aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, A paraître, Parlers du Croissant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant, confins ou centre de gravité : une nouvelle frontière pour la linguistique gallo-romane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Esher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique entre oc, oïl et franco-provençal, Des mots à la grammaire, des parlers aux aires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-28, 2021, 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des radicaux asyllabiques et des paradigmes verbaux du 1 er groupe dans les parlers du Croissant et dans d'autres variétés occitanes ou romanes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Quint; Maximilien Guérin; Michela Russo; Louise Esher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique : entre oc, oïl et franco-provençal, Des mots à la grammaire, des parlers aux aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-259, 2021, 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant, confins ou centre de gravité : une nouvelle frontière pour la linguistique gallo-romane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Esher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique : entre oc, oïl et francoprovençal - Des mots à la grammaire, des parlers aux aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kordofanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainer Vossen; Gerrit J. Dimmendaal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of African Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kordofanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainer Vossen &amp; Gerrit J. Dimmendaal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of African Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, The Oxford Handbook of African Languages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of Classical Portuguese features in four Atlantic creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Jacobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armin Schwegler; Liane Stroebel; John McWhorter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Iberian Challenge: Creoles beyond the plantation setting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Vervuert/Iberoamericana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 67-83, 2016, 978-84-848-9962-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01481733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classes nominales en nyun de Djifanghor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Creissels; Konstantin Pozdniakov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les classes nominales dans les langues atlantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rüdiger Köppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 405-443, 2015, Grammatical Analyses of African Languages, 978-3-89645-565-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01481726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire des langues et des variétés de langue peu étudiées. De quelques difficultés rencontrées sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forlot, Gilles; Martin, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sociolinguistiques contemporains; Terrains, espaces et complexités de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.79-96, 2014, 978-2-343-04614-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the first standard Portuguese-Capeverdean dictionary: a technical challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DE FÉRAL Carole; KOSSMANN Maarten; TOSCO Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In and Out of Africa Languages in Question, In Honour of Robert Nicolaï, Vol. 2 Language Contact and Language Change in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), , pp.141-161, 2014, 978-90-429-2927-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gubáher, parler baïnouck de Djibonker (Basse-Casamance, Sénégal) - Éléménts de description linguistique : phonologie et classes nominales (auteur : Noël Bernard BIAGUI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.11-12, 2013, 978-2-336-29053-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamancese Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MICHAELIS Susanne Maria; MAURER Philippe; HASPELMATH Martin; HUBER Magnus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Survey of Pidgin &amp; Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Oxford University Press, pp.40-49, 2013, Volume II, Portuguese-based, Spanish based and French-based Languages, 978-0-19-969141-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamancese Creole language structure dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MICHAELIS Susanne Maria; MAURER Philippe; HASPELMATH Martin; HUBER Magnus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Atlas of Pidgin &amp; Creole Language Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press (paper version) / Leipzig: Max Planck Institute for Evolutionary Anthropology (online version)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-0-19-969139-5 / 978-0-19-967770-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of borrowed nouns in Koalib, a noun class language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schadeberg, Thilo C.; Blench, Roger M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuba Mountain Language Studies [Proceedings of the 1st Nuba Mountain Language Conference (Leiden, 2-4/09/2011)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Rüdiger Köppe, pp.115-134, 2013, Kay Williamson Educational Foundation - KWEF, n°6, African languages monographs, 978-3896454270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the first Standard Portuguese-Capeverdean dictionary: a technical and linguistic challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole de Féral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume en l'hommage de Robert Nicolaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamance creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suzanne Michaelis; Philippe Maurer; Martin Haspelmath; Magnus Huber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey of Pigdin and Creole languages, volume II: French-based and spanish-based languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African words and calques in Capeverdean Creole (Santiago variety)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela BARTENS; Philip BAKER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black through White. African words and calques which survived slavery in Creoles and transplanted European languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Battlebridge Publications, pp.3-29, 2012, 978-1-903292-12-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences du portugais contemporain sur le système verbal du capverdien santiagais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHAMOREAU Claudine; GOURY Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement linguistique et langues en contact : approches plurielles du domaine prédicatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.155-178, 2012, 978-2-271-07600-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamance creole language structure dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suzanne Michaelis; Philippe Maurer; Martin Haspelmath; Magnus Huber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of pigdin and creole languages structures online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Planck Digital library, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences du portugais contemporain sur le système verbal du capverdien santiagais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudine Chamoreau; Laurence Goury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement linguistique et langues en contact: approches plurielles du domaine prédicatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créoles à base portugaise et espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BONVINI Emilio, BUSUTTIL Joëlle, PEYRAUBE Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.893-899, 2011, Quadrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir du -/r/ de l'infinitif portugais en capverdien santiagais moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane DESPORTE &amp; Gilbert FABRE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects actuels de la linguistique ibéro-romane - Actes du XIe Colloque international de Linguistique ibéro-romane, Paris 13 - Villetaneuse (5-7 octobre 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), Lambert-Lucas, pp.191-200, 2011, 978-2-35935-040-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefactive and Malefactive Verb Extensions in the Koalib Verb System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KITTILÄ Seppo &amp; ZÚÑIGA Fernando. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benefactives and malefactives. Typological perspectives and case studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, John Benjamins, pp.295-315, 2010, 978-90-272-0673-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefactive and Malefactive Verb Extensions in the Koalib Verb System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KITTILÄ, Seppo &amp; ZÚÑIGA, Fernando. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benefactives and malefactives. Typological perspectives and case studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.295-315, 2010, Typological Studies in Language</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas QUINT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire lélé-français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.5-6, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As formas divergentes em cabo-verdiano santiaguense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Carvalho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Português em contato</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iberoamericana Vervuert, pp.67-85, 2009, Lingüística luso-brasileira</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination et parataxe en capverdien moderne (dialecte santiagais ou badiais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARON, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subordination, dépendance et parataxe dans les langues africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.29-48, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A realização do sujeito em português do Brasil : deriva versus crioulização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIORIN, José Luiz &amp; PETTER, Margarida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">África no Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Contexto, pp.75-88, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capverdien, la langue du Cap-Vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MUZART-FONSECA DOS SANTOS Idelette, MANUEL DA COSTA ESTEVES José &amp; ROLLAND Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les îles du Cap-Vert : langues, mémoires, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.23-38, 2007, mondes lusophones</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bref aperçu des racines africaines de la langue capverdienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen, LANG, John, HOLM, Jean-Louis, ROUGÉ, &amp; Maria João SOARES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabo Verde, Origens da sua Sociedade e do seu Crioulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gunter Narr, pp.75-90, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme, langue et normalisation au Cap-Vert et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">STAUDACHER-VALLIAMÉE Gillette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et problèmes de la collection des données : tradition orale créole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, pp.39-54, 2006, Travaux et Documents, Nº27, Juin 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créoles portugais ou l'autre frontière de la lusophonie : un aperçu de la dimension créole de l'oeuvre de Paul Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PENJON, Jacqueline &amp; RIVAS, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisbonne, atelier du lusitanisme français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.123-134, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue capverdienne en France et au Cap-Vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAUBET, Dominique, CHAKER, Salem, SIBILLE, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codification des langues de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.443-456, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marchois : problèmes de normes aux confins occitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAUBET, Dominique, CHAKER, Salem &amp; SIBILLE, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codification des langues de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.63-76, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Indre, territoire des confins occitans : données dialectales et toponymiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine des noms de lieux au Pays de La Châtre (Indre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Amis du Vieux La Châtre et la Société française d’onomastique, Apr 2025, La Châtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'ACBLPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de S. Tomé e Príncipe, Jul 2024, São Tomé, São Tomé and Príncipe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation du genre grammatical dans les parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Allassonnière-Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fourth meeting of the Croissant dialects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Saint-Amant-de-Boixe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCL &amp; SPCL 25th Biennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Guyana, Aug 2024, Georgetown, Guyana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er rencontre LLCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Extraction of Verb Paradigms in Regional Languages: the case of the Linguistic Crescent varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Knyazeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLU (Spoken Language Technologies for Under-resourced languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2020, Marseille, France. pp.245-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Text-to-Speech Synthesis for an Under-Resourced Language in a Diglossic Environment: the Case of Gascon Occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ander Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Leturia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aure Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaset Dazéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Joint SLTU and CCURL Workshop « Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt typologique d’étudier des parlers de frontière : le cas du drablésien, parler d’Azérables (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es Rencontres sur les parlers du Croissant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montluçon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones” in Upper Guinea Creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e colloque de la SLE (Societas Linguistica Europaea)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a typology of complex sentences in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACBLPE annual meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant : une aire de contact entre oc et oïl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès de l'Association internationale d'études occitanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01569724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme et variation à l'âge des corpus informatisés pour les langues régionales de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafèu Sichel-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usage, Norme et Codification à l'âge des corpus informatisés et de la communication par les nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linguistic account of the translations of Saint-Exupéry’s “Le Petit Prince” into two Portuguese Upper Guinea Creoles, Santiaguense Capeverdean and Casamancese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jean François Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Portuguese and Spanish-Lexified Creoles (ACBLPE) joint meeting with the Society for Pidgin and Creole Linguistics (SPCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Graz, Jul 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact de langues chez les créolophones casamançais : l’exemple des déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jean François Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Portuguese and Spanish-Lexified Creoles (ACBLPE) joint meeting with the Society for Pidgin and Creole Linguistics (SPCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Graz, Jul 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you speak Kordofanian ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Sudan Studies Conference April 6th-8th, 2006, University of Bergen, Norway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bergen, Norway. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00171745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nord-Est occitan : réalités de terrain et enjeux linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs Praxiling-ReDòc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Montpellier, France. pp.153-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O crioulo de Santiago (República de Cabo Verde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Encontro Nacional da Associação Portuguesa de Linguística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Faro, Portugal. pp.167-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apresentação do dicionário bilingue caboverdiano-português</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima Ragageles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Encontro Nacional da Associação Portuguesa de Linguística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Faro, Portugal. pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu d'un parler de frontière : le marchois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes chercheurs en domaine occitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Montpellier, France. pp.126-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04924241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GramAdapt Social Contact Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Kashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Garbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Raatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosnátaly Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7508053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il des points communs entre toutes les langues du monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schaden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les langues sont-elles réparties sur la Terre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que les langues naissent et meurent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schaden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Caboverdiano de bolso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.x + 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Languedocien de poche (Occitan central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapverdisch (Kiriolu) Wort für Wort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pigeon et la fourmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Créole Capverdien de poche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicionário de caboverdiano-português</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le P’tit Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Dérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tintenfass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023, ISBN 978-3-98651-030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Voice in Oral Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semedo Varia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Dedková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Badreddine HAMMA. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 64, 250 p., 2021, 978-2-37747-315-1. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.9293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique : entre oc, oïl et francoprovençal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Esher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Collection "Les Parlers du Croissant", ISBN 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03379907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification nominale : nouvelles données, nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. , 52 (2), 2021, Faits de langues, Anaïd Donabédian, Reza Mir-Samii, Catherine Chauvin, 1958-9514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le P’tit Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bidaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Tintenfaß</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-3-947994-64-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03192689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pitit Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Saint-Exupéry (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le P’tit Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tintenfass, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le P’tit Princ’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Grobost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Tintenfaß</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-3-947994-20-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02471841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndoomu Buur Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadji Dieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Tintenfaß, 2018, 978-3-946190-67-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01715222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ţɛ̀ɛlɛ́ny Ţɔ̀kkwóɽɔ̀ny (titre en koalib)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddig Ali Karmal Kokko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Saint-Exupéry (de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quint Nicolas. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tintenfass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 pp., 2016, 978-3-946190-08-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African Languages and Linguistics - N°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Roulon-Doko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc-Michel Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quint Nicolas; Roulon-Doko Paulette; Perrin Loïc Michel. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.150, 2016, 978-2-35935-181-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Siñu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Joseph Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Saint-Exupéry (de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tintenfass, 1, pp.96, 2015, 978-3-943052-74-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let's Speak Capeverdean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca A Mitchell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barttlebridge Publications, 1, pp.270, 2015, 9781903292327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African Languages and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Roulon-Doko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc-Michel Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quint Nicolas; Perrin Loïc Michel; Roulon-Doko Paulette. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 130pp, 2015, 978-2-35935-146-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, xix+695 p., 2014, 978-2700504255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prispinhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Saint-Exupéry (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tintenfass, 1, pp.96, 2013, 978-3-943052-50-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Largo Winch 2 - Grupu W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean van Hamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polvo - Rui Brito edições, 2 (2), pp.48, 2012, 978-989-8513-05-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Largo Winch 1 - Arderu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean van Hamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polvo - Rui Brito edições, 2 (1), pp.48, 2012, 978-989-8513-04-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamos Falar Caboverdiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.306, 2010, Parlons, Michel Malherbe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pigeon et la fourmi (CD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddig Ali Karmal Kokko,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Pritchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arghyro Paouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, pp.CD, 2010, Contes des 4 vents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire lélé-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Simons Cope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 1, 163 p., 2010, 978-2-296-10335-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phonology of Koalib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rüdiger Köppe, pp.xviii + 206, 2010, Grammatical Analyses of African Languages, HEINE, Bernd &amp; MÖHLIG, Wilhelm J.G</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compère loup, Compère lièvre et le Bon Dieu (CD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arghyro Paouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, pp.CD, 2008, Contes des 4 vents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cochon qui tord la queue (CD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arghyro Paouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Mendes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, pp.CD, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le loup, le lièvre et la sorcière Tia Ganga (CD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arghyro Paouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, pp.CD, 2008, Contes des 4 vents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élément africain dans la langue capverdienne / Africanismos na língua caboverdiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.134, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologie de la langue koalibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddig Ali Karmal Kokko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L'Harmattan, XV-238p., 2006, Grammaire d'une langue kordofanienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00171753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlons capverdien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.300, 2003, Parlons</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicionário prático português-caboverdiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima Ragageles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verbalis, pp.485, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire de la langue cap-verdienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.436, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cap-verdien: origines et devenir d'une langue métisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.350, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cap-verdien : origines et devenir d'une langue métisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.353, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire cap-verdien-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.352, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler occitan ardéchois d'Albon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.160, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicionário de caboverdiano-português</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verbalis, pp.120, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler occitan alpin du Pays de Seyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.130, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire français-cap-verdien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.100, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique créole de Santiago-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Quint, pp.120, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire du parler occitan nord-limousin marchois de Gartempe et de Saint-Sylvain-Montaigut (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Clau Lemosina, pp.230, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler marchois de Saint-Priest-la-Feuille (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Clau Lemosina, pp.50, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: Classification nominale : nouvelles données, nouveaux enjeux / Noun classification : new data, new insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52 (2), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04065039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03266884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues du Croissant, les langues du Cap-Vert et les langues kordofaniennes, entretien avec Nicolas Quint (LLACAN, CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELABORAÇÃO DE DICIONÁRIOS DO CABOVERDIANO LINGUÍSTICA COMPARATIVA (FRANCÊS VS. CABOVERDIANO) ASPETOS DA MORFOSSINTAXE DO CABOVERDIANO O CABOVERDIANO E OS CRIOULOS DE BASE LEXICAL PORTUGUESA DA ÁFRICA OCIDENTAL: RELAÇÕES FILOGENÉTICAS DA LÍNGUA CABO-VERDIANA COM OUTRAS LÍNGUAS CRIOULAS E AFRICANAS IMPORTÂNCIA DA INVESTIGAÇAO & OPORTUNIDADES DE PESQUISA NA FRANÇA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de la langue maternelle au Cap Vert : un processus en voie de mise en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamance Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Bernard Biagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Joseph Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId262"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Quint </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Piedmont to Guardia Piemontese: History and status of Gardiol, an endangered Occitan variety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Minorities in Europe Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Linguistic Minorities in Europe Online, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lme.40258732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A curated global dataset of social contact between diverse language communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Kashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Garbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Raatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosnátaly Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1958. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-06192-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones in Upper Guinea Creoles: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Bernard Biagui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.381-444. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2785-0943/16701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koalib imperatives and semantically related forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Langues Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (2), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13lt1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativization in Likpakpaln (Ghana): New typological perspectives on the Mabia (Gur) languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Kwesi Bisilki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kofi Yakpo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (2), pp.235-255. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/cnj.2024.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant en Haute-Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.76-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers croissantins d'Indre : un patrimoine linguistique original et méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l’Académie du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.122-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler traditionnel de Saint-Amant-de-Boixe et l'extrémité occidentale du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jadis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.88-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes nominales dans deux langues Niger-Congo : le baïnouck djifanghorois (atlantique) et le koalib (kordofanien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, La classification nominale dans les langues du monde, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes nominales dans deux langues Niger-Congo : le baïnouck djifanghorois (atlantique) et le koalib (kordofanien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Classification nominale : nouvelles données, nouveaux enjeux / Noun classification : new data, new insights, 52-2, pp.177-202. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05202010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (2), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05202011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring case paradigms in Koalib with computational classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Allassonnière-Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics and Linguistic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cllt-2021-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03095796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regain des études consacrées aux parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Les parlers du Croissant, 30, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03094446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant : des langues à découvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du passif dans un corpus oral en capverdien santiagais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Vieira semedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.9999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Migge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Approaches to variation in Creole studies, 36 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler traditionnel de Saint-Amant-de-Boixe et l'extrémité occidentale du Croissant (1re partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jadis. Le canton de St-Amant-de-Boixe et ses environs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regain des études consacrés aux parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 30 ou 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monts Nouba : une région riche de ses langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05101002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The common African lexical core of the Upper Guinea Creoles and its historical significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Moreira Tavares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ibero-Romance Creoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.115 - 161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impersonnalité dans les langues de la région sénégambienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Bao-Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Christian Bassène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame-Thierno Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Cobbinah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africana Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.29-86. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/AL.21.0.3122578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capeverdean words derived from Portuguese non-infinitive verbal forms: a descriptive and comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (25), pp.189 - 215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créoles portugais d'Afrique : quelques échos d'une Romania subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRomania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N°4.14, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de ROSE Françoise, &amp;quot;Grammaire de l’émérillon teko, une langue tupiguarani de Guyane française&amp;quot;, Leuven / Paris / Walpole : Peeters (coll. Langues et sociétés d’Amérique traditionnelle, N°10, Selaf n°442), xx + 489 p., Prix 62€50. ISBN 978-90-429-2020-0 / 978-2-7584-0008-0. 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Fascicule 2 (Tome CVIII), pp.302-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Stevenson, Roland C. (author) & Thilo Schadeberg (editor): Tira and Otoro, two Kordofanian Grammars by Roland C. Stevenson. (Archiv afrikanistischer Manuskripte, 8) Rüdiger Köppe Verlag, Köln 2009. 333 pp. Price € 48,-. ISBN 978-3-89645-173-6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrika und Übersee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Band 91, 2, pp.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of MAURER Philippe, &amp;quot;Principense&amp;quot;, London / Colombo : Battlebridge, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26:2, pp.411-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes tronquées en capverdien santiagais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, LIV (Nº3-4), pp.253-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Magnus Huber & Viveka Villupillai (eds.) Synchronic and Diachronic Perspectives on Contact Languages, 2007, XII + 370 pages. Amsterdam-Philadelphia: John Benjamins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Varia III (2010), pp.136-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature orale en koalib (Sud-Kordofan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28, pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O cabo-verdiano : uma língua mundial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudos Caboverdianos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.129-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Apontamentos de António de Paula Brito (1887) ou la naissance d'une tradition grammaticale capverdienne autochtone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (30), pp.127-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme, langue et normalisation au Cap-Vert et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Méthodes et problèmes de la collecte des données : tradition orale créole, 27, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Línguas crioulas num contexto de globalização : o caboverdiano : uma língua mundial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.18-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacções morfológicas entre verbo e objecto no crioulo da ilha de Santiago (República de Cabo Verde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts, échanges, créolisations : le cas du capverdien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Mars (320), pp.63-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues créoles, diachronie et procédés de reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (XVI), pp.265-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowels as a morphological tool in Santiago Creole Portuguese (Cape Verde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (22), pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Langues de diaspora, langues en contact (18), pp.233-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'emploi du conditionnel deuxième forme dans la seconde partie de la canso de la crozada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudis occitans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21, pp.2-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb extensions in Koalib: a first general overview followed by some brief comparative considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gertrud Schneider-Blum, Helene Fatima Idris &amp; Jan Junglas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuba Mountain Language Studies: Contemporary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USB MONOGRAPHS (Universitäts- und Stadtbibliothek Köln), pp.105-148, 2025, 9783946275244. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18716/omp.38.c130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le Croissant charentais, sur les traces de l'abbé Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Rialland; Claire Pillot-Loiseau; Christelle Dodane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abbé Rousselot, pionnier et fondateur de la phonétique expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Société De Linguistique De Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-56, 2025, 9782493520029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05466763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djifanghor Nyun (Casamance, Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friederike Lüpke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford guide to the world's languages: Atlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.291-317, 2024, 9780198736516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djifanghor Nyun (Casamance, Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friederike Lüpke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford guide to the world's languages: Atlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 291-317, Oxford University Press, 2024, Oxford guide to the world's languages: Atlantic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamance Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jean François Nunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friederike Lüpke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford guide to the world's languages: Atlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 131-152, Oxford University Press, 2024, 9780198736516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinea-Bissau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ursula Reutner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Romance Languages in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, De Gruyter, pp.447-465, 2023, Manuals of Romance Linguistics, 9783110626100. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110628869-019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant : un aperçu des actions actuelles de documentation et de promotion d'un patrimoine linguistique menacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Rialland; Michela Russo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues régionales de France Nouvelles approches, nouvelles méthodologies, revitalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société De Linguistique De Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-245, 2023, 9782957089420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish-Based Creole Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Schwegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesco Gardani &amp; Michele Loporcaro (directeurs) et Patricia Cabredo Hofherr, Jeroen Claes, Andreas Dufter, Martin Maiden &amp; Franz Rainer (directeurs associés). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Encyclopedia of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des radicaux asyllabiques et des paradigmes verbaux du 1 er groupe dans les parlers du Croissant et dans d'autres variétés occitanes ou romanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louise Esher, Maximilien Guérin, Nicolas Quint &amp; Michela Russo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique entre oc, oïl et franco-provençal, Des mots à la grammaire, des parlers aux aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, A paraître, Parlers du Croissant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant, confins ou centre de gravité : une nouvelle frontière pour la linguistique gallo-romane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Esher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique entre oc, oïl et franco-provençal, Des mots à la grammaire, des parlers aux aires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-28, 2021, 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des radicaux asyllabiques et des paradigmes verbaux du 1 er groupe dans les parlers du Croissant et dans d'autres variétés occitanes ou romanes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Quint; Maximilien Guérin; Michela Russo; Louise Esher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique : entre oc, oïl et franco-provençal, Des mots à la grammaire, des parlers aux aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-259, 2021, 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant, confins ou centre de gravité : une nouvelle frontière pour la linguistique gallo-romane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Esher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique : entre oc, oïl et francoprovençal - Des mots à la grammaire, des parlers aux aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kordofanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainer Vossen; Gerrit J. Dimmendaal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of African Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kordofanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainer Vossen &amp; Gerrit J. Dimmendaal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of African Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, The Oxford Handbook of African Languages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of Classical Portuguese features in four Atlantic creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Jacobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armin Schwegler; Liane Stroebel; John McWhorter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Iberian Challenge: Creoles beyond the plantation setting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Vervuert/Iberoamericana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 67-83, 2016, 978-84-848-9962-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01481733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classes nominales en nyun de Djifanghor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Creissels; Konstantin Pozdniakov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les classes nominales dans les langues atlantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rüdiger Köppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 405-443, 2015, Grammatical Analyses of African Languages, 978-3-89645-565-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01481726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the first standard Portuguese-Capeverdean dictionary: a technical challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DE FÉRAL Carole; KOSSMANN Maarten; TOSCO Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In and Out of Africa Languages in Question, In Honour of Robert Nicolaï, Vol. 2 Language Contact and Language Change in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), , pp.141-161, 2014, 978-90-429-2927-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire des langues et des variétés de langue peu étudiées. De quelques difficultés rencontrées sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forlot, Gilles; Martin, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sociolinguistiques contemporains; Terrains, espaces et complexités de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.79-96, 2014, 978-2-343-04614-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamancese Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MICHAELIS Susanne Maria; MAURER Philippe; HASPELMATH Martin; HUBER Magnus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Survey of Pidgin &amp; Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Oxford University Press, pp.40-49, 2013, Volume II, Portuguese-based, Spanish based and French-based Languages, 978-0-19-969141-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamancese Creole language structure dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MICHAELIS Susanne Maria; MAURER Philippe; HASPELMATH Martin; HUBER Magnus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Atlas of Pidgin &amp; Creole Language Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press (paper version) / Leipzig: Max Planck Institute for Evolutionary Anthropology (online version)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-0-19-969139-5 / 978-0-19-967770-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gubáher, parler baïnouck de Djibonker (Basse-Casamance, Sénégal) - Éléménts de description linguistique : phonologie et classes nominales (auteur : Noël Bernard BIAGUI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.11-12, 2013, 978-2-336-29053-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of borrowed nouns in Koalib, a noun class language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schadeberg, Thilo C.; Blench, Roger M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuba Mountain Language Studies [Proceedings of the 1st Nuba Mountain Language Conference (Leiden, 2-4/09/2011)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Rüdiger Köppe, pp.115-134, 2013, Kay Williamson Educational Foundation - KWEF, n°6, African languages monographs, 978-3896454270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African words and calques in Capeverdean Creole (Santiago variety)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela BARTENS; Philip BAKER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black through White. African words and calques which survived slavery in Creoles and transplanted European languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Battlebridge Publications, pp.3-29, 2012, 978-1-903292-12-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences du portugais contemporain sur le système verbal du capverdien santiagais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHAMOREAU Claudine; GOURY Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement linguistique et langues en contact : approches plurielles du domaine prédicatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.155-178, 2012, 978-2-271-07600-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamance creole language structure dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suzanne Michaelis; Philippe Maurer; Martin Haspelmath; Magnus Huber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of pigdin and creole languages structures online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Planck Digital library, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences du portugais contemporain sur le système verbal du capverdien santiagais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudine Chamoreau; Laurence Goury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement linguistique et langues en contact: approches plurielles du domaine prédicatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamance creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suzanne Michaelis; Philippe Maurer; Martin Haspelmath; Magnus Huber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey of Pigdin and Creole languages, volume II: French-based and spanish-based languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the first Standard Portuguese-Capeverdean dictionary: a technical and linguistic challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole de Féral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume en l'hommage de Robert Nicolaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir du -/r/ de l'infinitif portugais en capverdien santiagais moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane DESPORTE &amp; Gilbert FABRE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects actuels de la linguistique ibéro-romane - Actes du XIe Colloque international de Linguistique ibéro-romane, Paris 13 - Villetaneuse (5-7 octobre 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), Lambert-Lucas, pp.191-200, 2011, 978-2-35935-040-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créoles à base portugaise et espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BONVINI Emilio, BUSUTTIL Joëlle, PEYRAUBE Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.893-899, 2011, Quadrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefactive and Malefactive Verb Extensions in the Koalib Verb System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KITTILÄ Seppo &amp; ZÚÑIGA Fernando. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benefactives and malefactives. Typological perspectives and case studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, John Benjamins, pp.295-315, 2010, 978-90-272-0673-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefactive and Malefactive Verb Extensions in the Koalib Verb System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KITTILÄ, Seppo &amp; ZÚÑIGA, Fernando. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benefactives and malefactives. Typological perspectives and case studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.295-315, 2010, Typological Studies in Language</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas QUINT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire lélé-français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.5-6, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As formas divergentes em cabo-verdiano santiaguense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Carvalho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Português em contato</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iberoamericana Vervuert, pp.67-85, 2009, Lingüística luso-brasileira</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A realização do sujeito em português do Brasil : deriva versus crioulização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIORIN, José Luiz &amp; PETTER, Margarida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">África no Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Contexto, pp.75-88, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination et parataxe en capverdien moderne (dialecte santiagais ou badiais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARON, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subordination, dépendance et parataxe dans les langues africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.29-48, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capverdien, la langue du Cap-Vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MUZART-FONSECA DOS SANTOS Idelette, MANUEL DA COSTA ESTEVES José &amp; ROLLAND Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les îles du Cap-Vert : langues, mémoires, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.23-38, 2007, mondes lusophones</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bref aperçu des racines africaines de la langue capverdienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen, LANG, John, HOLM, Jean-Louis, ROUGÉ, &amp; Maria João SOARES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabo Verde, Origens da sua Sociedade e do seu Crioulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gunter Narr, pp.75-90, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme, langue et normalisation au Cap-Vert et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">STAUDACHER-VALLIAMÉE Gillette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et problèmes de la collection des données : tradition orale créole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, pp.39-54, 2006, Travaux et Documents, Nº27, Juin 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créoles portugais ou l'autre frontière de la lusophonie : un aperçu de la dimension créole de l'oeuvre de Paul Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PENJON, Jacqueline &amp; RIVAS, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisbonne, atelier du lusitanisme français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.123-134, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marchois : problèmes de normes aux confins occitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAUBET, Dominique, CHAKER, Salem &amp; SIBILLE, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codification des langues de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.63-76, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue capverdienne en France et au Cap-Vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAUBET, Dominique, CHAKER, Salem, SIBILLE, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codification des langues de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.443-456, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Indre, territoire des confins occitans : données dialectales et toponymiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine des noms de lieux au Pays de La Châtre (Indre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Amis du Vieux La Châtre et la Société française d’onomastique, Apr 2025, La Châtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation du genre grammatical dans les parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Allassonnière-Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fourth meeting of the Croissant dialects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Saint-Amant-de-Boixe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCL &amp; SPCL 25th Biennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Guyana, Aug 2024, Georgetown, Guyana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er rencontre LLCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'ACBLPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de S. Tomé e Príncipe, Jul 2024, São Tomé, São Tomé and Príncipe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Extraction of Verb Paradigms in Regional Languages: the case of the Linguistic Crescent varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Knyazeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLU (Spoken Language Technologies for Under-resourced languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2020, Marseille, France. pp.245-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Text-to-Speech Synthesis for an Under-Resourced Language in a Diglossic Environment: the Case of Gascon Occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ander Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Leturia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aure Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaset Dazéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Joint SLTU and CCURL Workshop « Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt typologique d’étudier des parlers de frontière : le cas du drablésien, parler d’Azérables (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es Rencontres sur les parlers du Croissant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montluçon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones” in Upper Guinea Creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e colloque de la SLE (Societas Linguistica Europaea)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a typology of complex sentences in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACBLPE annual meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant : une aire de contact entre oc et oïl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès de l'Association internationale d'études occitanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01569724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme et variation à l'âge des corpus informatisés pour les langues régionales de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafèu Sichel-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usage, Norme et Codification à l'âge des corpus informatisés et de la communication par les nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linguistic account of the translations of Saint-Exupéry’s “Le Petit Prince” into two Portuguese Upper Guinea Creoles, Santiaguense Capeverdean and Casamancese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jean François Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Portuguese and Spanish-Lexified Creoles (ACBLPE) joint meeting with the Society for Pidgin and Creole Linguistics (SPCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Graz, Jul 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact de langues chez les créolophones casamançais : l’exemple des déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jean François Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Portuguese and Spanish-Lexified Creoles (ACBLPE) joint meeting with the Society for Pidgin and Creole Linguistics (SPCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Graz, Jul 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you speak Kordofanian ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Sudan Studies Conference April 6th-8th, 2006, University of Bergen, Norway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bergen, Norway. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00171745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nord-Est occitan : réalités de terrain et enjeux linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs Praxiling-ReDòc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Montpellier, France. pp.153-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O crioulo de Santiago (República de Cabo Verde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Encontro Nacional da Associação Portuguesa de Linguística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Faro, Portugal. pp.167-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apresentação do dicionário bilingue caboverdiano-português</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima Ragageles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Encontro Nacional da Associação Portuguesa de Linguística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Faro, Portugal. pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu d'un parler de frontière : le marchois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes chercheurs en domaine occitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Montpellier, France. pp.126-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04924241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GramAdapt Social Contact Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Kashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Garbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Raatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosnátaly Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7508053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les langues sont-elles réparties sur la Terre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que les langues naissent et meurent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schaden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il des points communs entre toutes les langues du monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schaden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Caboverdiano de bolso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.x + 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Languedocien de poche (Occitan central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapverdisch (Kiriolu) Wort für Wort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pigeon et la fourmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Créole Capverdien de poche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicionário de caboverdiano-português</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le P’tit Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Dérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tintenfass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023, ISBN 978-3-98651-030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique : entre oc, oïl et francoprovençal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Esher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Collection "Les Parlers du Croissant", ISBN 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03379907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le P’tit Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bidaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Tintenfaß</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-3-947994-64-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03192689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification nominale : nouvelles données, nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. , 52 (2), 2021, Faits de langues, Anaïd Donabédian, Reza Mir-Samii, Catherine Chauvin, 1958-9514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Voice in Oral Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semedo Varia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Dedková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Badreddine HAMMA. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 64, 250 p., 2021, 978-2-37747-315-1. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.9293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le P’tit Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tintenfass, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le P’tit Princ’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Grobost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Tintenfaß</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-3-947994-20-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02471841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pitit Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Saint-Exupéry (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndoomu Buur Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadji Dieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Tintenfaß, 2018, 978-3-946190-67-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01715222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ţɛ̀ɛlɛ́ny Ţɔ̀kkwóɽɔ̀ny (titre en koalib)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddig Ali Karmal Kokko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Saint-Exupéry (de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quint Nicolas. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tintenfass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 pp., 2016, 978-3-946190-08-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African Languages and Linguistics - N°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Roulon-Doko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc-Michel Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quint Nicolas; Roulon-Doko Paulette; Perrin Loïc Michel. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.150, 2016, 978-2-35935-181-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Siñu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Joseph Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Saint-Exupéry (de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tintenfass, 1, pp.96, 2015, 978-3-943052-74-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let's Speak Capeverdean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca A Mitchell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barttlebridge Publications, 1, pp.270, 2015, 9781903292327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African Languages and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Roulon-Doko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc-Michel Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quint Nicolas; Perrin Loïc Michel; Roulon-Doko Paulette. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 130pp, 2015, 978-2-35935-146-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, xix+695 p., 2014, 978-2700504255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prispinhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Saint-Exupéry (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tintenfass, 1, pp.96, 2013, 978-3-943052-50-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Largo Winch 2 - Grupu W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean van Hamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polvo - Rui Brito edições, 2 (2), pp.48, 2012, 978-989-8513-05-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Largo Winch 1 - Arderu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean van Hamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polvo - Rui Brito edições, 2 (1), pp.48, 2012, 978-989-8513-04-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire lélé-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Simons Cope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 1, 163 p., 2010, 978-2-296-10335-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phonology of Koalib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rüdiger Köppe, pp.xviii + 206, 2010, Grammatical Analyses of African Languages, HEINE, Bernd &amp; MÖHLIG, Wilhelm J.G</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pigeon et la fourmi (CD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddig Ali Karmal Kokko,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Pritchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arghyro Paouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, pp.CD, 2010, Contes des 4 vents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamos Falar Caboverdiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.306, 2010, Parlons, Michel Malherbe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compère loup, Compère lièvre et le Bon Dieu (CD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arghyro Paouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, pp.CD, 2008, Contes des 4 vents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cochon qui tord la queue (CD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arghyro Paouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Mendes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, pp.CD, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le loup, le lièvre et la sorcière Tia Ganga (CD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arghyro Paouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, pp.CD, 2008, Contes des 4 vents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élément africain dans la langue capverdienne / Africanismos na língua caboverdiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.134, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologie de la langue koalibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddig Ali Karmal Kokko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L'Harmattan, XV-238p., 2006, Grammaire d'une langue kordofanienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00171753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlons capverdien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.300, 2003, Parlons</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicionário prático português-caboverdiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima Ragageles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verbalis, pp.485, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cap-verdien: origines et devenir d'une langue métisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.350, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cap-verdien : origines et devenir d'une langue métisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.353, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire de la langue cap-verdienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.436, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler occitan ardéchois d'Albon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.160, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire cap-verdien-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.352, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicionário de caboverdiano-português</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verbalis, pp.120, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler occitan alpin du Pays de Seyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.130, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire français-cap-verdien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.100, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire du parler occitan nord-limousin marchois de Gartempe et de Saint-Sylvain-Montaigut (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Clau Lemosina, pp.230, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique créole de Santiago-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Quint, pp.120, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler marchois de Saint-Priest-la-Feuille (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Clau Lemosina, pp.50, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues du Croissant, les langues du Cap-Vert et les langues kordofaniennes, entretien avec Nicolas Quint (LLACAN, CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: Classification nominale : nouvelles données, nouveaux enjeux / Noun classification : new data, new insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52 (2), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04065039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03266884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELABORAÇÃO DE DICIONÁRIOS DO CABOVERDIANO LINGUÍSTICA COMPARATIVA (FRANCÊS VS. CABOVERDIANO) ASPETOS DA MORFOSSINTAXE DO CABOVERDIANO O CABOVERDIANO E OS CRIOULOS DE BASE LEXICAL PORTUGUESA DA ÁFRICA OCIDENTAL: RELAÇÕES FILOGENÉTICAS DA LÍNGUA CABO-VERDIANA COM OUTRAS LÍNGUAS CRIOULAS E AFRICANAS IMPORTÂNCIA DA INVESTIGAÇAO & OPORTUNIDADES DE PESQUISA NA FRANÇA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de la langue maternelle au Cap Vert : un processus en voie de mise en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamance Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Bernard Biagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Joseph Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId264"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425133v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Kashima" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Garbo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Raatikainen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forkel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosn&#225;taly Avelino" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06192-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lt1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864377v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bernard Biagui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864386v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Kwesi Bisilki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Yakpo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cnj.2024.17" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04387509v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Brun-Trigaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929340v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929314v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095796v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cllt-2021-0028" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929293v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513710v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101114v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094446v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Vieira&#160;semedo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9999" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leglise" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Migge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089862v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manfredi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05101002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089863v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05101001" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508052v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Moreira Tavares" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251076v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Bao-Diop" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Christian Bass&#232;ne" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Thierno Ciss&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cobbinah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/AL.21.0.3122578" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482124v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169517v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169432v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169501v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169419v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584039v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584033v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584032v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341532v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02271525v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341570v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341580v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341593v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341626v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341641v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341633v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343418v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491296v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18716/omp.38.c130" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466763v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slp-paris.com/editions-slp.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101167v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l-Bernard Biagui," TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jean Fran&#231;ois Nunez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093356v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04387386v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110628869-019" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04161970v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bod.fr/librairie/les-langues-regionales-de-france-9782957089420" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508136v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schwegler" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Jacobs" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093505v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101141v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Russo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_croissant_linguistique_entre_oc_oil_et_francoprovencal_des_mots_a_la_grammaire_des_parlers_aux_aires_louise_esher_maximilien_guerin_nicolas_quint_michela_russo-9782343230504-71290.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101143v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093508v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101151v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093501v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481733v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=113688" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481726v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_les-classes-nominales-dans-les-langues-atlantiques" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169497v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169443v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169449v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169463v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169475v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cldbstest.eva.mpg.de/apics/contributions/34" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169492v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715320v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715324v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169428v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169421v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584000v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162022v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162007v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584013v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584011v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715340v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584042v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341538v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341544v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341560v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341557v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341566v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341612v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341615v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446149v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858075v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Meddour" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854077v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858070v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858107v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508210v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093494v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Corral" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Leturia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure S&#233;guier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaset Daz&#233;as" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508215v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508154v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681444v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Vieira" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569724v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271349v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf&#232;u Sichel-Bazin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078162v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078315v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171745v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341738v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341715v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341674v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Mendes" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Ragageles" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341745v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924241v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571560v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Beck" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7508053" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482430v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schaden" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482450v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482441v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584049v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584091v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584084v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584077v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584100v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343398v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942845v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; D&#233;rier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editiontintenfass.de/#?lnr=422" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149377v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semedo Varia" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Gruet-Skrabalova" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Dedkov&#225;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lidil/9293" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9293" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379907v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943379v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192689v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larose" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-tintenfass.de/HTM/352%20Der%20Kleine%20Prinz%20La%20Ch%C3%A2tre%20Langlin.html" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508039v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saint-Exup&#233;ry (de)" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508207v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471841v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grobost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verlag-tintenfass.de/HTM/315%20Der%20Kleine%20Prinz%20navois.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715222v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadji Dieye" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482270v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddig Ali Karmal Kokko" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verlag-tintenfass.de/Downloads/204%20Prinz_Koalib_ebook.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482252v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Roulon-Doko" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c-Michel Perrin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/IMG/pdf/lla2_fairopenaccess.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169511v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joseph Nunez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161958v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aires Semedo" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca A Mitchell" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482156v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/IMG/pdf/lla1_fairopenaccess.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161972v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.assimil.com/methodes/l-occitan" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169440v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169423v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van Hamme" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Francq" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162061v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584036v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715338v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddig Ali Karmal Kokko," TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Pritchard" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyro Paouri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161994v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Simons Cope" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584041v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715333v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715337v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715335v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341529v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171753v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341584v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341602v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341651v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341666v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019605v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341723v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341734v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343393v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343404v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343412v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343435v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343424v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343454v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065039v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266884v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03606354v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508162v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508128v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508116v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Jacobs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lme.40258732" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425133v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Kashima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Garbo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Raatikainen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forkel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosn&#225;taly Avelino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06192-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bernard Biagui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16701" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491552v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lt1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Kwesi Bisilki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Yakpo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cnj.2024.17" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Brun-Trigaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04387509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cllt-2021-0028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101114v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Vieira&#160;semedo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9999" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leglise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Migge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manfredi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05101002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05101001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508052v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Moreira Tavares" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Bao-Diop" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Christian Bass&#232;ne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Thierno Ciss&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cobbinah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/AL.21.0.3122578" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169419v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584032v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02271525v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341570v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341593v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343418v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18716/omp.38.c130" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466763v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slp-paris.com/editions-slp.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093356v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l-Bernard Biagui," TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jean Fran&#231;ois Nunez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04387386v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110628869-019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04161970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bod.fr/librairie/les-langues-regionales-de-france-9782957089420" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508136v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schwegler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093505v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Russo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_croissant_linguistique_entre_oc_oil_et_francoprovencal_des_mots_a_la_grammaire_des_parlers_aux_aires_louise_esher_maximilien_guerin_nicolas_quint_michela_russo-9782343230504-71290.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101143v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481733v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=113688" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_les-classes-nominales-dans-les-langues-atlantiques" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169443v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169497v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169475v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cldbstest.eva.mpg.de/apics/contributions/34" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169449v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169492v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169428v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169421v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715324v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715320v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584000v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162007v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584013v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584011v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715340v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341566v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341615v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341612v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446149v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Meddour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093494v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Corral" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Leturia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure S&#233;guier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaset Daz&#233;as" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508154v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681444v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Vieira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569724v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271349v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf&#232;u Sichel-Bazin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078162v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078315v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171745v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341738v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341715v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341674v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Mendes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Ragageles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341745v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924241v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571560v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Beck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7508053" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482450v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482441v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schaden" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482430v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584049v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584091v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584084v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584077v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584100v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942845v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; D&#233;rier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editiontintenfass.de/#?lnr=422" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379907v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192689v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larose" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-tintenfass.de/HTM/352%20Der%20Kleine%20Prinz%20La%20Ch%C3%A2tre%20Langlin.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943379v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149377v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semedo Varia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Gruet-Skrabalova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Dedkov&#225;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lidil/9293" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9293" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508207v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471841v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grobost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verlag-tintenfass.de/HTM/315%20Der%20Kleine%20Prinz%20navois.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508039v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saint-Exup&#233;ry (de)" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715222v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadji Dieye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482270v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddig Ali Karmal Kokko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verlag-tintenfass.de/Downloads/204%20Prinz_Koalib_ebook.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482252v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Roulon-Doko" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c-Michel Perrin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/IMG/pdf/lla2_fairopenaccess.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169511v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joseph Nunez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161958v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aires Semedo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca A Mitchell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482156v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/IMG/pdf/lla1_fairopenaccess.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161972v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.assimil.com/methodes/l-occitan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169423v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van Hamme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Francq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162061v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161994v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Simons Cope" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584041v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715338v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddig Ali Karmal Kokko," TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Pritchard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyro Paouri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584036v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715333v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715335v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341529v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171753v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341584v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341602v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341666v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019605v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341651v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341734v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341723v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343393v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343404v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343424v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343435v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343454v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03606354v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065039v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266884v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508162v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508128v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508116v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>