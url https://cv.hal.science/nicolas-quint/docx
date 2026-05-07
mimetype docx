--- v1 (2026-04-08)
+++ v2 (2026-05-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Quint </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Piedmont to Guardia Piemontese: History and status of Gardiol, an endangered Occitan variety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Minorities in Europe Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Linguistic Minorities in Europe Online, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lme.40258732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A curated global dataset of social contact between diverse language communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Kashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Garbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Raatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosnátaly Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1958. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-06192-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones in Upper Guinea Creoles: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Bernard Biagui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.381-444. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2785-0943/16701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koalib imperatives and semantically related forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Langues Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (2), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13lt1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativization in Likpakpaln (Ghana): New typological perspectives on the Mabia (Gur) languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Kwesi Bisilki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kofi Yakpo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (2), pp.235-255. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/cnj.2024.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant en Haute-Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.76-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers croissantins d'Indre : un patrimoine linguistique original et méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l’Académie du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.122-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler traditionnel de Saint-Amant-de-Boixe et l'extrémité occidentale du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jadis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.88-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes nominales dans deux langues Niger-Congo : le baïnouck djifanghorois (atlantique) et le koalib (kordofanien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, La classification nominale dans les langues du monde, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes nominales dans deux langues Niger-Congo : le baïnouck djifanghorois (atlantique) et le koalib (kordofanien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Classification nominale : nouvelles données, nouveaux enjeux / Noun classification : new data, new insights, 52-2, pp.177-202. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05202010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (2), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05202011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring case paradigms in Koalib with computational classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Allassonnière-Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics and Linguistic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cllt-2021-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03095796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regain des études consacrées aux parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Les parlers du Croissant, 30, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03094446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant : des langues à découvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du passif dans un corpus oral en capverdien santiagais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Vieira semedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.9999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Migge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Approaches to variation in Creole studies, 36 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler traditionnel de Saint-Amant-de-Boixe et l'extrémité occidentale du Croissant (1re partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jadis. Le canton de St-Amant-de-Boixe et ses environs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regain des études consacrés aux parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 30 ou 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monts Nouba : une région riche de ses langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05101002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The common African lexical core of the Upper Guinea Creoles and its historical significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Moreira Tavares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ibero-Romance Creoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.115 - 161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impersonnalité dans les langues de la région sénégambienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Bao-Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Christian Bassène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame-Thierno Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Cobbinah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africana Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.29-86. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/AL.21.0.3122578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capeverdean words derived from Portuguese non-infinitive verbal forms: a descriptive and comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (25), pp.189 - 215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créoles portugais d'Afrique : quelques échos d'une Romania subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRomania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N°4.14, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de ROSE Françoise, &amp;quot;Grammaire de l’émérillon teko, une langue tupiguarani de Guyane française&amp;quot;, Leuven / Paris / Walpole : Peeters (coll. Langues et sociétés d’Amérique traditionnelle, N°10, Selaf n°442), xx + 489 p., Prix 62€50. ISBN 978-90-429-2020-0 / 978-2-7584-0008-0. 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Fascicule 2 (Tome CVIII), pp.302-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Stevenson, Roland C. (author) & Thilo Schadeberg (editor): Tira and Otoro, two Kordofanian Grammars by Roland C. Stevenson. (Archiv afrikanistischer Manuskripte, 8) Rüdiger Köppe Verlag, Köln 2009. 333 pp. Price € 48,-. ISBN 978-3-89645-173-6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrika und Übersee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Band 91, 2, pp.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of MAURER Philippe, &amp;quot;Principense&amp;quot;, London / Colombo : Battlebridge, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26:2, pp.411-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes tronquées en capverdien santiagais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, LIV (Nº3-4), pp.253-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Magnus Huber & Viveka Villupillai (eds.) Synchronic and Diachronic Perspectives on Contact Languages, 2007, XII + 370 pages. Amsterdam-Philadelphia: John Benjamins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Varia III (2010), pp.136-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature orale en koalib (Sud-Kordofan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28, pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O cabo-verdiano : uma língua mundial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudos Caboverdianos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.129-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Apontamentos de António de Paula Brito (1887) ou la naissance d'une tradition grammaticale capverdienne autochtone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (30), pp.127-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme, langue et normalisation au Cap-Vert et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Méthodes et problèmes de la collecte des données : tradition orale créole, 27, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Línguas crioulas num contexto de globalização : o caboverdiano : uma língua mundial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.18-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacções morfológicas entre verbo e objecto no crioulo da ilha de Santiago (República de Cabo Verde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts, échanges, créolisations : le cas du capverdien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Mars (320), pp.63-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues créoles, diachronie et procédés de reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (XVI), pp.265-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowels as a morphological tool in Santiago Creole Portuguese (Cape Verde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (22), pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Langues de diaspora, langues en contact (18), pp.233-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'emploi du conditionnel deuxième forme dans la seconde partie de la canso de la crozada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudis occitans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21, pp.2-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb extensions in Koalib: a first general overview followed by some brief comparative considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gertrud Schneider-Blum, Helene Fatima Idris &amp; Jan Junglas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuba Mountain Language Studies: Contemporary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USB MONOGRAPHS (Universitäts- und Stadtbibliothek Köln), pp.105-148, 2025, 9783946275244. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18716/omp.38.c130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le Croissant charentais, sur les traces de l'abbé Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Rialland; Claire Pillot-Loiseau; Christelle Dodane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abbé Rousselot, pionnier et fondateur de la phonétique expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Société De Linguistique De Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-56, 2025, 9782493520029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05466763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djifanghor Nyun (Casamance, Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friederike Lüpke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford guide to the world's languages: Atlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.291-317, 2024, 9780198736516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djifanghor Nyun (Casamance, Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friederike Lüpke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford guide to the world's languages: Atlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 291-317, Oxford University Press, 2024, Oxford guide to the world's languages: Atlantic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamance Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jean François Nunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friederike Lüpke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford guide to the world's languages: Atlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 131-152, Oxford University Press, 2024, 9780198736516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinea-Bissau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ursula Reutner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Romance Languages in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, De Gruyter, pp.447-465, 2023, Manuals of Romance Linguistics, 9783110626100. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110628869-019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant : un aperçu des actions actuelles de documentation et de promotion d'un patrimoine linguistique menacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Rialland; Michela Russo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues régionales de France Nouvelles approches, nouvelles méthodologies, revitalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société De Linguistique De Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-245, 2023, 9782957089420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish-Based Creole Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Schwegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesco Gardani &amp; Michele Loporcaro (directeurs) et Patricia Cabredo Hofherr, Jeroen Claes, Andreas Dufter, Martin Maiden &amp; Franz Rainer (directeurs associés). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Encyclopedia of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des radicaux asyllabiques et des paradigmes verbaux du 1 er groupe dans les parlers du Croissant et dans d'autres variétés occitanes ou romanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louise Esher, Maximilien Guérin, Nicolas Quint &amp; Michela Russo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique entre oc, oïl et franco-provençal, Des mots à la grammaire, des parlers aux aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, A paraître, Parlers du Croissant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant, confins ou centre de gravité : une nouvelle frontière pour la linguistique gallo-romane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Esher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique entre oc, oïl et franco-provençal, Des mots à la grammaire, des parlers aux aires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-28, 2021, 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des radicaux asyllabiques et des paradigmes verbaux du 1 er groupe dans les parlers du Croissant et dans d'autres variétés occitanes ou romanes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Quint; Maximilien Guérin; Michela Russo; Louise Esher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique : entre oc, oïl et franco-provençal, Des mots à la grammaire, des parlers aux aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-259, 2021, 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant, confins ou centre de gravité : une nouvelle frontière pour la linguistique gallo-romane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Esher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique : entre oc, oïl et francoprovençal - Des mots à la grammaire, des parlers aux aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kordofanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainer Vossen; Gerrit J. Dimmendaal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of African Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kordofanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainer Vossen &amp; Gerrit J. Dimmendaal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of African Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, The Oxford Handbook of African Languages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of Classical Portuguese features in four Atlantic creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Jacobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armin Schwegler; Liane Stroebel; John McWhorter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Iberian Challenge: Creoles beyond the plantation setting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Vervuert/Iberoamericana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 67-83, 2016, 978-84-848-9962-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01481733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classes nominales en nyun de Djifanghor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Creissels; Konstantin Pozdniakov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les classes nominales dans les langues atlantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rüdiger Köppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 405-443, 2015, Grammatical Analyses of African Languages, 978-3-89645-565-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01481726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the first standard Portuguese-Capeverdean dictionary: a technical challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DE FÉRAL Carole; KOSSMANN Maarten; TOSCO Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In and Out of Africa Languages in Question, In Honour of Robert Nicolaï, Vol. 2 Language Contact and Language Change in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), , pp.141-161, 2014, 978-90-429-2927-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire des langues et des variétés de langue peu étudiées. De quelques difficultés rencontrées sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forlot, Gilles; Martin, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sociolinguistiques contemporains; Terrains, espaces et complexités de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.79-96, 2014, 978-2-343-04614-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamancese Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MICHAELIS Susanne Maria; MAURER Philippe; HASPELMATH Martin; HUBER Magnus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Survey of Pidgin &amp; Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Oxford University Press, pp.40-49, 2013, Volume II, Portuguese-based, Spanish based and French-based Languages, 978-0-19-969141-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamancese Creole language structure dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MICHAELIS Susanne Maria; MAURER Philippe; HASPELMATH Martin; HUBER Magnus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Atlas of Pidgin &amp; Creole Language Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press (paper version) / Leipzig: Max Planck Institute for Evolutionary Anthropology (online version)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-0-19-969139-5 / 978-0-19-967770-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gubáher, parler baïnouck de Djibonker (Basse-Casamance, Sénégal) - Éléménts de description linguistique : phonologie et classes nominales (auteur : Noël Bernard BIAGUI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.11-12, 2013, 978-2-336-29053-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of borrowed nouns in Koalib, a noun class language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schadeberg, Thilo C.; Blench, Roger M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuba Mountain Language Studies [Proceedings of the 1st Nuba Mountain Language Conference (Leiden, 2-4/09/2011)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Rüdiger Köppe, pp.115-134, 2013, Kay Williamson Educational Foundation - KWEF, n°6, African languages monographs, 978-3896454270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African words and calques in Capeverdean Creole (Santiago variety)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela BARTENS; Philip BAKER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black through White. African words and calques which survived slavery in Creoles and transplanted European languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Battlebridge Publications, pp.3-29, 2012, 978-1-903292-12-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences du portugais contemporain sur le système verbal du capverdien santiagais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHAMOREAU Claudine; GOURY Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement linguistique et langues en contact : approches plurielles du domaine prédicatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.155-178, 2012, 978-2-271-07600-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamance creole language structure dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suzanne Michaelis; Philippe Maurer; Martin Haspelmath; Magnus Huber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of pigdin and creole languages structures online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Planck Digital library, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences du portugais contemporain sur le système verbal du capverdien santiagais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudine Chamoreau; Laurence Goury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement linguistique et langues en contact: approches plurielles du domaine prédicatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamance creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suzanne Michaelis; Philippe Maurer; Martin Haspelmath; Magnus Huber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey of Pigdin and Creole languages, volume II: French-based and spanish-based languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the first Standard Portuguese-Capeverdean dictionary: a technical and linguistic challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole de Féral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume en l'hommage de Robert Nicolaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir du -/r/ de l'infinitif portugais en capverdien santiagais moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane DESPORTE &amp; Gilbert FABRE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects actuels de la linguistique ibéro-romane - Actes du XIe Colloque international de Linguistique ibéro-romane, Paris 13 - Villetaneuse (5-7 octobre 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), Lambert-Lucas, pp.191-200, 2011, 978-2-35935-040-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créoles à base portugaise et espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BONVINI Emilio, BUSUTTIL Joëlle, PEYRAUBE Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.893-899, 2011, Quadrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefactive and Malefactive Verb Extensions in the Koalib Verb System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KITTILÄ Seppo &amp; ZÚÑIGA Fernando. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benefactives and malefactives. Typological perspectives and case studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, John Benjamins, pp.295-315, 2010, 978-90-272-0673-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefactive and Malefactive Verb Extensions in the Koalib Verb System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KITTILÄ, Seppo &amp; ZÚÑIGA, Fernando. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benefactives and malefactives. Typological perspectives and case studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.295-315, 2010, Typological Studies in Language</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas QUINT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire lélé-français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.5-6, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As formas divergentes em cabo-verdiano santiaguense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Carvalho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Português em contato</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iberoamericana Vervuert, pp.67-85, 2009, Lingüística luso-brasileira</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A realização do sujeito em português do Brasil : deriva versus crioulização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIORIN, José Luiz &amp; PETTER, Margarida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">África no Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Contexto, pp.75-88, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination et parataxe en capverdien moderne (dialecte santiagais ou badiais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARON, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subordination, dépendance et parataxe dans les langues africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.29-48, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capverdien, la langue du Cap-Vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MUZART-FONSECA DOS SANTOS Idelette, MANUEL DA COSTA ESTEVES José &amp; ROLLAND Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les îles du Cap-Vert : langues, mémoires, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.23-38, 2007, mondes lusophones</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bref aperçu des racines africaines de la langue capverdienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen, LANG, John, HOLM, Jean-Louis, ROUGÉ, &amp; Maria João SOARES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabo Verde, Origens da sua Sociedade e do seu Crioulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gunter Narr, pp.75-90, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme, langue et normalisation au Cap-Vert et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">STAUDACHER-VALLIAMÉE Gillette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et problèmes de la collection des données : tradition orale créole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, pp.39-54, 2006, Travaux et Documents, Nº27, Juin 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créoles portugais ou l'autre frontière de la lusophonie : un aperçu de la dimension créole de l'oeuvre de Paul Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PENJON, Jacqueline &amp; RIVAS, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisbonne, atelier du lusitanisme français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.123-134, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marchois : problèmes de normes aux confins occitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAUBET, Dominique, CHAKER, Salem &amp; SIBILLE, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codification des langues de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.63-76, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue capverdienne en France et au Cap-Vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAUBET, Dominique, CHAKER, Salem, SIBILLE, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codification des langues de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.443-456, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Indre, territoire des confins occitans : données dialectales et toponymiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine des noms de lieux au Pays de La Châtre (Indre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Amis du Vieux La Châtre et la Société française d’onomastique, Apr 2025, La Châtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation du genre grammatical dans les parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Allassonnière-Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fourth meeting of the Croissant dialects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Saint-Amant-de-Boixe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCL &amp; SPCL 25th Biennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Guyana, Aug 2024, Georgetown, Guyana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er rencontre LLCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'ACBLPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de S. Tomé e Príncipe, Jul 2024, São Tomé, São Tomé and Príncipe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Extraction of Verb Paradigms in Regional Languages: the case of the Linguistic Crescent varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Knyazeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLU (Spoken Language Technologies for Under-resourced languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2020, Marseille, France. pp.245-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Text-to-Speech Synthesis for an Under-Resourced Language in a Diglossic Environment: the Case of Gascon Occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ander Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Leturia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aure Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaset Dazéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Joint SLTU and CCURL Workshop « Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt typologique d’étudier des parlers de frontière : le cas du drablésien, parler d’Azérables (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es Rencontres sur les parlers du Croissant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montluçon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones” in Upper Guinea Creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e colloque de la SLE (Societas Linguistica Europaea)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a typology of complex sentences in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACBLPE annual meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant : une aire de contact entre oc et oïl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès de l'Association internationale d'études occitanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01569724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme et variation à l'âge des corpus informatisés pour les langues régionales de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafèu Sichel-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usage, Norme et Codification à l'âge des corpus informatisés et de la communication par les nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linguistic account of the translations of Saint-Exupéry’s “Le Petit Prince” into two Portuguese Upper Guinea Creoles, Santiaguense Capeverdean and Casamancese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jean François Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Portuguese and Spanish-Lexified Creoles (ACBLPE) joint meeting with the Society for Pidgin and Creole Linguistics (SPCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Graz, Jul 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact de langues chez les créolophones casamançais : l’exemple des déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jean François Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Portuguese and Spanish-Lexified Creoles (ACBLPE) joint meeting with the Society for Pidgin and Creole Linguistics (SPCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Graz, Jul 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you speak Kordofanian ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Sudan Studies Conference April 6th-8th, 2006, University of Bergen, Norway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bergen, Norway. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00171745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nord-Est occitan : réalités de terrain et enjeux linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs Praxiling-ReDòc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Montpellier, France. pp.153-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O crioulo de Santiago (República de Cabo Verde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Encontro Nacional da Associação Portuguesa de Linguística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Faro, Portugal. pp.167-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apresentação do dicionário bilingue caboverdiano-português</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima Ragageles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Encontro Nacional da Associação Portuguesa de Linguística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Faro, Portugal. pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu d'un parler de frontière : le marchois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes chercheurs en domaine occitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Montpellier, France. pp.126-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04924241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GramAdapt Social Contact Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Kashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Garbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Raatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosnátaly Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7508053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les langues sont-elles réparties sur la Terre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que les langues naissent et meurent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schaden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il des points communs entre toutes les langues du monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schaden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Caboverdiano de bolso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.x + 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Languedocien de poche (Occitan central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapverdisch (Kiriolu) Wort für Wort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pigeon et la fourmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Créole Capverdien de poche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicionário de caboverdiano-português</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le P’tit Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Dérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tintenfass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023, ISBN 978-3-98651-030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique : entre oc, oïl et francoprovençal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Esher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Collection "Les Parlers du Croissant", ISBN 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03379907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le P’tit Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bidaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Tintenfaß</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-3-947994-64-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03192689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification nominale : nouvelles données, nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. , 52 (2), 2021, Faits de langues, Anaïd Donabédian, Reza Mir-Samii, Catherine Chauvin, 1958-9514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Voice in Oral Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semedo Varia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Dedková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Badreddine HAMMA. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 64, 250 p., 2021, 978-2-37747-315-1. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.9293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le P’tit Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tintenfass, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le P’tit Princ’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Grobost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Tintenfaß</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-3-947994-20-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02471841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pitit Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Saint-Exupéry (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndoomu Buur Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadji Dieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Tintenfaß, 2018, 978-3-946190-67-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01715222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ţɛ̀ɛlɛ́ny Ţɔ̀kkwóɽɔ̀ny (titre en koalib)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddig Ali Karmal Kokko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Saint-Exupéry (de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quint Nicolas. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tintenfass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 pp., 2016, 978-3-946190-08-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African Languages and Linguistics - N°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Roulon-Doko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc-Michel Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quint Nicolas; Roulon-Doko Paulette; Perrin Loïc Michel. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.150, 2016, 978-2-35935-181-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Siñu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Joseph Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Saint-Exupéry (de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tintenfass, 1, pp.96, 2015, 978-3-943052-74-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let's Speak Capeverdean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca A Mitchell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barttlebridge Publications, 1, pp.270, 2015, 9781903292327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African Languages and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Roulon-Doko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc-Michel Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quint Nicolas; Perrin Loïc Michel; Roulon-Doko Paulette. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 130pp, 2015, 978-2-35935-146-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, xix+695 p., 2014, 978-2700504255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prispinhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Saint-Exupéry (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tintenfass, 1, pp.96, 2013, 978-3-943052-50-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Largo Winch 2 - Grupu W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean van Hamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polvo - Rui Brito edições, 2 (2), pp.48, 2012, 978-989-8513-05-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Largo Winch 1 - Arderu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean van Hamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polvo - Rui Brito edições, 2 (1), pp.48, 2012, 978-989-8513-04-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire lélé-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Simons Cope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 1, 163 p., 2010, 978-2-296-10335-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phonology of Koalib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rüdiger Köppe, pp.xviii + 206, 2010, Grammatical Analyses of African Languages, HEINE, Bernd &amp; MÖHLIG, Wilhelm J.G</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pigeon et la fourmi (CD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddig Ali Karmal Kokko,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Pritchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arghyro Paouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, pp.CD, 2010, Contes des 4 vents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamos Falar Caboverdiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.306, 2010, Parlons, Michel Malherbe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compère loup, Compère lièvre et le Bon Dieu (CD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arghyro Paouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, pp.CD, 2008, Contes des 4 vents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cochon qui tord la queue (CD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arghyro Paouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Mendes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, pp.CD, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le loup, le lièvre et la sorcière Tia Ganga (CD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arghyro Paouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, pp.CD, 2008, Contes des 4 vents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élément africain dans la langue capverdienne / Africanismos na língua caboverdiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.134, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologie de la langue koalibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddig Ali Karmal Kokko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L'Harmattan, XV-238p., 2006, Grammaire d'une langue kordofanienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00171753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlons capverdien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.300, 2003, Parlons</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicionário prático português-caboverdiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima Ragageles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verbalis, pp.485, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cap-verdien: origines et devenir d'une langue métisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.350, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cap-verdien : origines et devenir d'une langue métisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.353, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire de la langue cap-verdienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.436, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler occitan ardéchois d'Albon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.160, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire cap-verdien-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.352, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicionário de caboverdiano-português</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verbalis, pp.120, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler occitan alpin du Pays de Seyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.130, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire français-cap-verdien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.100, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire du parler occitan nord-limousin marchois de Gartempe et de Saint-Sylvain-Montaigut (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Clau Lemosina, pp.230, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique créole de Santiago-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Quint, pp.120, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler marchois de Saint-Priest-la-Feuille (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Clau Lemosina, pp.50, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues du Croissant, les langues du Cap-Vert et les langues kordofaniennes, entretien avec Nicolas Quint (LLACAN, CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: Classification nominale : nouvelles données, nouveaux enjeux / Noun classification : new data, new insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52 (2), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04065039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03266884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELABORAÇÃO DE DICIONÁRIOS DO CABOVERDIANO LINGUÍSTICA COMPARATIVA (FRANCÊS VS. CABOVERDIANO) ASPETOS DA MORFOSSINTAXE DO CABOVERDIANO O CABOVERDIANO E OS CRIOULOS DE BASE LEXICAL PORTUGUESA DA ÁFRICA OCIDENTAL: RELAÇÕES FILOGENÉTICAS DA LÍNGUA CABO-VERDIANA COM OUTRAS LÍNGUAS CRIOULAS E AFRICANAS IMPORTÂNCIA DA INVESTIGAÇAO & OPORTUNIDADES DE PESQUISA NA FRANÇA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de la langue maternelle au Cap Vert : un processus en voie de mise en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamance Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Bernard Biagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Joseph Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId264"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Quint </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Piedmont to Guardia Piemontese: History and status of Gardiol, an endangered Occitan variety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Minorities in Europe Online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Linguistic Minorities in Europe Online, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/lme.40258732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A curated global dataset of social contact between diverse language communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Kashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Garbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Raatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Forkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosnátaly Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.1958. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-025-06192-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425133v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones in Upper Guinea Creoles: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Bernard Biagui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic Typology at the Crossroads</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 4 (1), pp.381-444. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6092/issn.2785-0943/16701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koalib imperatives and semantically related forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistique et Langues Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (2), pp.1-38. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13lt1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativization in Likpakpaln (Ghana): New typological perspectives on the Mabia (Gur) languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abraham Kwesi Bisilki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kofi Yakpo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Linguistics / Revue canadienne de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 69 (2), pp.235-255. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/cnj.2024.17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant en Haute-Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives en Limousin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56, pp.76-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers croissantins d'Indre : un patrimoine linguistique original et méconnu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l’Académie du Centre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023, pp.122-163</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler traditionnel de Saint-Amant-de-Boixe et l'extrémité occidentale du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jadis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21, pp.88-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes nominales dans deux langues Niger-Congo : le baïnouck djifanghorois (atlantique) et le koalib (kordofanien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, La classification nominale dans les langues du monde, 53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classes nominales dans deux langues Niger-Congo : le baïnouck djifanghorois (atlantique) et le koalib (kordofanien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Classification nominale : nouvelles données, nouveaux enjeux / Noun classification : new data, new insights, 52-2, pp.177-202. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05202010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 52 (2), pp.5-9. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05202011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03929314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring case paradigms in Koalib with computational classifiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Allassonnière-Tang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corpus Linguistics and Linguistic Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/cllt-2021-0028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03095796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usage du passif dans un corpus oral en capverdien santiagais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Vieira semedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.9999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Leglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bettina Migge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Approaches to variation in Creole studies, 36 (1), pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler traditionnel de Saint-Amant-de-Boixe et l'extrémité occidentale du Croissant (1re partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jadis. Le canton de St-Amant-de-Boixe et ses environs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 20, pp.92-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03513493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regain des études consacrées aux parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Les parlers du Croissant, 30, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03094446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant : des langues à découvrir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les parlers du Croissant, 30, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101114v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le regain des études consacrés aux parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 30 ou 31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation générale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05101001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les monts Nouba : une région riche de ses langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 51 (1), pp.9-27. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/19589514-05101002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The common African lexical core of the Upper Guinea Creoles and its historical significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karina Moreira Tavares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Ibero-Romance Creoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.115 - 161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impersonnalité dans les langues de la région sénégambienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Creissels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sokhna Bao-Diop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain-Christian Bassène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mame-Thierno Cissé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Cobbinah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Africana Linguistica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 21, pp.29-86. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/AL.21.0.3122578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capeverdean words derived from Portuguese non-infinitive verbal forms: a descriptive and comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (25), pp.189 - 215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créoles portugais d'Afrique : quelques échos d'une Romania subsaharienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicroRomania</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, N°4.14, pp.3-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de ROSE Françoise, &amp;quot;Grammaire de l’émérillon teko, une langue tupiguarani de Guyane française&amp;quot;, Leuven / Paris / Walpole : Peeters (coll. Langues et sociétés d’Amérique traditionnelle, N°10, Selaf n°442), xx + 489 p., Prix 62€50. ISBN 978-90-429-2020-0 / 978-2-7584-0008-0. 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Fascicule 2 (Tome CVIII), pp.302-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Stevenson, Roland C. (author) & Thilo Schadeberg (editor): Tira and Otoro, two Kordofanian Grammars by Roland C. Stevenson. (Archiv afrikanistischer Manuskripte, 8) Rüdiger Köppe Verlag, Köln 2009. 333 pp. Price € 48,-. ISBN 978-3-89645-173-6.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afrika und Übersee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Band 91, 2, pp.309-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of MAURER Philippe, &amp;quot;Principense&amp;quot;, London / Colombo : Battlebridge, 2009</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pidgin and Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26:2, pp.411-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les formes tronquées en capverdien santiagais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue roumaine de linguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, LIV (Nº3-4), pp.253-277</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Magnus Huber & Viveka Villupillai (eds.) Synchronic and Diachronic Perspectives on Contact Languages, 2007, XII + 370 pages. Amsterdam-Philadelphia: John Benjamins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Language Contact</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Varia III (2010), pp.136-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature orale en koalib (Sud-Kordofan)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Littéraires Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28, pp.45-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O cabo-verdiano : uma língua mundial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudos Caboverdianos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3, pp.129-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Apontamentos de António de Paula Brito (1887) ou la naissance d'une tradition grammaticale capverdienne autochtone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (30), pp.127-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme, langue et normalisation au Cap-Vert et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux &amp; documents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Méthodes et problèmes de la collecte des données : tradition orale créole, 27, pp.39-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Línguas crioulas num contexto de globalização : o caboverdiano : uma língua mundial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 15, pp.18-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacções morfológicas entre verbo e objecto no crioulo da ilha de Santiago (República de Cabo Verde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Papia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 14, pp.71-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contacts, échanges, créolisations : le cas du capverdien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Langues néo-latines : revue de langues vivantes romanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Mars (320), pp.63-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langues créoles, diachronie et procédés de reconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (XVI), pp.265-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vowels as a morphological tool in Santiago Creole Portuguese (Cape Verde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of African Languages and Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1 (22), pp.69-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Langues de diaspora, langues en contact (18), pp.233-248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'emploi du conditionnel deuxième forme dans la seconde partie de la canso de la crozada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudis occitans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 21, pp.2-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verb extensions in Koalib: a first general overview followed by some brief comparative considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gertrud Schneider-Blum, Helene Fatima Idris &amp; Jan Junglas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuba Mountain Language Studies: Contemporary Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, USB MONOGRAPHS (Universitäts- und Stadtbibliothek Köln), pp.105-148, 2025, 9783946275244. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18716/omp.38.c130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans le Croissant charentais, sur les traces de l'abbé Rousselot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Rialland; Claire Pillot-Loiseau; Christelle Dodane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’abbé Rousselot, pionnier et fondateur de la phonétique expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions de la Société De Linguistique De Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-56, 2025, 9782493520029</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05466763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djifanghor Nyun (Casamance, Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friederike Lüpke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford guide to the world's languages: Atlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, pp.291-317, 2024, 9780198736516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djifanghor Nyun (Casamance, Senegal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friederike Lüpke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford guide to the world's languages: Atlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 291-317, Oxford University Press, 2024, Oxford guide to the world's languages: Atlantic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamance Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jean François Nunez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Friederike Lüpke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford guide to the world's languages: Atlantic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 131-152, Oxford University Press, 2024, 9780198736516</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03101167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guinea-Bissau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ursula Reutner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manual of Romance Languages in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 32, De Gruyter, pp.447-465, 2023, Manuals of Romance Linguistics, 9783110626100. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110628869-019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant : un aperçu des actions actuelles de documentation et de promotion d'un patrimoine linguistique menacé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Rialland; Michela Russo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les langues régionales de France Nouvelles approches, nouvelles méthodologies, revitalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société De Linguistique De Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.213-245, 2023, 9782957089420</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant, confins ou centre de gravité : une nouvelle frontière pour la linguistique gallo-romane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Esher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique entre oc, oïl et franco-provençal, Des mots à la grammaire, des parlers aux aires.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-28, 2021, 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spanish-Based Creole Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armin Schwegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Francesco Gardani &amp; Michele Loporcaro (directeurs) et Patricia Cabredo Hofherr, Jeroen Claes, Andreas Dufter, Martin Maiden &amp; Franz Rainer (directeurs associés). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxford Encyclopedia of Romance Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des radicaux asyllabiques et des paradigmes verbaux du 1 er groupe dans les parlers du Croissant et dans d'autres variétés occitanes ou romanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louise Esher, Maximilien Guérin, Nicolas Quint &amp; Michela Russo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique entre oc, oïl et franco-provençal, Des mots à la grammaire, des parlers aux aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, A paraître, Parlers du Croissant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question des radicaux asyllabiques et des paradigmes verbaux du 1 er groupe dans les parlers du Croissant et dans d'autres variétés occitanes ou romanes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Quint; Maximilien Guérin; Michela Russo; Louise Esher. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique : entre oc, oïl et franco-provençal, Des mots à la grammaire, des parlers aux aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-259, 2021, 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant, confins ou centre de gravité : une nouvelle frontière pour la linguistique gallo-romane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Esher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique : entre oc, oïl et francoprovençal - Des mots à la grammaire, des parlers aux aires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kordofanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainer Vossen; Gerrit J. Dimmendaal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of African Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03101151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kordofanian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rainer Vossen &amp; Gerrit J. Dimmendaal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Oxford Handbook of African Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2020, The Oxford Handbook of African Languages</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the relevance of Classical Portuguese features in four Atlantic creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Jacobs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armin Schwegler; Liane Stroebel; John McWhorter. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Iberian Challenge: Creoles beyond the plantation setting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Vervuert/Iberoamericana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 67-83, 2016, 978-84-848-9962-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01481733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classes nominales en nyun de Djifanghor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Denis Creissels; Konstantin Pozdniakov. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les classes nominales dans les langues atlantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 49, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rüdiger Köppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 405-443, 2015, Grammatical Analyses of African Languages, 978-3-89645-565-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01481726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the first standard Portuguese-Capeverdean dictionary: a technical challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DE FÉRAL Carole; KOSSMANN Maarten; TOSCO Mauro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In and Out of Africa Languages in Question, In Honour of Robert Nicolaï, Vol. 2 Language Contact and Language Change in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (2), , pp.141-161, 2014, 978-90-429-2927-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire des langues et des variétés de langue peu étudiées. De quelques difficultés rencontrées sur le terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Forlot, Gilles; Martin, Fanny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards sociolinguistiques contemporains; Terrains, espaces et complexités de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.79-96, 2014, 978-2-343-04614-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamancese Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MICHAELIS Susanne Maria; MAURER Philippe; HASPELMATH Martin; HUBER Magnus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Survey of Pidgin &amp; Creole Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2 (3), Oxford University Press, pp.40-49, 2013, Volume II, Portuguese-based, Spanish based and French-based Languages, 978-0-19-969141-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamancese Creole language structure dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MICHAELIS Susanne Maria; MAURER Philippe; HASPELMATH Martin; HUBER Magnus. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Atlas of Pidgin &amp; Creole Language Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxford University Press (paper version) / Leipzig: Max Planck Institute for Evolutionary Anthropology (online version)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-0-19-969139-5 / 978-0-19-967770-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le gubáher, parler baïnouck de Djibonker (Basse-Casamance, Sénégal) - Éléménts de description linguistique : phonologie et classes nominales (auteur : Noël Bernard BIAGUI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, L'Harmattan, pp.11-12, 2013, 978-2-336-29053-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of borrowed nouns in Koalib, a noun class language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Schadeberg, Thilo C.; Blench, Roger M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuba Mountain Language Studies [Proceedings of the 1st Nuba Mountain Language Conference (Leiden, 2-4/09/2011)]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Rüdiger Köppe, pp.115-134, 2013, Kay Williamson Educational Foundation - KWEF, n°6, African languages monographs, 978-3896454270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African words and calques in Capeverdean Creole (Santiago variety)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela BARTENS; Philip BAKER. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Black through White. African words and calques which survived slavery in Creoles and transplanted European languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Battlebridge Publications, pp.3-29, 2012, 978-1-903292-12-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences du portugais contemporain sur le système verbal du capverdien santiagais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CHAMOREAU Claudine; GOURY Laurence. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement linguistique et langues en contact : approches plurielles du domaine prédicatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, pp.155-178, 2012, 978-2-271-07600-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamance creole language structure dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suzanne Michaelis; Philippe Maurer; Martin Haspelmath; Magnus Huber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas of pigdin and creole languages structures online</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Max Planck Digital library, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les influences du portugais contemporain sur le système verbal du capverdien santiagais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudine Chamoreau; Laurence Goury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Changement linguistique et langues en contact: approches plurielles du domaine prédicatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamance creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Suzanne Michaelis; Philippe Maurer; Martin Haspelmath; Magnus Huber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Survey of Pigdin and Creole languages, volume II: French-based and spanish-based languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oxford University Press, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the first Standard Portuguese-Capeverdean dictionary: a technical and linguistic challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Carole de Féral. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Volume en l'hommage de Robert Nicolaï</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir du -/r/ de l'infinitif portugais en capverdien santiagais moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ariane DESPORTE &amp; Gilbert FABRE. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aspects actuels de la linguistique ibéro-romane - Actes du XIe Colloque international de Linguistique ibéro-romane, Paris 13 - Villetaneuse (5-7 octobre 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1 (1), Lambert-Lucas, pp.191-200, 2011, 978-2-35935-040-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créoles à base portugaise et espagnole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BONVINI Emilio, BUSUTTIL Joëlle, PEYRAUBE Alain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.893-899, 2011, Quadrige</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefactive and Malefactive Verb Extensions in the Koalib Verb System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KITTILÄ Seppo &amp; ZÚÑIGA Fernando. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benefactives and malefactives. Typological perspectives and case studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, John Benjamins, pp.295-315, 2010, 978-90-272-0673-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefactive and Malefactive Verb Extensions in the Koalib Verb System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">KITTILÄ, Seppo &amp; ZÚÑIGA, Fernando. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benefactives and malefactives. Typological perspectives and case studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins, pp.295-315, 2010, Typological Studies in Language</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas QUINT. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire lélé-français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.5-6, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">As formas divergentes em cabo-verdiano santiaguense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Carvalho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Português em contato</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Iberoamericana Vervuert, pp.67-85, 2009, Lingüística luso-brasileira</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A realização do sujeito em português do Brasil : deriva versus crioulização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FIORIN, José Luiz &amp; PETTER, Margarida. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">África no Brasil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Contexto, pp.75-88, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination et parataxe en capverdien moderne (dialecte santiagais ou badiais)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CARON, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subordination, dépendance et parataxe dans les langues africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp.29-48, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le capverdien, la langue du Cap-Vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MUZART-FONSECA DOS SANTOS Idelette, MANUEL DA COSTA ESTEVES José &amp; ROLLAND Denis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les îles du Cap-Vert : langues, mémoires, histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.23-38, 2007, mondes lusophones</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un bref aperçu des racines africaines de la langue capverdienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jürgen, LANG, John, HOLM, Jean-Louis, ROUGÉ, &amp; Maria João SOARES. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabo Verde, Origens da sua Sociedade e do seu Crioulo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gunter Narr, pp.75-90, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme, langue et normalisation au Cap-Vert et ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">STAUDACHER-VALLIAMÉE Gillette. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes et problèmes de la collection des données : tradition orale créole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de la Réunion, pp.39-54, 2006, Travaux et Documents, Nº27, Juin 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les créoles portugais ou l'autre frontière de la lusophonie : un aperçu de la dimension créole de l'oeuvre de Paul Teyssier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PENJON, Jacqueline &amp; RIVAS, Pierre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lisbonne, atelier du lusitanisme français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Sorbonne Nouvelle, pp.123-134, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marchois : problèmes de normes aux confins occitans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAUBET, Dominique, CHAKER, Salem &amp; SIBILLE, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codification des langues de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.63-76, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue capverdienne en France et au Cap-Vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CAUBET, Dominique, CHAKER, Salem, SIBILLE, Jean. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Codification des langues de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.443-456, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Indre, territoire des confins occitans : données dialectales et toponymiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le patrimoine des noms de lieux au Pays de La Châtre (Indre)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Amis du Vieux La Châtre et la Société française d’onomastique, Apr 2025, La Châtre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er rencontre LLCD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sorbonne Université, Sep 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La variation du genre grammatical dans les parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Allassonnière-Tang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The fourth meeting of the Croissant dialects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Saint-Amant-de-Boixe, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04854077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCL &amp; SPCL 25th Biennial Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Guyana, Aug 2024, Georgetown, Guyana</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque annuel de l'ACBLPE 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de S. Tomé e Príncipe, Jul 2024, São Tomé, São Tomé and Príncipe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural Text-to-Speech Synthesis for an Under-Resourced Language in a Diglossic Environment: the Case of Gascon Occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ander Corral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor Leturia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aure Séguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Barret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benaset Dazéas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Joint SLTU and CCURL Workshop « Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.53-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03093494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Extraction of Verb Paradigms in Regional Languages: the case of the Linguistic Crescent varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Knyazeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STLU (Spoken Language Technologies for Under-resourced languages)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2020, Marseille, France. pp.245-249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt typologique d’étudier des parlers de frontière : le cas du drablésien, parler d’Azérables (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2es Rencontres sur les parlers du Croissant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Montluçon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ideophones” in Upper Guinea Creoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52e colloque de la SLE (Societas Linguistica Europaea)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a typology of complex sentences in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Vieira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACBLPE annual meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01681444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant : une aire de contact entre oc et oïl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIe Congrès de l'Association internationale d'études occitanes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01569724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Norme et variation à l'âge des corpus informatisés pour les langues régionales de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafèu Sichel-Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usage, Norme et Codification à l'âge des corpus informatisés et de la communication par les nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A linguistic account of the translations of Saint-Exupéry’s “Le Petit Prince” into two Portuguese Upper Guinea Creoles, Santiaguense Capeverdean and Casamancese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jean François Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Portuguese and Spanish-Lexified Creoles (ACBLPE) joint meeting with the Society for Pidgin and Creole Linguistics (SPCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Graz, Jul 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact de langues chez les créolophones casamançais : l’exemple des déterminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Jean François Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association of Portuguese and Spanish-Lexified Creoles (ACBLPE) joint meeting with the Society for Pidgin and Creole Linguistics (SPCL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Graz, Jul 2015, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04078315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you speak Kordofanian ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Sudan Studies Conference April 6th-8th, 2006, University of Bergen, Norway</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bergen, Norway. 15p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00171745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nord-Est occitan : réalités de terrain et enjeux linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Jeunes Chercheurs Praxiling-ReDòc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1999, Montpellier, France. pp.153-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O crioulo de Santiago (República de Cabo Verde)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Encontro Nacional da Associação Portuguesa de Linguística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Faro, Portugal. pp.167-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apresentação do dicionário bilingue caboverdiano-português</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima Ragageles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XV Encontro Nacional da Associação Portuguesa de Linguística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Faro, Portugal. pp.183-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aperçu d'un parler de frontière : le marchois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeunes chercheurs en domaine occitan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Montpellier, France. pp.126-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SCrolL: the database of subordination in Creole languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Manfredi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Meddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Galliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04924241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GramAdapt Social Contact Dataset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eri Kashima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Di Garbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oona Raatikainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosnátaly Avelino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sasha Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.7508053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les langues sont-elles réparties sur la Terre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-ce que les langues naissent et meurent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schaden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y a-t-il des points communs entre toutes les langues du monde ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerhard Schaden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Caboverdiano de bolso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.x + 197</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kapverdisch (Kiriolu) Wort für Wort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Languedocien de poche (Occitan central)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pigeon et la fourmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007, pp.16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Créole Capverdien de poche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicionário de caboverdiano-português</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le P’tit Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Dérier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Sauvard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guylaine Brun-Trigaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tintenfass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.96, 2023, ISBN 978-3-98651-030-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03942845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Croissant linguistique : entre oc, oïl et francoprovençal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Esher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Russo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Collection "Les Parlers du Croissant", ISBN 978-2-343-23050-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03379907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification nominale : nouvelles données, nouveaux enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Voisin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brill. , 52 (2), 2021, Faits de langues, Anaïd Donabédian, Reza Mir-Samii, Catherine Chauvin, 1958-9514</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03943379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le P’tit Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bidaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Tintenfaß</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-3-947994-64-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03192689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive Voice in Oral Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semedo Varia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hana Gruet-Skrabalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iva Dedková</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Badreddine HAMMA. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 64, 250 p., 2021, 978-2-37747-315-1. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/lidil.9293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05149377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le P’tit Princ’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Grobost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition Tintenfaß</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 978-3-947994-20-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02471841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le P’tit Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tintenfass, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02508207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pitit Prince</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Saint-Exupéry (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ndoomu Buur Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hadji Dieye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Tintenfaß, 2018, 978-3-946190-67-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01715222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African Languages and Linguistics - N°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Roulon-Doko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc-Michel Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quint Nicolas; Roulon-Doko Paulette; Perrin Loïc Michel. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert-Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2, pp.150, 2016, 978-2-35935-181-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ţɛ̀ɛlɛ́ny Ţɔ̀kkwóɽɔ̀ny (titre en koalib)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddig Ali Karmal Kokko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Saint-Exupéry (de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quint Nicolas. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tintenfass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 96 pp., 2016, 978-3-946190-08-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rey Siñu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël-Bernard Biagui,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Joseph Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Saint-Exupéry (de)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tintenfass, 1, pp.96, 2015, 978-3-943052-74-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let's Speak Capeverdean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca A Mitchell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Barttlebridge Publications, 1, pp.270, 2015, 9781903292327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">African Languages and Linguistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Roulon-Doko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc-Michel Perrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quint Nicolas; Perrin Loïc Michel; Roulon-Doko Paulette. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lambert Lucas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 1, 130pp, 2015, 978-2-35935-146-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01482156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assimil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, xix+695 p., 2014, 978-2700504255</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prispinhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Saint-Exupéry (de)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Tintenfass, 1, pp.96, 2013, 978-3-943052-50-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Largo Winch 2 - Grupu W</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean van Hamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polvo - Rui Brito edições, 2 (2), pp.48, 2012, 978-989-8513-05-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01169423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Largo Winch 1 - Arderu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Francq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean van Hamme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Polvo - Rui Brito edições, 2 (1), pp.48, 2012, 978-989-8513-04-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01162061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Phonology of Koalib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rüdiger Köppe, pp.xviii + 206, 2010, Grammatical Analyses of African Languages, HEINE, Bernd &amp; MÖHLIG, Wilhelm J.G</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire lélé-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela Simons Cope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 1, 163 p., 2010, 978-2-296-10335-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01161994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pigeon et la fourmi (CD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddig Ali Karmal Kokko,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda L. Pritchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arghyro Paouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, pp.CD, 2010, Contes des 4 vents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vamos Falar Caboverdiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.306, 2010, Parlons, Michel Malherbe</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cochon qui tord la queue (CD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arghyro Paouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Mendes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, pp.CD, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compère loup, Compère lièvre et le Bon Dieu (CD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arghyro Paouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, pp.CD, 2008, Contes des 4 vents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le loup, le lièvre et la sorcière Tia Ganga (CD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arghyro Paouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'harmattan, pp.CD, 2008, Contes des 4 vents</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00715335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élément africain dans la langue capverdienne / Africanismos na língua caboverdiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.134, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonologie de la langue koalibe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siddig Ali Karmal Kokko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paris : L'Harmattan, XV-238p., 2006, Grammaire d'une langue kordofanienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00171753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parlons capverdien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.300, 2003, Parlons</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicionário prático português-caboverdiano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aires Semedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fátima Ragageles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verbalis, pp.485, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cap-verdien: origines et devenir d'une langue métisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.350, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cap-verdien : origines et devenir d'une langue métisse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.353, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00019605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire de la langue cap-verdienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.436, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler occitan ardéchois d'Albon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.160, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire cap-verdien-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.352, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00341723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dicionário de caboverdiano-português</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Verbalis, pp.120, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler occitan alpin du Pays de Seyne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.130, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire français-cap-verdien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.100, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammaire du parler occitan nord-limousin marchois de Gartempe et de Saint-Sylvain-Montaigut (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Clau Lemosina, pp.230, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexique créole de Santiago-français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Quint, pp.120, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le parler marchois de Saint-Priest-la-Feuille (Creuse)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Clau Lemosina, pp.50, 1991</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00343454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues du Croissant, les langues du Cap-Vert et les langues kordofaniennes, entretien avec Nicolas Quint (LLACAN, CNRS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Gimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kexin Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03606354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: Classification nominale : nouvelles données, nouveaux enjeux / Noun classification : new data, new insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Voisin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faits de langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52 (2), 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04065039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parlers du Croissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Guérin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 30, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03266884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELABORAÇÃO DE DICIONÁRIOS DO CABOVERDIANO LINGUÍSTICA COMPARATIVA (FRANCÊS VS. CABOVERDIANO) ASPETOS DA MORFOSSINTAXE DO CABOVERDIANO O CABOVERDIANO E OS CRIOULOS DE BASE LEXICAL PORTUGUESA DA ÁFRICA OCIDENTAL: RELAÇÕES FILOGENÉTICAS DA LÍNGUA CABO-VERDIANA COM OUTRAS LÍNGUAS CRIOULAS E AFRICANAS IMPORTÂNCIA DA INVESTIGAÇAO & OPORTUNIDADES DE PESQUISA NA FRANÇA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement de la langue maternelle au Cap Vert : un processus en voie de mise en place</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casamance Creole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Bernard Biagui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Joseph Nunez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Quint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId264"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Jacobs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lme.40258732" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425133v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Kashima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Garbo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Raatikainen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forkel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosn&#225;taly Avelino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06192-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bernard Biagui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16701" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491552v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lt1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Kwesi Bisilki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Yakpo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cnj.2024.17" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Brun-Trigaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04387509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cllt-2021-0028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094446v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101114v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Vieira&#160;semedo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9999" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101135v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leglise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Migge" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513493v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089862v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manfredi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05101002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089863v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05101001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508052v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Moreira Tavares" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Bao-Diop" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Christian Bass&#232;ne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Thierno Ciss&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cobbinah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/AL.21.0.3122578" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169419v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584032v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02271525v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341570v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341593v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343418v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18716/omp.38.c130" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466763v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slp-paris.com/editions-slp.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093356v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l-Bernard Biagui," TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jean Fran&#231;ois Nunez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04387386v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110628869-019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04161970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bod.fr/librairie/les-langues-regionales-de-france-9782957089420" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508136v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schwegler" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093505v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101141v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esher" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Russo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_croissant_linguistique_entre_oc_oil_et_francoprovencal_des_mots_a_la_grammaire_des_parlers_aux_aires_louise_esher_maximilien_guerin_nicolas_quint_michela_russo-9782343230504-71290.html" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101143v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481733v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=113688" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_les-classes-nominales-dans-les-langues-atlantiques" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169443v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169497v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169475v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cldbstest.eva.mpg.de/apics/contributions/34" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169449v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169492v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169428v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169421v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715324v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715320v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584000v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162007v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584013v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584011v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715340v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341566v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341615v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341612v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446149v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854077v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858070v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Meddour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858107v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508210v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093494v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Corral" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Leturia" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure S&#233;guier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaset Daz&#233;as" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508154v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681444v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Vieira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569724v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271349v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf&#232;u Sichel-Bazin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078162v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078315v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171745v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341738v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341715v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341674v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Mendes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Ragageles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341745v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924241v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571560v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Beck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7508053" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482450v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482441v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schaden" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482430v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584049v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584091v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584084v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584077v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584100v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942845v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; D&#233;rier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editiontintenfass.de/#?lnr=422" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379907v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192689v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larose" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-tintenfass.de/HTM/352%20Der%20Kleine%20Prinz%20La%20Ch%C3%A2tre%20Langlin.html" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943379v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149377v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semedo Varia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Gruet-Skrabalova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Dedkov&#225;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lidil/9293" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9293" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508207v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471841v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grobost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verlag-tintenfass.de/HTM/315%20Der%20Kleine%20Prinz%20navois.html" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508039v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saint-Exup&#233;ry (de)" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715222v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadji Dieye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482270v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddig Ali Karmal Kokko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verlag-tintenfass.de/Downloads/204%20Prinz_Koalib_ebook.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482252v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Roulon-Doko" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c-Michel Perrin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/IMG/pdf/lla2_fairopenaccess.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169511v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joseph Nunez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161958v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aires Semedo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca A Mitchell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482156v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/IMG/pdf/lla1_fairopenaccess.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161972v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.assimil.com/methodes/l-occitan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169423v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van Hamme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Francq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162061v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161994v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Simons Cope" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584041v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715338v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddig Ali Karmal Kokko," TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Pritchard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyro Paouri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584036v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715333v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715337v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715335v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341529v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171753v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341584v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341602v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341666v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019605v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341651v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341734v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341723v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343393v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343404v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343424v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343435v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343454v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03606354v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065039v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266884v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508162v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508128v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508116v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491495v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Jacobs" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Quint" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/lme.40258732" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425133v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eri Kashima" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Di Garbo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oona Raatikainen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Forkel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosn&#225;taly Avelino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-06192-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864377v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Bernard Biagui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2785-0943/16701" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491552v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13lt1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864386v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Kwesi Bisilki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kofi Yakpo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/cnj.2024.17" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740869v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gu&#233;rin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Brun-Trigaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04387509v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929293v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929340v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03929314v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Voisin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05202011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03095796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Allassonni&#232;re-Tang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/cllt-2021-0028" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513471v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Vieira&#160;semedo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9999" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101135v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Leglise" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bettina Migge" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513493v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094446v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101114v2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101106v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089863v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Manfredi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05101001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089862v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/19589514-05101002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508052v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Moreira Tavares" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Creissels" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Bao-Diop" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain-Christian Bass&#232;ne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mame-Thierno Ciss&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Cobbinah" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/AL.21.0.3122578" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482124v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169517v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169501v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169432v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169419v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584039v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584033v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584032v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341532v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02271525v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341570v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341580v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341593v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341633v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341641v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341626v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343418v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491296v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18716/omp.38.c130" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05466763v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.slp-paris.com/editions-slp.html" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093356v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101167v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l-Bernard Biagui," TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Jean Fran&#231;ois Nunez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04387386v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110628869-019" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04161970v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bod.fr/librairie/les-langues-regionales-de-france-9782957089420" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101141v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Esher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Russo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_croissant_linguistique_entre_oc_oil_et_francoprovencal_des_mots_a_la_grammaire_des_parlers_aux_aires_louise_esher_maximilien_guerin_nicolas_quint_michela_russo-9782343230504-71290.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508136v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Schwegler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093505v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101143v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093508v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03101151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481733v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iberoamericana-vervuert.es/FichaLibro.aspx?P1=113688" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481726v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.koeppe.de/titel_les-classes-nominales-dans-les-langues-atlantiques" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169443v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169497v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169463v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169475v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cldbstest.eva.mpg.de/apics/contributions/34" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169449v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169492v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169428v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169421v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715322v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715327v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715324v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715320v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162022v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584000v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162007v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584013v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584011v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715340v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341538v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584042v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341560v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341557v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341566v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341615v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341612v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446149v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858107v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Meddour" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Galliot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854077v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858070v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03093494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ander Corral" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Leturia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aure S&#233;guier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Barret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benaset Daz&#233;as" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508210v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Knyazeva" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508215v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508154v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01681444v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Vieira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569724v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271349v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf&#232;u Sichel-Bazin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078162v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04078315v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171745v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341738v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341715v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341674v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Mendes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;tima Ragageles" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341745v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04924241v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571560v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasha Beck" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7508053" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482450v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482441v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Schaden" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482430v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584049v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584084v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584091v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584077v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584100v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03942845v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; D&#233;rier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sauvard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editiontintenfass.de/#?lnr=422" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03379907v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03943379v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03192689v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larose" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bidaud" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.verlag-tintenfass.de/HTM/352%20Der%20Kleine%20Prinz%20La%20Ch%C3%A2tre%20Langlin.html" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149377v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semedo Varia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Gruet-Skrabalova" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Dedkov&#225;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/lidil/9293" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.9293" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02471841v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Grobost" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verlag-tintenfass.de/HTM/315%20Der%20Kleine%20Prinz%20navois.html" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02508207v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508039v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saint-Exup&#233;ry (de)" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01715222v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadji Dieye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482252v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Roulon-Doko" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c-Michel Perrin" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/IMG/pdf/lla2_fairopenaccess.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482270v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddig Ali Karmal Kokko" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.verlag-tintenfass.de/Downloads/204%20Prinz_Koalib_ebook.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169511v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Joseph Nunez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161958v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aires Semedo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca A Mitchell" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01482156v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/IMG/pdf/lla1_fairopenaccess.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161972v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.assimil.com/methodes/l-occitan" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169440v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169423v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean van Hamme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Francq" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01162061v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584041v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161994v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Simons Cope" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715338v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddig Ali Karmal Kokko," TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda L. Pritchard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arghyro Paouri" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584036v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715337v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715333v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715335v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341529v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00171753v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341584v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341602v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341666v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00019605v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341651v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341734v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00341723v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343393v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343404v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343412v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343424v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343435v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00343454v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03606354v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gimenez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kexin Zhang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065039v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03266884v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508162v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508128v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508116v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>