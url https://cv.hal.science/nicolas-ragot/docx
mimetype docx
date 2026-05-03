--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -1781,243 +1781,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCR performance prediction using cross-OCR alignment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Moreux</w:t>
+                <w:t xml:space="preserve">Exemplary Sequence Cardinality: An Effective Application for Word Spotting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanmoy Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Paquet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umapada Pal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191701v1</w:t>
+                <w:t xml:space="preserve">hal-01191704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exemplary Sequence Cardinality: An Effective Application for Word Spotting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanmoy Mondal</w:t>
+                <w:t xml:space="preserve">OCR performance prediction using cross-OCR alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Moreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Umapada Pal</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Document Analysis and Recognition (ICDAR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191704v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Vectorization and Decision Tree Based Text-Graphics Separation Algorithm for Bangla Maps</w:t>
               </w:r>
@@ -2559,243 +2559,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01085002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi One-Class Incremental SVM for both stationary and non-stationary environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahn Khoi Ngo Ho</w:t>
+                <w:t xml:space="preserve">Flexible Sequence Matching Technique: Application to Word Spotting in Degraded Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanmoy Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umapada Pal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Conférence d’Aprentissage automatique (Cap’2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Frontiers in Handwriting Recognition (ICFHR-2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Crete, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01084502v1</w:t>
+                <w:t xml:space="preserve">hal-01084497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible Sequence Matching Technique: Application to Word Spotting in Degraded Documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanmoy Mondal</w:t>
+                <w:t xml:space="preserve">Multi One-Class Incremental SVM for both stationary and non-stationary environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahn Khoi Ngo Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Umapada Pal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Frontiers in Handwriting Recognition (ICFHR-2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Crete, Greece</w:t>
+              <w:t xml:space="preserve">16ème Conférence d’Aprentissage automatique (Cap’2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01084497v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast Word Retrieval Technique Based on Kernelized Locality Sensitive Hashing</w:t>
               </w:r>
@@ -3004,252 +3004,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01027458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document Classification in a non-stationary environment: A One-Class SVM Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahn Khoi Ngo Ho</w:t>
+                <w:t xml:space="preserve">Adaptive Detection of Missed Text Areas in OCR Outputs: Application to the Automatic Assessment of OCR quality in Mass Digitization projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sidère</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Paquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Document Recognition and Retrieval XX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, SAN FRANCISCO, United States. pp.110-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2003733⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01027456v1</w:t>
+                <w:t xml:space="preserve">hal-00820564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Detection of Missed Text Areas in OCR Outputs: Application to the Automatic Assessment of OCR quality in Mass Digitization projects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Ben Salah</w:t>
+                <w:t xml:space="preserve">Document Classification in a non-stationary environment: A One-Class SVM Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahn Khoi Ngo Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Paquet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Ramel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Eglin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sidère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Document Recognition and Retrieval XX</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th International Conference on Document Analysis and Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Washington DC, United States. pp.616-620</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820564v1</w:t>
+                <w:t xml:space="preserve">hal-01027456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la performance des systèmes d'OCR</w:t>
               </w:r>
@@ -3330,51 +3330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prediction of Selection Decision of Document Using Bibliographic Data at the National Library of France (BnF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Cron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5893,51 +5893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Nicolas_Ragot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338106v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouq Benchallal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Canals" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.122222" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umapada Pal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525831v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoi Ngo Ho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-017-0286-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.05.011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RSD41BT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ait-Mohand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2014.2306423" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fortune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M'Bongo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001407005326" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191664v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.853-878" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47001A7FE1814611C07E992DA3D9262BD0C78CCD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Besnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2024068049" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carletto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86334-0_2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haykal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269802v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Yadav" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Trullo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191701v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Salah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191704v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196172v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarafdar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Alaei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084500v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Chaudury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapan Kumar Bhowmik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2014.72" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084502v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Khoi Ngo Ho" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Eglin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084497v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027461v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Pratim Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00820564v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003733" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045164v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00737893v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490060v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026429v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334410v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortune" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M'Bongo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vincent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026391v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191720v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteruche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191732v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191727v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191744v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00927058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;ry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005225v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151227v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023730v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403316v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Canals" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Nicolas_Ragot" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338106v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouq Benchallal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Hafiane" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ragot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Canals" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.122222" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Mondal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umapada Pal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2017.07.011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525831v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Khoi Ngo Ho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Eglin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-017-0286-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321130v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2016.05.011" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7RSD41BT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084973v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Ait-Mohand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Paquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2014.2306423" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023208v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fortune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M'Bongo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Vincent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Cardot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463225v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Mouch&#232;re" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Anquetil" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001407005326" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191664v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.22.853-878" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/47001A7FE1814611C07E992DA3D9262BD0C78CCD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836655v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Besnard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/engproc2024068049" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385806v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carletto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86334-0_2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385229v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588198v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Haykal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307021v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269802v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Yadav" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269967v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Trullo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Barrat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191704v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191701v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Salah" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Moreux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196172v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tarafdar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Alaei" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269783v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191710v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084500v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B. Chaudury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01085002v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapan Kumar Bhowmik" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DAS.2014.72" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084497v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084502v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Khoi Ngo Ho" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Eglin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027461v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027458v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Partha Pratim Roy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00820564v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2003733" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sid&#232;re" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045164v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bnf.hal.science/hal-00737893v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Cron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026452v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026444v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heutte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490060v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026429v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01045152v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00334410v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fortune" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M'Bongo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Vincent" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cardot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026391v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00463427v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00300474v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191720v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteruche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001246v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191732v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191724v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191727v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191742v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191729v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191744v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00927058v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beigbeder" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias G&#233;ry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00005225v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03151227v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023738v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023730v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403316v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Canals" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>