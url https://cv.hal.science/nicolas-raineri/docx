--- v0 (2026-03-30)
+++ v1 (2026-05-03)
@@ -1956,291 +1956,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professional Employee Retention: Examining The Relationships Between Organizational Citizenship Behavior And Turnover Cognitions.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Paille</w:t>
+                <w:t xml:space="preserve">Linking perceived corporate environmental policies and employees eco-initiatives: The influence of perceived organizational support and psychological contract breach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Paillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Valéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (11), pp.2404-2411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2015.02.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01243410v1</w:t>
+                <w:t xml:space="preserve">hal-03795959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business doctoral education as a liminal period of transition: Comparing theory and practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Professional Employee Retention: Examining The Relationships Between Organizational Citizenship Behavior And Turnover Cognitions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Paille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Valéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Perspectives On Accounting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (4), pp.1437--1452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cpa.2013.11.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03795997v1</w:t>
+                <w:t xml:space="preserve">hal-01243410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking perceived corporate environmental policies and employees eco-initiatives: The influence of perceived organizational support and psychological contract breach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Business doctoral education as a liminal period of transition: Comparing theory and practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Business Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 68 (11), pp.2404-2411. </w:t>
+              <w:t xml:space="preserve">Critical Perspectives On Accounting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.99-107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2015.02.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpa.2013.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03795959v1</w:t>
+                <w:t xml:space="preserve">hal-03795997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PhD program: between conformity and reflexivity</w:t>
               </w:r>
@@ -2820,51 +2820,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BC3119DD"/>
+    <w:nsid w:val="4E646DB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3051,51 +3051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-raineri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0336-4550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nraineri@icn-artem.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321037v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishat Babu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth de Roeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raineri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2025.113378" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659242v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon-Turnau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giauque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvester Ivanaj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.080.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238140v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jones" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Scheidler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joms.13006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hericher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Bridoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.114282" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Humberto Mej&#237;a-Morelos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paill&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12464" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talbot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2019.07.034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mej&#237;a Morelos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Stinglhamber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-017-3519-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-017-3758-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-016-3098-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2548-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Francoeur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2015.10.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2016.01.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037663ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243410v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795997v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2013.11.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795959v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2015.02.021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOE-04-2012-0021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379771v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ja4u3twak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561760v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199997480.003.0002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-raineri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0336-4550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nraineri@icn-artem.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321037v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishat Babu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth de Roeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raineri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2025.113378" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659242v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon-Turnau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giauque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvester Ivanaj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.080.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238140v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jones" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Scheidler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joms.13006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hericher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Bridoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.114282" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Humberto Mej&#237;a-Morelos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paill&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12464" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talbot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2019.07.034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mej&#237;a Morelos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Stinglhamber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-017-3519-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-017-3758-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-016-3098-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2548-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Francoeur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2015.10.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2016.01.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037663ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795959v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2015.02.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795997v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2013.11.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOE-04-2012-0021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379771v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ja4u3twak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561760v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199997480.003.0002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>