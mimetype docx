--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -85,99 +85,120 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-0336-4550</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=b7dMZ2cAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je suis professeur à l’Institut commercial de Nancy (ICN).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mes principales thématiques de recherche sont la &amp;quot;micro-RSE&amp;quot; (un champ de recherche qui adopte une approche centrée sur la personne et fondée sur la psychologie pour étudier la responsabilité sociétale des entreprises, notamment à travers l’étude des attitudes et comportements des collaborateurs), le « sens au travail » et le « contrat idéologique » entre un employé et son employeur.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je m'intéresse également aux domaines de la psychologie de la santé et de la gestion de la diversité en entreprise.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pour me contacter </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">nraineri@icn-artem.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -207,2207 +228,2207 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Servant leadership and employee socially responsible behavior: The role of employee psychological entitlement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishat Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth de Roeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personality and Individual Differences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 246, pp.113378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.paid.2025.113378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05321037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial - RIPCO: Between Continuity and Disruption(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvester Ivanaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (80), pp.5-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rips1.080.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giving the benefit of the doubt: Investigating the insurance-like effect of CSR in mitigating negative employee reactions to psychological contract breach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth de Roeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Scheidler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Management Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 61 (7), pp.3226-3259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/joms.13006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238140v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial - La RIPCO : Entre continuité et rupture(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Biétry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvester Ivanaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lacroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 30 (80), pp.5-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rips1.080.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04659238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I feel morally elevated by my organization’s CSR, so I contribute to it</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hericher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 169, pp.114282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbusres.2023.114282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deontic perspective on organizational citizenship behavior toward the environment: The contribution of anticipated guilt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hericher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Humberto Mejía-Morelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Paillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (4), pp.923-936. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/beer.12464⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of sustainability management tools: The contribution of awareness, external pressures, and stakeholder consultation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Talbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Daou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (1), pp.71-81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/csr.2033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypocritical organizations: Implications for employee social responsibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nishat Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenneth de Roeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 114, pp.376-384. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2019.07.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of the Immediate Manager on the Avoidance of Non-green Behaviors in the Workplace: A Three-Wave Moderated-Mediation Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Environmental behavior on and off the job: A configurational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Paillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Stinglhamber</w:t>
+                <w:t xml:space="preserve">Olivier Boiral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 155 (3), pp.723-740. </w:t>
+              <w:t xml:space="preserve">, 2019, 158 (1), pp.253-268. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10551-017-3519-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10551-017-3758-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03796009v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental behavior on and off the job: A configurational approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">The Influence of the Immediate Manager on the Avoidance of Non-green Behaviors in the Workplace: A Three-Wave Moderated-Mediation Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Paillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Mejía Morelos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Boiral</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Stinglhamber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 158 (1), pp.253-268. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10551-017-3758-1⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 155 (3), pp.723-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-017-3519-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796020v1</w:t>
+                <w:t xml:space="preserve">hal-03796009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managers’ Citizenship Behaviors for the Environment: A Developmental Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Talbot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 149 (2), pp.395-409. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-016-3098-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Corporate Policy and Supervisory Support with Environmental Citizenship Behaviors: The Role of Employee Environmental Beliefs and Commitment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Paillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 137 (1), pp.129-148. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10551-015-2548-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Employee eco-initiatives and the workplace social exchange network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Humberto Mejía-Morelos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Francoeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Paillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Management Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34 (1), pp.47-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.emj.2015.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Effects of the Psychological Contract among Professional Employees Working in Non-Professional Organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71 (3), pp.521--543</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trust in the context of psychological contract breach: Implications for environmental sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Paillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45, pp.210-220. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvp.2016.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of the psychological contract among professional employees working in non-professional organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Paillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 71 (3), pp.521-543. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1037663ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking perceived corporate environmental policies and employees eco-initiatives: The influence of perceived organizational support and psychological contract breach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Paillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 68 (11), pp.2404-2411. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jbusres.2015.02.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professional Employee Retention: Examining The Relationships Between Organizational Citizenship Behavior And Turnover Cognitions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Paille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Valéau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Business Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (4), pp.1437--1452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01243410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business doctoral education as a liminal period of transition: Comparing theory and practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Perspectives On Accounting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 26, pp.99-107. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpa.2013.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The PhD program: between conformity and reflexivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organizational Ethnography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (1), pp.37-56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JOE-04-2012-0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational citizenship behavior: An intergenerational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Paillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2417,188 +2438,188 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au travail, l’approche par générations renforce surtout les préjugés. The Conversation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.ja4u3twak⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379771v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour les salariés, la RSE est aussi une affaire de morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hericher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Bridoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561760v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2608,151 +2629,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nature of employees’ pro-environmental behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Boiral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Paillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Raineri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In Jennifer L. Robertson, and Julian Barling (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Psychology of Green Organizations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oxford University Press, pp.12-32, 2015, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/acprof:oso/9780199997480.003.0002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03795985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId77"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2820,51 +2841,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E646DB9"/>
+    <w:nsid w:val="D3B08925"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3051,51 +3072,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-raineri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0336-4550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nraineri@icn-artem.com" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321037v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishat Babu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth de Roeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raineri" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2025.113378" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659242v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon-Turnau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giauque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvester Ivanaj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.080.0005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238140v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jones" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Scheidler" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joms.13006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659238v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hericher" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Bridoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.114282" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796112v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Humberto Mej&#237;a-Morelos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paill&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12464" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796101v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talbot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2033" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796007v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2019.07.034" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796009v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mej&#237;a Morelos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Stinglhamber" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-017-3519-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-017-3758-1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795981v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-016-3098-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795971v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2548-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796001v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Francoeur" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2015.10.006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450828v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paille" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2016.01.003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244914v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037663ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795959v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2015.02.021" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795997v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2013.11.003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796098v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOE-04-2012-0021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379771v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ja4u3twak" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561760v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795985v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199997480.003.0002" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-raineri" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0336-4550" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=b7dMZ2cAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nraineri@icn-artem.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321037v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nishat Babu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth de Roeck" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Raineri" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2025.113378" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659242v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon-Turnau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giauque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvester Ivanaj" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lacroux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.080.0005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238140v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jones" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Scheidler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joms.13006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228930v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hericher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Bridoux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2023.114282" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Humberto Mej&#237;a-Morelos" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paill&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12464" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Talbot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Daou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2033" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796007v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2019.07.034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796020v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boiral" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-017-3758-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796009v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Mej&#237;a Morelos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Stinglhamber" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-017-3519-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795981v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-016-3098-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10551-015-2548-x" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796001v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Francoeur" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2015.10.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01450828v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Paille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Val&#233;au" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvp.2016.01.003" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244914v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Valeau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037663ar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795959v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbusres.2015.02.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01243410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpa.2013.11.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOE-04-2012-0021" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379771v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.ja4u3twak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561760v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795985v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/acprof:oso/9780199997480.003.0002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>