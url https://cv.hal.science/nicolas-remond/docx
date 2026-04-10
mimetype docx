--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -1,189 +1,184 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nicolas REMOND </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Maître de Conférences en Sciences de GestionUniversité de Reims Champagne-ArdenneUnité de Recherche REGARDS-CRIEG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">nicolas-remond</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0005-2610-921X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Maître de Conférences en Sciences de Gestion à l’Université de Reims Champagne-Ardenne, à l’IUT RCC et rattaché à l’UFR SESG, au sein du laboratoire CRIEG et de l’équipe REGARDS.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mes principaux enseignements portent sur la Gestion des Ressources Humaines et le Management Stratégique.</w:t>
-[...12 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Mes intérêts de recherche actuels portent sur :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•	La gestion stratégique des connaissances, aux niveaux intra- et inter-organisationnels ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•	Les dynamiques organisationnelles des écosystèmes, en particulier les écosystèmes de connaissances ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•	Les interactions inter-organisationnelles dans des contextes où la résilience organisationnelle et la fiabilité constituent des enjeux critiques ;</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -203,78 +198,50 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•	L’usage de la fiction, notamment les séries télévisées, comme matériau empirique et comme support pédagogique en sciences de gestion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse en Sciences de Gestion et du Management à l’Université de Technologie de Troyes (soutenue le 9 janvier 2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Titre : « Organisation, pérennisation et résilience :  la gestion des connaissances au sein d’un écosystème à haute fiabilité »</w:t>
-      </w:r>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">•	Gülsün Altintas, Professeure des Universités, Université Polytechnique Hauts-de-France (présidente)•	Benoît Journé, Professeur des Universités, Université de Nantes (rapporteur)•	Éric Schenk, Maître de conférences HDR, INSA Strasbourg (rapporteur)•	Myriam Merad, Directrice de recherche CNRS, Université Paris Dauphine (examinatrice)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Résumé de la thèse :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">La thèse examine la gestion des connaissances dans un contexte de collaboration inter-organisationnelle, en se concentrant sur une organisation à haute fiabilité (HRO) évoluant dans un environnement de sûreté régulée. À partir d’une méthodologie qualitative basée sur des études de cas, elle explore comment la gestion des connaissances contribue au développement des capacités de résilience organisationnelle et à l’émergence d’un écosystème de connaissances avec les parties prenantes. Les résultats soulignent que le renforcement de la résilience repose sur la création d’un système de connaissances robuste, au-delà de la simple structuration des connaissances. Ces travaux apportent une meilleure compréhension des dynamiques de gestion des connaissances inter-organisationnelles et des mécanismes de résilience dans un contexte de HRO.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -370,655 +337,793 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement de systèmes de gestion de connaissances intra et inter-organisationnels : une innovation organisationnelle de la structure d’un écosystème non pré-compétitif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La gestion des connaissances à l’ère de l’IAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Colloque AGECSO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
+              <w:t xml:space="preserve">Séminaires IAG et sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREDEG CNRS, Mar 2026, Valbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115045v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Sustainable Knowledge Management: The Emergence of Non-Pre-Competitive Knowledge Ecosystems in a Regulated Safety Context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la dynamique de patrimonialisation à l'héritage organisationnel : un retour à Twin Peaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Colloque AGECSO, Paper Development Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
+              <w:t xml:space="preserve">Management en Séries - Saison 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05115194v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leadership autocratique et résilience organisationnelle : les leçons de la série Succession face aux crises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le développement de systèmes de gestion de connaissances intra et inter-organisationnels : une innovation organisationnelle de la structure d’un écosystème non pré-compétitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Attour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Echajari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management en Séries - Saison 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2024, Reims, France</w:t>
+              <w:t xml:space="preserve">18ème Colloque AGECSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519430v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des connaissances à l’ère de l’intelligence artificielle : une revue de la littérature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards Sustainable Knowledge Management: The Emergence of Non-Pre-Competitive Knowledge Ecosystems in a Regulated Safety Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Attour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Echajari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIème colloque AGeCSO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">18ème Colloque AGECSO, Paper Development Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597646v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le développement d’une capacité de résilience organisationnelle au sein d’une HRO par l’émergence d’un système de connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Leadership autocratique et résilience organisationnelle : les leçons de la série Succession face aux crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Remond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amel Attour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVème Colloque AGeCSO Ecosystèmes, Connaissances, Innovation et Territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">Management en Séries - Saison 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03761932v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Architecture To Sustain Inter-organizational Knowledge</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La gestion des connaissances à l’ère de l’intelligence artificielle : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Academy of Management, 2021 Doctoral Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">XVIIème colloque AGeCSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762930v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le développement d’une capacité de résilience organisationnelle au sein d’une HRO par l’émergence d’un système de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Echajari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Attour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVème Colloque AGeCSO Ecosystèmes, Connaissances, Innovation et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Architecture To Sustain Inter-organizational Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Academy of Management, 2021 Doctoral Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">How do enterprise software providers adapt their strategies to the cloud? An analysis through SAP Hana journey based on the evolution of SAP’s discourse (2010-2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Arena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lapo Mola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Remond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Rowe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Hawaii International Conference on System Sciences (HICSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Hawaï, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1028,124 +1133,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organizational innovation as an enabler for the emergence of a non-precompetitive knowledge ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Attour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Echajari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Forum on Knowledge Asset Dynamics (IFKAD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.616-633, 2023, 978-88-96687-16-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1155,114 +1260,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation, pérennisation et résilience : la gestion des connaissances au sein d’un écosystème à haute fiabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de technologie de Troyes, 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025TROY0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05379974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1330,51 +1435,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA12FAE3"/>
+    <w:nsid w:val="6BEC3655"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1478,51 +1583,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BB9CF1DA"/>
+    <w:nsid w:val="F54CF6A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1712,51 +1817,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-remond" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2610-921X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115045v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Attour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echajari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Remond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115194v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519430v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597646v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761932v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762930v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047156v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Mola" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126171v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05379974v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TROY0001" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-remond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2610-921X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562549v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Remond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580564v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115045v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Attour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echajari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Mola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126171v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05379974v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TROY0001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>