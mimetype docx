--- v1 (2026-04-10)
+++ v2 (2026-05-31)
@@ -187,51 +187,51 @@
         <w:rPr/>
         <w:t xml:space="preserve">•	Les organisations à haute fiabilité (HRO), en lien avec leurs spécificités structurelles, culturelles et cognitives ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•	La résilience organisationnelle, en articulation avec ses dimensions individuelles, collectives et territoriales ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">•	L’usage de la fiction, notamment les séries télévisées, comme matériau empirique et comme support pédagogique en sciences de gestion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse en Sciences de Gestion et du Management à l’Université de Technologie de Troyes (soutenue le 9 janvier 2025).</w:t>
+        <w:t xml:space="preserve">Thèse en Sciences de Gestion et du Management à l’Université de Technologie de Troyes (soutenue le 9 janvier 2025). Prix de thèse AGeCSO 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Titre : « Organisation, pérennisation et résilience :  la gestion des connaissances au sein d’un écosystème à haute fiabilité »</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Résumé de la thèse :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -337,1037 +337,1285 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des connaissances à l’ère de l’IAG</w:t>
+                <w:t xml:space="preserve">La résilience organisationnelle en situation de crise : le paradoxe du leadership autocratique dans la série Succession</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires IAG et sciences de gestion</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, n° 152 (2), pp.67-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.152.0068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05562549v1</w:t>
-[...668 lines deleted...]
-                <w:t xml:space="preserve">hal-03047156v1</w:t>
+                <w:t xml:space="preserve">hal-05619016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organizational innovation as an enabler for the emergence of a non-precompetitive knowledge ecosystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisation, pérennisation et résilience : la gestion des connaissances au sein d’un écosystème à haute fiabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gestion et management. Université de technologie de Troyes, 2025. Français. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amel Attour</w:t>
-[...58 lines deleted...]
-                <w:t xml:space="preserve">hal-04126171v2</w:t>
+                <w:t xml:space="preserve">⟨NNT : 2025TROY0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05379974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation, pérennisation et résilience : la gestion des connaissances au sein d’un écosystème à haute fiabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organizational innovation as an enabler for the emergence of a non-precompetitive knowledge ecosystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Attour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Echajari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Remond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Forum on Knowledge Asset Dynamics (IFKAD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.616-633, 2023, 978-88-96687-16-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04126171v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des connaissances à l’ère de l’IAG : enjeux et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGeCSO-KCO 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Science-Based Design Perspective on Inter-Organizational Knowledge Management in Ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AGeCSO-KCO 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des connaissances à l’ère de l’IAG</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires IAG et sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GREDEG CNRS, Mar 2026, Valbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la dynamique de patrimonialisation à l'héritage organisationnel : un retour à Twin Peaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management en Séries - Saison 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05580564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de systèmes de gestion de connaissances intra et inter-organisationnels : une innovation organisationnelle de la structure d’un écosystème non pré-compétitif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Attour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Echajari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème Colloque AGECSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards Sustainable Knowledge Management: The Emergence of Non-Pre-Competitive Knowledge Ecosystems in a Regulated Safety Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Attour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Echajari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18ème Colloque AGECSO, Paper Development Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Troyes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05115194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leadership autocratique et résilience organisationnelle : les leçons de la série Succession face aux crises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management en Séries - Saison 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Reims, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestion des connaissances à l’ère de l’intelligence artificielle : une revue de la littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIème colloque AGeCSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597646v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement d’une capacité de résilience organisationnelle au sein d’une HRO par l’émergence d’un système de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loubna Echajari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Attour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVème Colloque AGeCSO Ecosystèmes, Connaissances, Innovation et Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03761932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">tel-05379974v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Architecture To Sustain Inter-organizational Knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">British Academy of Management, 2021 Doctoral Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How do enterprise software providers adapt their strategies to the cloud? An analysis through SAP Hana journey based on the evolution of SAP’s discourse (2010-2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Arena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lapo Mola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frantz Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">53rd Hawaii International Conference on System Sciences (HICSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Hawaï, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03047156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId28"/>
+      <w:footerReference w:type="default" r:id="rId32"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1435,51 +1683,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BEC3655"/>
+    <w:nsid w:val="8C93656A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1583,51 +1831,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F54CF6A9"/>
+    <w:nsid w:val="BC30CCFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1817,51 +2065,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-remond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2610-921X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562549v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Remond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580564v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115045v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Attour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echajari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115194v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597646v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761932v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762930v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047156v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Mola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126171v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05379974v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TROY0001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-remond" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2610-921X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05619016v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Remond" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.152.0068" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05379974v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025TROY0001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126171v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Attour" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echajari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604869v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604837v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562549v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580564v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115045v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05115194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519430v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597646v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761932v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047156v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Arena" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lapo Mola" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frantz Rowe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>