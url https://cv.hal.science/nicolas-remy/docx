--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas REMY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188945970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR : L’art infini de la Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Health Effects and Soundscape Analysis as New Mitigation Actions Concerning the Aircraft Noise Impact in Small- and Middle-Size Urban Areas in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Gerolymatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zafiropoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments6010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01982869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing the Urban Sound Environment in Greece: A Guide Based on Selected Case Studies of Strategic Noise Maps (SNM) and Noise Action Plans (NAP) in Medium and Large Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (64), 1-19 p. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments5060064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sympathy Radio for Vulnerabilities of listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Flampouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The resounding of ruins as a creative medium for ambiance improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Flampouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinite Atmospheres for Vulnerabilities of spaces – Ambiances and architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back to Human Scale : Rethinking Human Spaces for Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Lusófona Department of Architecture and Urban Planning, Nov 2022, Lisbonne, Portugal. http://hdl.handle.net/10437/14051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic urban furniture for vulnerabilities, experimental workshop in architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flampouris Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychogyios Dimitris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back To human Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARQ.ID; Université de Lusofona, Nov 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic urban furniture for vulnerabilities – experimental workshop in architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Flampouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychogyios Dimitris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back to Human Scale : Rethinking Human Spaces for Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Lusófona Department of Architecture and Urban Planning, Nov 2022, Lisbonne, Portugal. http://hdl.handle.net/10437/14057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happy Atmospheres. Metro Stations as Sound Places of Happiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 344-348, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, e-conference, France. pp. 13-15, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquissons! Sketching architecture by listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Architecture Envisioning Conference (EAEA14 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France. pp.01006, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20196401006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'Sons ! Sketching soundscapes by using parametric tools: application to the design of balconies, loggias, terraces and corridors of building facades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengameh Pirhosseinloo-Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, HERSONISSOS, CRETE, Greece. http://www.euronoise2018.eu/docs/papers/387_Euronoise2018.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable urban sound environment: several case studies in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, HERSONISSOS, CRETE, Greece. http://www.euronoise2018.eu/docs/papers/204_Euronoise2018.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION DU DEEPLEARNING DANS UNE ARCHITECTURE HUMS POUR LA CLASSIFICATION DU PROFIL D'EMPLOI DES SYSTEMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundscape & land uses management as comprehensive environmental protection action policy tool within the strategic environmental noise mapping in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd international Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01582542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'Sons! Outil d'aide à la conception d'environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Français d'Acoustique et 20ème colloque VIbrations, SHocks and NOise (CFA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Apr 2016, Le Mans, France. pp.2143-2149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances, demain - Ambiances, tomorrow - Aτμόσφαιρες, αύριο</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 11 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'sons ! Sound Sketch : A Parametric Tool to Design Sustainable Soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity &amp; Simplicity - 34th eCAADe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oulu, Aug 2016, Oulu, Finland. pp. 275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis’Sons ! Outils d’aide à la conception d’environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 529 - 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Koivumäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schöpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction, international conference Echopolis, SD-Med : Athènes, 30 sept - 5 Octobre 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Athènes, Greece. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Noise Mapping in Greece and Cyprus, from environmental noise abatement to soundscape rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosta Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Echopolis, SD-Med : Athènes, 30 sept - 5 Octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Athènes, Greece. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Noise abatment to soundscape rehabilitation trough strategic noise mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosta Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 20 : 20th International Congress on sound and vibration, Bangkok, Thaïland, 7-11 July 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bangkok, Thailande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is all the noise about?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kekou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zannos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2010 Ruhr, 16th International Symposium on Electronic Art, Dortmund, Essen and Duisburg (Germany) 20-29 August 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Essen, Germany. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound quality: a definition for a sonic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelth International Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbonne, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound qualities in railway stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Practice the 1st UKISC, United Kingdom and Ireland Soundscape Community conference on sound culture and environments, Dartington Hall Conference and Dartington College of Art, Devon, England, 16th-20th February 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Devon, United Kingdom. 63-68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound quality in railstation : users' perceptions and predictability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th International Congress in Noise Control Engineering, Nice (France), 2000, August 27-31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. 1397-1400p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coming in and coming out underground spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th International underground space conference of Acuus Xi'An " Agenda and prospect for the turn of the century : papers of the conference", China, 37-30 september 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Xi'an, China. 186-193 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Design of a technical object - proposal for a technical and sensitive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Stockholm, Hey Listen!", The Royal Swedich Academy of Music, Stockholm, June 9-13 </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Stockholm, Sweden. 76-83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoires sonores. Origines, enjeux, formes, règles, usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quesney, Daniel; Fol, Jac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huguet éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35575-319-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allo Nantes ? ici Grenoble. Petite histoire du DEA Ambiances Architecturales et Urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dadour, Stéphanie; Le Vot, Sibylle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l’architecture à Grenoble. Une histoire, des acteurs, une formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Recherches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-326, 2022, 978-2-86222-099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04628095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Noise Mapping as a Smart Urban Tool Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Urban Development [Working Title]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2019, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.88449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02460557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'Sons ! : outils d'aide à la conception d'environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solène MARRY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Parenthèses et ADEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-177, 2018, Architectures, 978-2-86364-343-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02284807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Οι φωνές της πόλης</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Φωνές / Fonés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01700488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances sonores en gare : de la mesure acoustique à la mesure immergée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Amphoux; Jean-Paul Thibaud; Grégoire Chelkoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-214 + débats 215-232, 2004, Ambiances, ambiance, 2-912934-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087817v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] Critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Lifeline as Sonic Resonance. Navigating space, Architecture, and Memory in Besieged Sarajevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR Art Infinity Radio. Creating sound art for babies, toddlers and vulnerable groups. Bosnia and Herzegovina, Croatia, Finland, France, Greece, Serbia, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunčica Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saška Rakef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radio and Television of Slovenia, Ljubljana, Slovenia; AAU_CRESSON, Centre de recherche sur l’espace sonore et lćenvironnement urbain, ENSA de Grenoble, Universite Grenoble Alpes; BAZAART Respresentative Association in Culture, Belgrade, Serbia; Jožef Stefan Institute, Ljubljana, Slovenia; International Burch University, Sarajevo, Bosnia and Herzegovina; Public media institution Radio and Television of Serbia, Belgrade, Serbia; RadioTeatar Bajsic and Friends, Zagreb, Croatia; TWIXTlab AMKE, Athens, Greece; University of Eastern Finland / UEF. 2023, pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis’sons ! Outils d’aide à la conception d’environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengameh Pirhosseinloo-Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 88, Cresson; ADEME, Direction Villes et territoires durables; ENSAG. 2016, 1 vol. [106 p. + 78 fiches non numérotées]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière en projet, initiation d'un réseau de recherche et d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chatelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Huygen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Narboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 72, CRESSON, MCC-DAPA. 2008, 2 vol. (118, 81p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité des réseaux de transport en commun en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léothaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 68, Cresson. 2007, pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids des territoires dans le vécu des nuisances sonores. Référentiel de méthodes et d'outils pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lab'Urba; CRETEIL. 2007, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de diagnostic des potentialités environnementales des enveloppes dans le cadre d'une Opération Programmée d'Amélioration énergétique et Thermique du Bâtiment (OPATB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Rouleau-Tiraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00575923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypes sonores architecturaux : méthodologie pour un catalogue raisonné et des expérimentations constructives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 60, CRESSON. 2003, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ethnographie sensible des places Schuman (Grenoble) et des Terreaux (Lyon) : les facteurs lumineux des ambiances publiques nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 55, CRESSON. 2002, pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, musiques, environnement sonore : quels liens entre les recherches sur l'environnement sonore et les musiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Hellström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Torgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 48, CRESSON. 1999, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration sonore de grandes infrastructures routières en milieu rural et périurbain : recherche bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Jacques Delétré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 41, CRESSON, SETRA. 1998, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise et prédictibilité de la qualité sonore du projet architectural : Applications aux espaces publics en gare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Nantes, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00087818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAM #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04644614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas REMY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188945970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR : L’art infini de la Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Health Effects and Soundscape Analysis as New Mitigation Actions Concerning the Aircraft Noise Impact in Small- and Middle-Size Urban Areas in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Gerolymatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zafiropoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments6010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01982869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing the Urban Sound Environment in Greece: A Guide Based on Selected Case Studies of Strategic Noise Maps (SNM) and Noise Action Plans (NAP) in Medium and Large Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (64), 1-19 p. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments5060064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sympathy Radio for Vulnerabilities of listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Flampouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The resounding of ruins as a creative medium for ambiance improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Flampouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic urban furniture for vulnerabilities, experimental workshop in architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flampouris Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychogyios Dimitris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back To human Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARQ.ID; Université de Lusofona, Nov 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic urban furniture for vulnerabilities – experimental workshop in architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Flampouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychogyios Dimitris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back to Human Scale : Rethinking Human Spaces for Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Lusófona Department of Architecture and Urban Planning, Nov 2022, Lisbonne, Portugal. http://hdl.handle.net/10437/14057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinite Atmospheres for Vulnerabilities of spaces – Ambiances and architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back to Human Scale : Rethinking Human Spaces for Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Lusófona Department of Architecture and Urban Planning, Nov 2022, Lisbonne, Portugal. http://hdl.handle.net/10437/14051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happy Atmospheres. Metro Stations as Sound Places of Happiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 344-348, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, e-conference, France. pp. 13-15, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquissons! Sketching architecture by listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Architecture Envisioning Conference (EAEA14 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France. pp.01006, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20196401006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable urban sound environment: several case studies in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, HERSONISSOS, CRETE, Greece. http://www.euronoise2018.eu/docs/papers/204_Euronoise2018.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'Sons ! Sketching soundscapes by using parametric tools: application to the design of balconies, loggias, terraces and corridors of building facades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengameh Pirhosseinloo-Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, HERSONISSOS, CRETE, Greece. http://www.euronoise2018.eu/docs/papers/387_Euronoise2018.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION DU DEEPLEARNING DANS UNE ARCHITECTURE HUMS POUR LA CLASSIFICATION DU PROFIL D'EMPLOI DES SYSTEMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundscape & land uses management as comprehensive environmental protection action policy tool within the strategic environmental noise mapping in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd international Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01582542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'Sons! Outil d'aide à la conception d'environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Français d'Acoustique et 20ème colloque VIbrations, SHocks and NOise (CFA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Apr 2016, Le Mans, France. pp.2143-2149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances, demain - Ambiances, tomorrow - Aτμόσφαιρες, αύριο</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 11 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'sons ! Sound Sketch : A Parametric Tool to Design Sustainable Soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity &amp; Simplicity - 34th eCAADe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oulu, Aug 2016, Oulu, Finland. pp. 275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis’Sons ! Outils d’aide à la conception d’environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 529 - 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Noise abatment to soundscape rehabilitation trough strategic noise mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosta Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 20 : 20th International Congress on sound and vibration, Bangkok, Thaïland, 7-11 July 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bangkok, Thailande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Koivumäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schöpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction, international conference Echopolis, SD-Med : Athènes, 30 sept - 5 Octobre 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Athènes, Greece. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Noise Mapping in Greece and Cyprus, from environmental noise abatement to soundscape rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosta Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Echopolis, SD-Med : Athènes, 30 sept - 5 Octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Athènes, Greece. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is all the noise about?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kekou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zannos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2010 Ruhr, 16th International Symposium on Electronic Art, Dortmund, Essen and Duisburg (Germany) 20-29 August 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Essen, Germany. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound quality: a definition for a sonic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelth International Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbonne, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound qualities in railway stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Practice the 1st UKISC, United Kingdom and Ireland Soundscape Community conference on sound culture and environments, Dartington Hall Conference and Dartington College of Art, Devon, England, 16th-20th February 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Devon, United Kingdom. 63-68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound quality in railstation : users' perceptions and predictability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th International Congress in Noise Control Engineering, Nice (France), 2000, August 27-31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. 1397-1400p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coming in and coming out underground spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th International underground space conference of Acuus Xi'An " Agenda and prospect for the turn of the century : papers of the conference", China, 37-30 september 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Xi'an, China. 186-193 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Design of a technical object - proposal for a technical and sensitive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Stockholm, Hey Listen!", The Royal Swedich Academy of Music, Stockholm, June 9-13 </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Stockholm, Sweden. 76-83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoires sonores. Origines, enjeux, formes, règles, usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quesney, Daniel; Fol, Jac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huguet éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35575-319-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allo Nantes ? ici Grenoble. Petite histoire du DEA Ambiances Architecturales et Urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dadour, Stéphanie; Le Vot, Sibylle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l’architecture à Grenoble. Une histoire, des acteurs, une formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Recherches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-326, 2022, 978-2-86222-099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04628095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Noise Mapping as a Smart Urban Tool Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Urban Development [Working Title]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2019, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.88449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02460557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'Sons ! : outils d'aide à la conception d'environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solène MARRY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Parenthèses et ADEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-177, 2018, Architectures, 978-2-86364-343-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02284807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Οι φωνές της πόλης</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Φωνές / Fonés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01700488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances sonores en gare : de la mesure acoustique à la mesure immergée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Amphoux; Jean-Paul Thibaud; Grégoire Chelkoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-214 + débats 215-232, 2004, Ambiances, ambiance, 2-912934-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087817v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] Critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Lifeline as Sonic Resonance. Navigating space, Architecture, and Memory in Besieged Sarajevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR Art Infinity Radio. Creating sound art for babies, toddlers and vulnerable groups. Bosnia and Herzegovina, Croatia, Finland, France, Greece, Serbia, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunčica Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saška Rakef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radio and Television of Slovenia, Ljubljana, Slovenia; AAU_CRESSON, Centre de recherche sur l’espace sonore et lćenvironnement urbain, ENSA de Grenoble, Universite Grenoble Alpes; BAZAART Respresentative Association in Culture, Belgrade, Serbia; Jožef Stefan Institute, Ljubljana, Slovenia; International Burch University, Sarajevo, Bosnia and Herzegovina; Public media institution Radio and Television of Serbia, Belgrade, Serbia; RadioTeatar Bajsic and Friends, Zagreb, Croatia; TWIXTlab AMKE, Athens, Greece; University of Eastern Finland / UEF. 2023, pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis’sons ! Outils d’aide à la conception d’environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengameh Pirhosseinloo-Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 88, Cresson; ADEME, Direction Villes et territoires durables; ENSAG. 2016, 1 vol. [106 p. + 78 fiches non numérotées]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière en projet, initiation d'un réseau de recherche et d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chatelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Huygen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Narboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 72, CRESSON, MCC-DAPA. 2008, 2 vol. (118, 81p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité des réseaux de transport en commun en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léothaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 68, Cresson. 2007, pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids des territoires dans le vécu des nuisances sonores. Référentiel de méthodes et d'outils pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lab'Urba; CRETEIL. 2007, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de diagnostic des potentialités environnementales des enveloppes dans le cadre d'une Opération Programmée d'Amélioration énergétique et Thermique du Bâtiment (OPATB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Rouleau-Tiraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00575923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypes sonores architecturaux : méthodologie pour un catalogue raisonné et des expérimentations constructives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 60, CRESSON. 2003, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ethnographie sensible des places Schuman (Grenoble) et des Terreaux (Lyon) : les facteurs lumineux des ambiances publiques nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 55, CRESSON. 2002, pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, musiques, environnement sonore : quels liens entre les recherches sur l'environnement sonore et les musiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Hellström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Torgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 48, CRESSON. 1999, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration sonore de grandes infrastructures routières en milieu rural et périurbain : recherche bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Jacques Delétré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 41, CRESSON, SETRA. 1998, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise et prédictibilité de la qualité sonore du projet architectural : Applications aux espaces publics en gare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Nantes, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00087818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAM #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04644614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="194E3FF3"/>
+    <w:nsid w:val="6109FF11"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-remy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188945970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504295v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Gerolymatou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vogiatzis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zafiropoulou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6010004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments5060064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Paxinou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Flampouris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flampouris Petros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Psychogyios Dimitris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235999v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220337" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220323" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20196401006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807918v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengameh Pirhosseinloo-Amini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01361440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Koivum&#228;ki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#246;pf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993671v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Vogiatzis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kekou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zannos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionhuguet.com/livres/542-observer-les-paysages-du-pilat.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com/fiche.php?id=163" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.88449" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087817v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01274959v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chatelut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Huygen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Narboni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;othaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gourlot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575923v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouleau-Tiraoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364549v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liveneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364552v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nilsson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Torgue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00087818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-remy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188945970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504295v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Gerolymatou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vogiatzis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zafiropoulou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6010004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments5060064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Paxinou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Flampouris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flampouris Petros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Psychogyios Dimitris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220337" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220323" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20196401006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807918v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengameh Pirhosseinloo-Amini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01361440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Vogiatzis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Koivum&#228;ki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#246;pf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kekou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zannos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionhuguet.com/livres/542-observer-les-paysages-du-pilat.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com/fiche.php?id=163" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.88449" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087817v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01274959v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chatelut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Huygen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Narboni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;othaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gourlot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575923v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouleau-Tiraoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364549v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liveneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364552v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nilsson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Torgue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00087818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>