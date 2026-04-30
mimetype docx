--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas REMY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188945970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR : L’art infini de la Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Health Effects and Soundscape Analysis as New Mitigation Actions Concerning the Aircraft Noise Impact in Small- and Middle-Size Urban Areas in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Gerolymatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zafiropoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments6010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01982869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing the Urban Sound Environment in Greece: A Guide Based on Selected Case Studies of Strategic Noise Maps (SNM) and Noise Action Plans (NAP) in Medium and Large Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (64), 1-19 p. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments5060064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sympathy Radio for Vulnerabilities of listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Flampouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The resounding of ruins as a creative medium for ambiance improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Flampouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic urban furniture for vulnerabilities, experimental workshop in architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flampouris Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychogyios Dimitris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back To human Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARQ.ID; Université de Lusofona, Nov 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic urban furniture for vulnerabilities – experimental workshop in architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Flampouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychogyios Dimitris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back to Human Scale : Rethinking Human Spaces for Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Lusófona Department of Architecture and Urban Planning, Nov 2022, Lisbonne, Portugal. http://hdl.handle.net/10437/14057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinite Atmospheres for Vulnerabilities of spaces – Ambiances and architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back to Human Scale : Rethinking Human Spaces for Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Lusófona Department of Architecture and Urban Planning, Nov 2022, Lisbonne, Portugal. http://hdl.handle.net/10437/14051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happy Atmospheres. Metro Stations as Sound Places of Happiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 344-348, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, e-conference, France. pp. 13-15, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquissons! Sketching architecture by listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Architecture Envisioning Conference (EAEA14 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France. pp.01006, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20196401006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable urban sound environment: several case studies in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, HERSONISSOS, CRETE, Greece. http://www.euronoise2018.eu/docs/papers/204_Euronoise2018.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'Sons ! Sketching soundscapes by using parametric tools: application to the design of balconies, loggias, terraces and corridors of building facades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengameh Pirhosseinloo-Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, HERSONISSOS, CRETE, Greece. http://www.euronoise2018.eu/docs/papers/387_Euronoise2018.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION DU DEEPLEARNING DANS UNE ARCHITECTURE HUMS POUR LA CLASSIFICATION DU PROFIL D'EMPLOI DES SYSTEMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundscape & land uses management as comprehensive environmental protection action policy tool within the strategic environmental noise mapping in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd international Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01582542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'Sons! Outil d'aide à la conception d'environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Français d'Acoustique et 20ème colloque VIbrations, SHocks and NOise (CFA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Apr 2016, Le Mans, France. pp.2143-2149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances, demain - Ambiances, tomorrow - Aτμόσφαιρες, αύριο</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 11 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'sons ! Sound Sketch : A Parametric Tool to Design Sustainable Soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity &amp; Simplicity - 34th eCAADe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oulu, Aug 2016, Oulu, Finland. pp. 275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis’Sons ! Outils d’aide à la conception d’environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 529 - 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Noise abatment to soundscape rehabilitation trough strategic noise mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosta Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 20 : 20th International Congress on sound and vibration, Bangkok, Thaïland, 7-11 July 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bangkok, Thailande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Koivumäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schöpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction, international conference Echopolis, SD-Med : Athènes, 30 sept - 5 Octobre 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Athènes, Greece. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Noise Mapping in Greece and Cyprus, from environmental noise abatement to soundscape rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosta Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Echopolis, SD-Med : Athènes, 30 sept - 5 Octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Athènes, Greece. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is all the noise about?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kekou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zannos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2010 Ruhr, 16th International Symposium on Electronic Art, Dortmund, Essen and Duisburg (Germany) 20-29 August 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Essen, Germany. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound quality: a definition for a sonic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelth International Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbonne, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound qualities in railway stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Practice the 1st UKISC, United Kingdom and Ireland Soundscape Community conference on sound culture and environments, Dartington Hall Conference and Dartington College of Art, Devon, England, 16th-20th February 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Devon, United Kingdom. 63-68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound quality in railstation : users' perceptions and predictability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th International Congress in Noise Control Engineering, Nice (France), 2000, August 27-31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. 1397-1400p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coming in and coming out underground spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th International underground space conference of Acuus Xi'An " Agenda and prospect for the turn of the century : papers of the conference", China, 37-30 september 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Xi'an, China. 186-193 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Design of a technical object - proposal for a technical and sensitive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Stockholm, Hey Listen!", The Royal Swedich Academy of Music, Stockholm, June 9-13 </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Stockholm, Sweden. 76-83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoires sonores. Origines, enjeux, formes, règles, usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quesney, Daniel; Fol, Jac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huguet éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35575-319-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allo Nantes ? ici Grenoble. Petite histoire du DEA Ambiances Architecturales et Urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dadour, Stéphanie; Le Vot, Sibylle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l’architecture à Grenoble. Une histoire, des acteurs, une formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Recherches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-326, 2022, 978-2-86222-099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04628095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Noise Mapping as a Smart Urban Tool Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Urban Development [Working Title]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2019, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.88449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02460557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'Sons ! : outils d'aide à la conception d'environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solène MARRY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Parenthèses et ADEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-177, 2018, Architectures, 978-2-86364-343-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02284807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Οι φωνές της πόλης</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Φωνές / Fonés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01700488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances sonores en gare : de la mesure acoustique à la mesure immergée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Amphoux; Jean-Paul Thibaud; Grégoire Chelkoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-214 + débats 215-232, 2004, Ambiances, ambiance, 2-912934-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087817v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] Critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Lifeline as Sonic Resonance. Navigating space, Architecture, and Memory in Besieged Sarajevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR Art Infinity Radio. Creating sound art for babies, toddlers and vulnerable groups. Bosnia and Herzegovina, Croatia, Finland, France, Greece, Serbia, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunčica Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saška Rakef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radio and Television of Slovenia, Ljubljana, Slovenia; AAU_CRESSON, Centre de recherche sur l’espace sonore et lćenvironnement urbain, ENSA de Grenoble, Universite Grenoble Alpes; BAZAART Respresentative Association in Culture, Belgrade, Serbia; Jožef Stefan Institute, Ljubljana, Slovenia; International Burch University, Sarajevo, Bosnia and Herzegovina; Public media institution Radio and Television of Serbia, Belgrade, Serbia; RadioTeatar Bajsic and Friends, Zagreb, Croatia; TWIXTlab AMKE, Athens, Greece; University of Eastern Finland / UEF. 2023, pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis’sons ! Outils d’aide à la conception d’environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengameh Pirhosseinloo-Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 88, Cresson; ADEME, Direction Villes et territoires durables; ENSAG. 2016, 1 vol. [106 p. + 78 fiches non numérotées]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière en projet, initiation d'un réseau de recherche et d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chatelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Huygen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Narboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 72, CRESSON, MCC-DAPA. 2008, 2 vol. (118, 81p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité des réseaux de transport en commun en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léothaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 68, Cresson. 2007, pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids des territoires dans le vécu des nuisances sonores. Référentiel de méthodes et d'outils pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lab'Urba; CRETEIL. 2007, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de diagnostic des potentialités environnementales des enveloppes dans le cadre d'une Opération Programmée d'Amélioration énergétique et Thermique du Bâtiment (OPATB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Rouleau-Tiraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00575923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypes sonores architecturaux : méthodologie pour un catalogue raisonné et des expérimentations constructives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 60, CRESSON. 2003, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ethnographie sensible des places Schuman (Grenoble) et des Terreaux (Lyon) : les facteurs lumineux des ambiances publiques nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 55, CRESSON. 2002, pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, musiques, environnement sonore : quels liens entre les recherches sur l'environnement sonore et les musiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Hellström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Torgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 48, CRESSON. 1999, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration sonore de grandes infrastructures routières en milieu rural et périurbain : recherche bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Jacques Delétré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 41, CRESSON, SETRA. 1998, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise et prédictibilité de la qualité sonore du projet architectural : Applications aux espaces publics en gare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Nantes, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00087818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAM #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04644614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas REMY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188945970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR : L’art infini de la Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Health Effects and Soundscape Analysis as New Mitigation Actions Concerning the Aircraft Noise Impact in Small- and Middle-Size Urban Areas in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Gerolymatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zafiropoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments6010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01982869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing the Urban Sound Environment in Greece: A Guide Based on Selected Case Studies of Strategic Noise Maps (SNM) and Noise Action Plans (NAP) in Medium and Large Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (64), 1-19 p. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments5060064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sympathy Radio for Vulnerabilities of listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Flampouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The resounding of ruins as a creative medium for ambiance improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Flampouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinite Atmospheres for Vulnerabilities of spaces – Ambiances and architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back to Human Scale : Rethinking Human Spaces for Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Lusófona Department of Architecture and Urban Planning, Nov 2022, Lisbonne, Portugal. http://hdl.handle.net/10437/14051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic urban furniture for vulnerabilities, experimental workshop in architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flampouris Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychogyios Dimitris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back To human Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARQ.ID; Université de Lusofona, Nov 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic urban furniture for vulnerabilities – experimental workshop in architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Flampouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychogyios Dimitris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back to Human Scale : Rethinking Human Spaces for Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Lusófona Department of Architecture and Urban Planning, Nov 2022, Lisbonne, Portugal. http://hdl.handle.net/10437/14057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happy Atmospheres. Metro Stations as Sound Places of Happiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 344-348, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, e-conference, France. pp. 13-15, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquissons! Sketching architecture by listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Architecture Envisioning Conference (EAEA14 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France. pp.01006, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20196401006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'Sons ! Sketching soundscapes by using parametric tools: application to the design of balconies, loggias, terraces and corridors of building facades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengameh Pirhosseinloo-Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, HERSONISSOS, CRETE, Greece. http://www.euronoise2018.eu/docs/papers/387_Euronoise2018.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable urban sound environment: several case studies in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, HERSONISSOS, CRETE, Greece. http://www.euronoise2018.eu/docs/papers/204_Euronoise2018.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION DU DEEPLEARNING DANS UNE ARCHITECTURE HUMS POUR LA CLASSIFICATION DU PROFIL D'EMPLOI DES SYSTEMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundscape & land uses management as comprehensive environmental protection action policy tool within the strategic environmental noise mapping in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd international Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01582542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances, demain - Ambiances, tomorrow - Aτμόσφαιρες, αύριο</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 11 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'Sons! Outil d'aide à la conception d'environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Français d'Acoustique et 20ème colloque VIbrations, SHocks and NOise (CFA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Apr 2016, Le Mans, France. pp.2143-2149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'sons ! Sound Sketch : A Parametric Tool to Design Sustainable Soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity &amp; Simplicity - 34th eCAADe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oulu, Aug 2016, Oulu, Finland. pp. 275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis’Sons ! Outils d’aide à la conception d’environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 529 - 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Koivumäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schöpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction, international conference Echopolis, SD-Med : Athènes, 30 sept - 5 Octobre 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Athènes, Greece. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Noise Mapping in Greece and Cyprus, from environmental noise abatement to soundscape rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosta Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Echopolis, SD-Med : Athènes, 30 sept - 5 Octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Athènes, Greece. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Noise abatment to soundscape rehabilitation trough strategic noise mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosta Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 20 : 20th International Congress on sound and vibration, Bangkok, Thaïland, 7-11 July 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bangkok, Thailande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is all the noise about?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kekou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zannos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2010 Ruhr, 16th International Symposium on Electronic Art, Dortmund, Essen and Duisburg (Germany) 20-29 August 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Essen, Germany. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound quality: a definition for a sonic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelth International Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbonne, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound qualities in railway stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Practice the 1st UKISC, United Kingdom and Ireland Soundscape Community conference on sound culture and environments, Dartington Hall Conference and Dartington College of Art, Devon, England, 16th-20th February 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Devon, United Kingdom. 63-68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound quality in railstation : users' perceptions and predictability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th International Congress in Noise Control Engineering, Nice (France), 2000, August 27-31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. 1397-1400p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coming in and coming out underground spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th International underground space conference of Acuus Xi'An " Agenda and prospect for the turn of the century : papers of the conference", China, 37-30 september 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Xi'an, China. 186-193 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Design of a technical object - proposal for a technical and sensitive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Stockholm, Hey Listen!", The Royal Swedich Academy of Music, Stockholm, June 9-13 </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Stockholm, Sweden. 76-83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoires sonores. Origines, enjeux, formes, règles, usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quesney, Daniel; Fol, Jac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huguet éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35575-319-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allo Nantes ? ici Grenoble. Petite histoire du DEA Ambiances Architecturales et Urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dadour, Stéphanie; Le Vot, Sibylle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l’architecture à Grenoble. Une histoire, des acteurs, une formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Recherches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-326, 2022, 978-2-86222-099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04628095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Noise Mapping as a Smart Urban Tool Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Urban Development [Working Title]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2019, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.88449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02460557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'Sons ! : outils d'aide à la conception d'environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solène MARRY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Parenthèses et ADEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-177, 2018, Architectures, 978-2-86364-343-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02284807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Οι φωνές της πόλης</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Φωνές / Fonés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01700488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances sonores en gare : de la mesure acoustique à la mesure immergée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Amphoux; Jean-Paul Thibaud; Grégoire Chelkoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-214 + débats 215-232, 2004, Ambiances, ambiance, 2-912934-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087817v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] Critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Lifeline as Sonic Resonance. Navigating space, Architecture, and Memory in Besieged Sarajevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR Art Infinity Radio. Creating sound art for babies, toddlers and vulnerable groups. Bosnia and Herzegovina, Croatia, Finland, France, Greece, Serbia, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunčica Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saška Rakef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radio and Television of Slovenia, Ljubljana, Slovenia; AAU_CRESSON, Centre de recherche sur l’espace sonore et lćenvironnement urbain, ENSA de Grenoble, Universite Grenoble Alpes; BAZAART Respresentative Association in Culture, Belgrade, Serbia; Jožef Stefan Institute, Ljubljana, Slovenia; International Burch University, Sarajevo, Bosnia and Herzegovina; Public media institution Radio and Television of Serbia, Belgrade, Serbia; RadioTeatar Bajsic and Friends, Zagreb, Croatia; TWIXTlab AMKE, Athens, Greece; University of Eastern Finland / UEF. 2023, pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis’sons ! Outils d’aide à la conception d’environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengameh Pirhosseinloo-Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 88, Cresson; ADEME, Direction Villes et territoires durables; ENSAG. 2016, 1 vol. [106 p. + 78 fiches non numérotées]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière en projet, initiation d'un réseau de recherche et d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chatelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Huygen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Narboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 72, CRESSON, MCC-DAPA. 2008, 2 vol. (118, 81p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité des réseaux de transport en commun en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léothaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 68, Cresson. 2007, pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids des territoires dans le vécu des nuisances sonores. Référentiel de méthodes et d'outils pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lab'Urba; CRETEIL. 2007, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de diagnostic des potentialités environnementales des enveloppes dans le cadre d'une Opération Programmée d'Amélioration énergétique et Thermique du Bâtiment (OPATB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Rouleau-Tiraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00575923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypes sonores architecturaux : méthodologie pour un catalogue raisonné et des expérimentations constructives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 60, CRESSON. 2003, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ethnographie sensible des places Schuman (Grenoble) et des Terreaux (Lyon) : les facteurs lumineux des ambiances publiques nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 55, CRESSON. 2002, pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, musiques, environnement sonore : quels liens entre les recherches sur l'environnement sonore et les musiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Hellström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Torgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 48, CRESSON. 1999, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration sonore de grandes infrastructures routières en milieu rural et périurbain : recherche bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Jacques Delétré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 41, CRESSON, SETRA. 1998, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise et prédictibilité de la qualité sonore du projet architectural : Applications aux espaces publics en gare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Nantes, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00087818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAM #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04644614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6109FF11"/>
+    <w:nsid w:val="FDFDA639"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-remy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188945970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504295v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Gerolymatou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vogiatzis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zafiropoulou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6010004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments5060064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Paxinou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Flampouris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flampouris Petros" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Psychogyios Dimitris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235999v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220337" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220323" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20196401006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807914v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807918v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengameh Pirhosseinloo-Amini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01361440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Vogiatzis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Koivum&#228;ki" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#246;pf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993671v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kekou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zannos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionhuguet.com/livres/542-observer-les-paysages-du-pilat.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com/fiche.php?id=163" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.88449" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087817v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01274959v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chatelut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Huygen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Narboni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;othaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gourlot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575923v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouleau-Tiraoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364549v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liveneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364552v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nilsson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Torgue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00087818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-remy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188945970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504295v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Gerolymatou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vogiatzis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zafiropoulou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6010004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments5060064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Paxinou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Flampouris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flampouris Petros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Psychogyios Dimitris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235999v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220337" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220323" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20196401006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807918v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengameh Pirhosseinloo-Amini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428653v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01361440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Koivum&#228;ki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#246;pf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993671v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Vogiatzis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kekou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zannos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionhuguet.com/livres/542-observer-les-paysages-du-pilat.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com/fiche.php?id=163" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.88449" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087817v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01274959v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chatelut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Huygen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Narboni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;othaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gourlot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575923v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouleau-Tiraoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364549v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liveneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364552v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nilsson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Torgue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00087818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>