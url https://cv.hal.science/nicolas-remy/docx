--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas REMY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188945970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR : L’art infini de la Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Health Effects and Soundscape Analysis as New Mitigation Actions Concerning the Aircraft Noise Impact in Small- and Middle-Size Urban Areas in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Gerolymatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zafiropoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments6010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01982869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing the Urban Sound Environment in Greece: A Guide Based on Selected Case Studies of Strategic Noise Maps (SNM) and Noise Action Plans (NAP) in Medium and Large Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (64), 1-19 p. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments5060064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sympathy Radio for Vulnerabilities of listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Flampouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The resounding of ruins as a creative medium for ambiance improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Flampouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinite Atmospheres for Vulnerabilities of spaces – Ambiances and architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back to Human Scale : Rethinking Human Spaces for Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Lusófona Department of Architecture and Urban Planning, Nov 2022, Lisbonne, Portugal. http://hdl.handle.net/10437/14051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic urban furniture for vulnerabilities, experimental workshop in architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flampouris Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychogyios Dimitris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back To human Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARQ.ID; Université de Lusofona, Nov 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic urban furniture for vulnerabilities – experimental workshop in architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Flampouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychogyios Dimitris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back to Human Scale : Rethinking Human Spaces for Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Lusófona Department of Architecture and Urban Planning, Nov 2022, Lisbonne, Portugal. http://hdl.handle.net/10437/14057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happy Atmospheres. Metro Stations as Sound Places of Happiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 344-348, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, e-conference, France. pp. 13-15, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquissons! Sketching architecture by listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Architecture Envisioning Conference (EAEA14 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France. pp.01006, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20196401006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'Sons ! Sketching soundscapes by using parametric tools: application to the design of balconies, loggias, terraces and corridors of building facades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengameh Pirhosseinloo-Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, HERSONISSOS, CRETE, Greece. http://www.euronoise2018.eu/docs/papers/387_Euronoise2018.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable urban sound environment: several case studies in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, HERSONISSOS, CRETE, Greece. http://www.euronoise2018.eu/docs/papers/204_Euronoise2018.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION DU DEEPLEARNING DANS UNE ARCHITECTURE HUMS POUR LA CLASSIFICATION DU PROFIL D'EMPLOI DES SYSTEMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundscape & land uses management as comprehensive environmental protection action policy tool within the strategic environmental noise mapping in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd international Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01582542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances, demain - Ambiances, tomorrow - Aτμόσφαιρες, αύριο</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 11 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'Sons! Outil d'aide à la conception d'environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Français d'Acoustique et 20ème colloque VIbrations, SHocks and NOise (CFA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Apr 2016, Le Mans, France. pp.2143-2149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'sons ! Sound Sketch : A Parametric Tool to Design Sustainable Soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity &amp; Simplicity - 34th eCAADe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oulu, Aug 2016, Oulu, Finland. pp. 275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis’Sons ! Outils d’aide à la conception d’environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 529 - 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Koivumäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schöpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction, international conference Echopolis, SD-Med : Athènes, 30 sept - 5 Octobre 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Athènes, Greece. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Noise Mapping in Greece and Cyprus, from environmental noise abatement to soundscape rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosta Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Echopolis, SD-Med : Athènes, 30 sept - 5 Octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Athènes, Greece. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Noise abatment to soundscape rehabilitation trough strategic noise mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosta Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 20 : 20th International Congress on sound and vibration, Bangkok, Thaïland, 7-11 July 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bangkok, Thailande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is all the noise about?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kekou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zannos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2010 Ruhr, 16th International Symposium on Electronic Art, Dortmund, Essen and Duisburg (Germany) 20-29 August 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Essen, Germany. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound quality: a definition for a sonic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelth International Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbonne, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound qualities in railway stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Practice the 1st UKISC, United Kingdom and Ireland Soundscape Community conference on sound culture and environments, Dartington Hall Conference and Dartington College of Art, Devon, England, 16th-20th February 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Devon, United Kingdom. 63-68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound quality in railstation : users' perceptions and predictability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th International Congress in Noise Control Engineering, Nice (France), 2000, August 27-31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. 1397-1400p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coming in and coming out underground spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th International underground space conference of Acuus Xi'An " Agenda and prospect for the turn of the century : papers of the conference", China, 37-30 september 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Xi'an, China. 186-193 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Design of a technical object - proposal for a technical and sensitive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Stockholm, Hey Listen!", The Royal Swedich Academy of Music, Stockholm, June 9-13 </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Stockholm, Sweden. 76-83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoires sonores. Origines, enjeux, formes, règles, usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quesney, Daniel; Fol, Jac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huguet éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35575-319-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allo Nantes ? ici Grenoble. Petite histoire du DEA Ambiances Architecturales et Urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dadour, Stéphanie; Le Vot, Sibylle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l’architecture à Grenoble. Une histoire, des acteurs, une formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Recherches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-326, 2022, 978-2-86222-099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04628095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Noise Mapping as a Smart Urban Tool Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Urban Development [Working Title]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2019, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.88449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02460557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'Sons ! : outils d'aide à la conception d'environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solène MARRY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Parenthèses et ADEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-177, 2018, Architectures, 978-2-86364-343-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02284807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Οι φωνές της πόλης</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Φωνές / Fonés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01700488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances sonores en gare : de la mesure acoustique à la mesure immergée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Amphoux; Jean-Paul Thibaud; Grégoire Chelkoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-214 + débats 215-232, 2004, Ambiances, ambiance, 2-912934-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087817v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] Critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Lifeline as Sonic Resonance. Navigating space, Architecture, and Memory in Besieged Sarajevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR Art Infinity Radio. Creating sound art for babies, toddlers and vulnerable groups. Bosnia and Herzegovina, Croatia, Finland, France, Greece, Serbia, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunčica Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saška Rakef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radio and Television of Slovenia, Ljubljana, Slovenia; AAU_CRESSON, Centre de recherche sur l’espace sonore et lćenvironnement urbain, ENSA de Grenoble, Universite Grenoble Alpes; BAZAART Respresentative Association in Culture, Belgrade, Serbia; Jožef Stefan Institute, Ljubljana, Slovenia; International Burch University, Sarajevo, Bosnia and Herzegovina; Public media institution Radio and Television of Serbia, Belgrade, Serbia; RadioTeatar Bajsic and Friends, Zagreb, Croatia; TWIXTlab AMKE, Athens, Greece; University of Eastern Finland / UEF. 2023, pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis’sons ! Outils d’aide à la conception d’environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengameh Pirhosseinloo-Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 88, Cresson; ADEME, Direction Villes et territoires durables; ENSAG. 2016, 1 vol. [106 p. + 78 fiches non numérotées]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière en projet, initiation d'un réseau de recherche et d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chatelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Huygen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Narboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 72, CRESSON, MCC-DAPA. 2008, 2 vol. (118, 81p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité des réseaux de transport en commun en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léothaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 68, Cresson. 2007, pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids des territoires dans le vécu des nuisances sonores. Référentiel de méthodes et d'outils pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lab'Urba; CRETEIL. 2007, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de diagnostic des potentialités environnementales des enveloppes dans le cadre d'une Opération Programmée d'Amélioration énergétique et Thermique du Bâtiment (OPATB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Rouleau-Tiraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00575923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypes sonores architecturaux : méthodologie pour un catalogue raisonné et des expérimentations constructives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 60, CRESSON. 2003, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ethnographie sensible des places Schuman (Grenoble) et des Terreaux (Lyon) : les facteurs lumineux des ambiances publiques nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 55, CRESSON. 2002, pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, musiques, environnement sonore : quels liens entre les recherches sur l'environnement sonore et les musiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Hellström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Torgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 48, CRESSON. 1999, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration sonore de grandes infrastructures routières en milieu rural et périurbain : recherche bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Jacques Delétré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 41, CRESSON, SETRA. 1998, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise et prédictibilité de la qualité sonore du projet architectural : Applications aux espaces publics en gare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Nantes, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00087818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAM #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04644614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas REMY </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-remy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188945970</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR : L’art infini de la Radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 142, pp.42-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Health Effects and Soundscape Analysis as New Mitigation Actions Concerning the Aircraft Noise Impact in Small- and Middle-Size Urban Areas in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georgia Gerolymatou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vassiliki Zafiropoulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interactive Learning Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 6 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments6010004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01982869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changing the Urban Sound Environment in Greece: A Guide Based on Selected Case Studies of Strategic Noise Maps (SNM) and Noise Action Plans (NAP) in Medium and Large Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (64), 1-19 p. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/environments5060064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sympathy Radio for Vulnerabilities of listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Flampouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The resounding of ruins as a creative medium for ambiance improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Flampouris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress On Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infinite Atmospheres for Vulnerabilities of spaces – Ambiances and architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back to Human Scale : Rethinking Human Spaces for Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Lusófona Department of Architecture and Urban Planning, Nov 2022, Lisbonne, Portugal. http://hdl.handle.net/10437/14051</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04236015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic urban furniture for vulnerabilities, experimental workshop in architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flampouris Petros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychogyios Dimitris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back To human Scale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARQ.ID; Université de Lusofona, Nov 2022, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04087183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic urban furniture for vulnerabilities – experimental workshop in architectural design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petros Flampouris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychogyios Dimitris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Back to Human Scale : Rethinking Human Spaces for Tomorrow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Lusófona Department of Architecture and Urban Planning, Nov 2022, Lisbonne, Portugal. http://hdl.handle.net/10437/14057</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Happy Atmospheres. Metro Stations as Sound Places of Happiness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Paxinou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 344-348, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, e-conference, France. pp. 13-15, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquissons! Sketching architecture by listening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Architecture Envisioning Conference (EAEA14 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Nantes, France. pp.01006, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/shsconf/20196401006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'Sons ! Sketching soundscapes by using parametric tools: application to the design of balconies, loggias, terraces and corridors of building facades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengameh Pirhosseinloo-Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, HERSONISSOS, CRETE, Greece. http://www.euronoise2018.eu/docs/papers/387_Euronoise2018.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards sustainable urban sound environment: several case studies in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euronoise 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, HERSONISSOS, CRETE, Greece. http://www.euronoise2018.eu/docs/papers/204_Euronoise2018.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01807914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">APPLICATION DU DEEPLEARNING DANS UNE ARCHITECTURE HUMS POUR LA CLASSIFICATION DU PROFIL D'EMPLOI DES SYSTEMES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabrielle Rives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Lambda Mu 21 « Maîtrise des risques et transformation numérique : opportunités et menaces »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02074493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soundscape & land uses management as comprehensive environmental protection action policy tool within the strategic environmental noise mapping in Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd international Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01582542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'Sons! Outil d'aide à la conception d'environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Congrès Français d'Acoustique et 20ème colloque VIbrations, SHocks and NOise (CFA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Maine, Apr 2016, Le Mans, France. pp.2143-2149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances, demain - Ambiances, tomorrow - Aτμόσφαιρες, αύριο</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 11 - 28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01428653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'sons ! Sound Sketch : A Parametric Tool to Design Sustainable Soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity &amp; Simplicity - 34th eCAADe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oulu, Aug 2016, Oulu, Finland. pp. 275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis’Sons ! Outils d’aide à la conception d’environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 529 - 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Koivumäki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Schöpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction, international conference Echopolis, SD-Med : Athènes, 30 sept - 5 Octobre 2013.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Athènes, Greece. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Noise Mapping in Greece and Cyprus, from environmental noise abatement to soundscape rehabilitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosta Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference Echopolis, SD-Med : Athènes, 30 sept - 5 Octobre 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Athènes, Greece. pp.XX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Noise abatment to soundscape rehabilitation trough strategic noise mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kosta Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSV 20 : 20th International Congress on sound and vibration, Bangkok, Thaïland, 7-11 July 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Bangkok, Thailande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is all the noise about?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kekou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Zannos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEA 2010 Ruhr, 16th International Symposium on Electronic Art, Dortmund, Essen and Duisburg (Germany) 20-29 August 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Essen, Germany. pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound quality: a definition for a sonic architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelth International Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Lisbonne, Portugal. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound qualities in railway stations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Practice the 1st UKISC, United Kingdom and Ireland Soundscape Community conference on sound culture and environments, Dartington Hall Conference and Dartington College of Art, Devon, England, 16th-20th February 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Devon, United Kingdom. 63-68 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound quality in railstation : users' perceptions and predictability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 29th International Congress in Noise Control Engineering, Nice (France), 2000, August 27-31</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Paris, France. 1397-1400p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coming in and coming out underground spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8 th International underground space conference of Acuus Xi'An " Agenda and prospect for the turn of the century : papers of the conference", China, 37-30 september 1999</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Xi'an, China. 186-193 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Design of a technical object - proposal for a technical and sensitive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference "Stockholm, Hey Listen!", The Royal Swedich Academy of Music, Stockholm, June 9-13 </w:t></w:r><w:br/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Stockholm, Sweden. 76-83 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observatoires sonores. Origines, enjeux, formes, règles, usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Quesney, Daniel; Fol, Jac. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Observer les paysages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Huguet éditeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-35575-319-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allo Nantes ? ici Grenoble. Petite histoire du DEA Ambiances Architecturales et Urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dadour, Stéphanie; Le Vot, Sibylle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseigner l’architecture à Grenoble. Une histoire, des acteurs, une formation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Recherches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.319-326, 2022, 978-2-86222-099-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04628095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental Noise Mapping as a Smart Urban Tool Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Vogiatzis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Urban Development [Working Title]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IntechOpen, 2019, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.88449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02460557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'Sons ! : outils d'aide à la conception d'environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Solène MARRY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires Durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Parenthèses et ADEME</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.163-177, 2018, Architectures, 978-2-86364-343-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02284807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Οι φωνές της πόλης</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Φωνές / Fonés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01700488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiances sonores en gare : de la mesure acoustique à la mesure immergée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascal Amphoux; Jean-Paul Thibaud; Grégoire Chelkoff. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances en débats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la croisée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-214 + débats 215-232, 2004, Ambiances, ambiance, 2-912934-08-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00087817v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Préface] Critical review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Lifeline as Sonic Resonance. Navigating space, Architecture, and Memory in Besieged Sarajevo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.10-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B-AIR Art Infinity Radio. Creating sound art for babies, toddlers and vulnerable groups. Bosnia and Herzegovina, Croatia, Finland, France, Greece, Serbia, Slovenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunčica Milosavljević</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saška Rakef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Radio and Television of Slovenia, Ljubljana, Slovenia; AAU_CRESSON, Centre de recherche sur l’espace sonore et lćenvironnement urbain, ENSA de Grenoble, Universite Grenoble Alpes; BAZAART Respresentative Association in Culture, Belgrade, Serbia; Jožef Stefan Institute, Ljubljana, Slovenia; International Burch University, Sarajevo, Bosnia and Herzegovina; Public media institution Radio and Television of Serbia, Belgrade, Serbia; RadioTeatar Bajsic and Friends, Zagreb, Croatia; TWIXTlab AMKE, Athens, Greece; University of Eastern Finland / UEF. 2023, pp.440</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis’sons ! Outils d’aide à la conception d’environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengameh Pirhosseinloo-Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 88, Cresson; ADEME, Direction Villes et territoires durables; ENSAG. 2016, 1 vol. [106 p. + 78 fiches non numérotées]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lumière en projet, initiation d'un réseau de recherche et d'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Chatelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Huygen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Narboni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 72, CRESSON, MCC-DAPA. 2008, 2 vol. (118, 81p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'accessibilité des réseaux de transport en commun en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léothaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 68, Cresson. 2007, pp.155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00596815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le poids des territoires dans le vécu des nuisances sonores. Référentiel de méthodes et d'outils pour l'aide à la décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Faburel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théa Manola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gourlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Atienza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Lab'Urba; CRETEIL. 2007, pp.144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil de diagnostic des potentialités environnementales des enveloppes dans le cadre d'une Opération Programmée d'Amélioration énergétique et Thermique du Bâtiment (OPATB)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Siret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Musy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Rouleau-Tiraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Groleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00575923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prototypes sonores architecturaux : méthodologie pour un catalogue raisonné et des expérimentations constructives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Liveneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 60, CRESSON. 2003, pp.187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une ethnographie sensible des places Schuman (Grenoble) et des Terreaux (Lyon) : les facteurs lumineux des ambiances publiques nocturnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 55, CRESSON. 2002, pp.143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces, musiques, environnement sonore : quels liens entre les recherches sur l'environnement sonore et les musiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Björn Hellström</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Nilsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henry Torgue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Regnault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 48, CRESSON. 1999, pp.97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration sonore de grandes infrastructures routières en milieu rural et périurbain : recherche bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean- Jacques Delétré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Amphoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 41, CRESSON, SETRA. 1998, pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01364162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise et prédictibilité de la qualité sonore du projet architectural : Applications aux espaces publics en gare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique [physics.med-ph]. Université de Nantes, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00087818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAM #3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04644614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId123"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDFDA639"/>
+    <w:nsid w:val="C401C86C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-remy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188945970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504295v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Gerolymatou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vogiatzis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zafiropoulou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6010004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments5060064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Paxinou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Flampouris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flampouris Petros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Psychogyios Dimitris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235999v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220337" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220323" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20196401006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807918v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengameh Pirhosseinloo-Amini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428653v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341194v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01361440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Koivum&#228;ki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#246;pf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993671v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Vogiatzis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kekou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zannos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionhuguet.com/livres/542-observer-les-paysages-du-pilat.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com/fiche.php?id=163" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.88449" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087817v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01274959v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chatelut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Huygen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Narboni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;othaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gourlot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575923v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouleau-Tiraoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364549v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liveneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364552v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nilsson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Torgue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00087818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-remy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/188945970" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504295v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01982869v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Gerolymatou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vogiatzis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassiliki Zafiropoulou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments6010004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807909v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/environments5060064" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755707v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Paxinou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petros Flampouris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755694v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236015v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flampouris Petros" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Psychogyios Dimitris" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235999v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220337v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220337" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Masson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220323" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280170v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20196401006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807918v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengameh Pirhosseinloo-Amini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01807914v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074493v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Rives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01582542v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01341194v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01428653v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01361440v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404371v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993669v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Koivum&#228;ki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Sch&#246;pf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993671v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kosta Vogiatzis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993640v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kekou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zannos" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087893v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087785v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087778v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919392v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Laroche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Regnault" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionhuguet.com/livres/542-observer-les-paysages-du-pilat.html" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04628095v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Thomas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-recherches.com/fiche.php?id=163" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02460557v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.88449" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02284807v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01700488v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087817v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aau.archi.fr/cresson/ressources-documentaires/collection-ambiances-ambiance/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813522v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809626v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun&#269;ica Milosavljevi&#263;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#353;ka Rakef" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01274959v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chatelut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Huygen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Narboni" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00596815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;othaud" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993822v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Faburel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;a Manola" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gourlot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Atienza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00575923v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Musy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ramos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouleau-Tiraoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Groleau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364549v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Liveneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364552v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364161v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Hellstr&#246;m" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Nilsson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Torgue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01364162v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Jacques Del&#233;tr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00087818v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04644614v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>