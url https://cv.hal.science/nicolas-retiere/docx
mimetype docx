--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Retière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9473-2074</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sensitivity of power system dynamic modes to system parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (4), pp.045385. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2631-8695/ae223a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Enhanced Resilience of Interdependent Critical Infrastructures: Robustness Analysis of a Multi-modal Public Transport Network Subject to Power Grid Failures with Integrated Travel Demand Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2679 (10), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981251345762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic quantum models for the dynamics of power grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (6), pp.064313. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.110.064313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach Inspired by Quantum Mechanics for the Modeling of Large Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), pp.1360-1369. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2023.3243933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765644v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal analysis of French medium voltage distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sklab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.101372. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A steady-state analysis of distribution networks by diffusion-limited-aggregation and multifractal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 600, pp.127552. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2022.127552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Graph Analysis of the Geometry of Power Flows in Transmission Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Truc Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Caputo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), pp.2736--2747. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2019.2928852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis of load flow equations for transmission networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jg Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.025007. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2631-8695/ab47a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing the algebraic connectivity of meshed electrical pathways used as current return network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojislav Stojanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dieudonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.18--31. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully distributed security constrained optimal power flow with primary frequency control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.536-547. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing fractal indices of electric networks to roads and buildings: The case of Grenoble (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 531, pp.121774. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2019.121774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of SQP optimization algorithm to size a multiphysical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (2), pp.661-680. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-12-2016-0519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the scale-invariant structure of smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T.M. Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.1612--1621. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsyst.2014.2359052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of the frequency response of power systems based on scale invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Tinh-Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.157--171. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between system design optimization strategies for more electric aircraft network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.S289-S305. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-140174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal power flow with storage in DC electrified railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.885--897. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2015-0417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement optimal d’un réseau électrique aéronautique – Comparaison entre différentes stratégies de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.72-79. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-1/16270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical frequency modeling of a diode rectifier Formulation for SQP solving versus formulation for Newton-Raphson solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.910--926. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2015-0419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-Order Modeling of Saturated Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (10), pp.5241-5248. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tie.2014.2301741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and design of DC grids for robust integration of electrical devices. Application to aircraft power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.181-189. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2013.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a Systems & ICT Master program in the International Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (hors série 1), pp.article 1005. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2011005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an embedded electrical system with an approach for limiting the search space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (5), pp.1141-1154. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640910969403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability study of electrical power systems modelled with half-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (6,7,8), pp.45-57. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.42.911-922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception des réseaux embarqués. Vers une minimisation des éléments passifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (1), pp. 313-342. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.10.313-342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination optimale des moyens de réglage pour les réseaux de distribution en présence de production décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE, Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (2-3), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.9.161-184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of proton exchange membrane fuel cell using non-integer derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Usman Iftikhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 160 (2), pp. 1170-1182. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2006.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Experimental Bench to Check Control Strategies and Communication Devices for Distribution Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la production decentralise : validation de stratégies de coordination et de télécommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Impact Assessment of Low Voltage Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique, Hermes Science Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.Science Publications. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.355-376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced currents modeling by half-order systems application to hydro- and turbo-alternators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Ivanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (1), pp.94-99. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2002.808385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commutation de modèle pour l’étude des défauts de court-circuit d’un variateur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.5.63-74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion phenomenon modelling by half-order systems: application to squirrel-cage induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ivanès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 242-245, pp.1243-1245. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-8853(01)01198-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Experimental Study of 3-Phase Short-Circuits of a Double-Cage Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retiere Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanes Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallo Demba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 27 (4), pp.343-362. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/073135699269190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to electric machine modeling by systems of noninteger order. Application to double-cage induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Ivanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (4), pp.1026-1032. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/60.815023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study methods of induction traction motor three phase short circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ivanès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3 (3), pp.263-271. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:1998229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference in Emerging Technologies in Transportation Systems TRC 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPR TASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque cellule Energie du CNRS : 10 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast load-flow calculations based on spanning trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT EUROPE 2023 "Powering solutions for decarbonized and resilient future smartgrids”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; IEEE Power &amp; Energy Society, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear stability analysis of the electrical vehicle chargers power stage connected to the weak grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khalili Dermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Porto Workshop 2022: E-mobility and power distribution systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Porto, Portugal. pp.955-959, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2022.0855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear stability analysis of the EV chargers power stage connected to the weak grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Khalili Dermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sadegh Baghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Porto Workshop 2022: E-mobility and power distribution systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2022, Porto, Portugal. pp.955-959, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2022.0855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879931v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Metric to Quantify the Vulnerability of Power Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Truc Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Caputo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on System Science and Engineering (ICSSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dong Hoi City, Vietnam. pp.206--213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the fractal behaviour of the distribution power grid in the city of grenoble-france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED- THE 25TH INTERNATIONAL CONFERENCE AND EXHIBITION ON ELECTRICITY DISTRIBUTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02159705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral properties of dynamical power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Koeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of large-scale transmission power blackouts from 2005 to 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 53rd International Universities Power Engineering Conference (UPEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Glasgow, United Kingdom. pp.8541901, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UPEC.2018.8541901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed chance-constrained optimal power flow based on primary frequency control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM e-Energy 2018- 9th ACM International Conference on Future Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Karlsruhe, Germany. pp.366-374, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3208903.3208921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01921099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Security Constrained Optimal Power Flow with Primary Frequency Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Multi-Agent Systems (EUMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Évry, France. pp.79-95, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01713-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges, Innovative Architectures and Control Strategies for Future Networks: The Web-of-Cells, Fractal Grids and Other Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Caerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helfried Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.2149 - 2152, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/oap-cired.2017.1287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of meshed electrical networks by increasing algebraic connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojislav Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Grid – Towards the Future Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Muratore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical frequency modeling of static converters toward sizing of the system by optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">optimization and inverse problems in electromagnetism (OIPE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel double loop approach for the design of onboard flight networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative optimization strategy for the design of more electric aircraft networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft (MEA2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGGREGATED MULTILEVEL APPROACH FOR THE DESIGN OF MORE ELECTRIC AIRCRAFT NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Electrotechnique 2015 du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FractalGrid: An innovative project for future smartgrid architectures based on multiscale and fractal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EERA ELECTRA Programme / European Technology Platform Smart Grids Joint Technical Workshop: “The Web of Cells and alternative concepts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between system design optimization strategies for more electric aircraft networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL POWER FLOW WITH STORAGE: APPLICATION TO DC RAILWAY ELECTRIFICATION SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYTICAL FREQUENCY MODEL OF A DIODE RECTIFIER: SQP SOLVING VERSUS NEWTON-RAPHSON SOLVING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are power grids scale invariant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Complex Systems and Applications (ICCSA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Equivalent of Power Systems Based On Scale Invariance For Smart Grid Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tinh Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Location in Multi-Terminal HVDC Networks Based on Electromagnetic Time Reversal with Limited Time Reversal Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Razzaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AID FOR THE MODELING OF AC SINGLE-PHASE POWER GRID FOR STUDIES USING OPTIMISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using scale invariance for wide-band frequency modeling of power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tinh Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERTECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time domain simulations of synchronous generator modelled by half-order system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Society (IECON 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of a Railway Electrical Supply Based on Various Cost Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2012, 12th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An new methodology to optimize the efficiency of a multi-sources and multi-converters system under harmonic constraints. Application to light rail systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order modelling of ferromagnetic sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 20th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdansk, France. pp.607-612, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order reduced Model of Electrical Systems Using Self-similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating calculations and optimization design of a new HVDC supply power for light rail system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of Static Converters for optimal sizing of on-board electrical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and First Year of a New International Master in Industrial Processes Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2010 - 8ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Grenoble, France. Papier 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modelling of electrical power networks using fractal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICHQP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic design method for robust performances and integration of Aircraft DC power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2010 - IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bari, Italy. s. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for solving &amp;quot;Ill Posed&amp;quot; Optimization Problem. Application to an Electrical Power Channel of an Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ilmenau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear half-order modeling of synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chzran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electrical Machines and Drives Conference IEMDC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance specifications and analysis of a variable speed synchronous generator witha diode rectifier for the all electric aircraft using the Hinf control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Methodology for Aircraft HVDC Power Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIT 2019 - IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Gippsland, Australia. 6p., </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2009.4939513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of self-adaptive evolutionary algorithms for multimodal optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Page 54, P1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on existing modelling methodologies for PEM Fuel Cell Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2008: Fundamentals and Developments of Fuel Cell Conference, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order modelling of electrical networks Application to stability studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Federation on Automatic Control (IFAC World Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.article n°4 de la session FrA6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Method for Robust Performance Analysis of Aircraft DC Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, Floride, United States. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4757928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order analytical modelling of ferromagnetic sheet - Validation with finite element simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Symposium Electromagnetic Phenomena in Nonlinear (EPNC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach for Building the Global Pareto Border of an Electromagnetic System by Using the Pareto Borders of Each Sub-Componentof the System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece. p.195 oc1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an embedded electrical system with an approach for restricting the search space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Page 99, P2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of Optimization Algorithms by using Software Components for Optimization of Electromagnetic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation fractionnaire des piles à combustible de type PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Usman Iftikhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Static Decoupled Load Flow Modelling of a Power Supply Network with AC-DC Converters Applied to Light Rail System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chenh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an electrical system using Pareto borders of each component. Application to an automotive drive chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-IECON'06 (International Conference on Industrial Electronics, Control and Instrumentation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis for aircraft on-board system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IET International Conference on Power Electronics, Machines and Drives (PEMD 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dublin, France. pp.361-367, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20060132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of fractional order models for electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order modelling of turboalternators – An adapted method of parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Approach for Vehicle DC Power Networks: Application to Aircraft On-Board System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Caisley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-PESC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Recife, Brazil. pp.PESC'05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear controller design for embedded electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC-ECC 2005 - Joint 44th IEEE Conference on Decision and Control, and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Seville, Spain. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1583253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear time periodic modeling of power electronic devices for power system harmonic analysis and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Seminar on Automatic Control, Industrial Electronics and Instrumentation - Electronique de Puissance du Futur (SAAEI-EPF 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbine generator modeling by non-integer order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ivanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electric Machines and Drives Conference - IEMDC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Cambridge, France. pp.185-187, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2001.939296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector based considerations upon inverter protection schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Power Electronics and Variable Speed Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEE, Sep 1998, London, France. pp.568-573, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:19980588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-bar induction motor model for large transient analysis under saturated conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mannevy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 IEEE International Electric Machines and Drives Conference Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Milwaukee, France. pp.MD1/3.1-MD1/3.3, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.1997.604185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector based investigation of induction motor drive under inverter fault operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mannevy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESC97. Record 28th Annual IEEE Power Electronics Specialists Conference. Formerly Power Conditioning Specialists Conference 1970-71. Power Processing and Electronic Specialists Conference 1972</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, St. Louis, France. pp.1288-1294, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESC.1997.616935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th TRB Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des charges non linéaires dans les réseaux de bord : application aux réseaux d'avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.004, 2005, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2005604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robustesse: une nouvelle approche pour l'intégration des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception systémique pour la conversion d'énergie électrique 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, pp.155-186, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Robustness: a new approach for the integration of energetic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. Roboam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic design methodologies for electrical energy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, pp.125-158, 2012, 978-1-84821-388-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation réunion de lancement du PEPR «Technologies Avancées des Systèmes Energétiques » (TASE) - 22 mai 2023 - Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation ZOOM publique du PEPR TASE du 22/11/2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation fractionnaire des piles à combustible de type PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Iftkhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation fractionnaire de la machine synchrone – application aux études de stabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local formulation for steady-state and dynamic stability analysis of transmission power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority Research Programme on Technologies for Advanced Energy Systems (TASE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES DEFAUTS DANS LES ASSOCIATIONS ONDULEUR - MACHINE ASYNCHRONE. EXEMPLE D'UNE CHAINE DE TRACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00908685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISER ET CONCEVOIR lES RESEAUX D'ENERGIE ELECTRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Joseph-Fourier - Grenoble I, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00408128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Retière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9473-2074</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Enhanced Resilience of Interdependent Critical Infrastructures: Robustness Analysis of a Multi-modal Public Transport Network Subject to Power Grid Failures with Integrated Travel Demand Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2679 (10), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981251345762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sensitivity of power system dynamic modes to system parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (4), pp.045385. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2631-8695/ae223a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic quantum models for the dynamics of power grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (6), pp.064313. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.110.064313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal analysis of French medium voltage distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sklab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.101372. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach Inspired by Quantum Mechanics for the Modeling of Large Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), pp.1360-1369. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2023.3243933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765644v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A steady-state analysis of distribution networks by diffusion-limited-aggregation and multifractal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 600, pp.127552. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2022.127552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Graph Analysis of the Geometry of Power Flows in Transmission Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Truc Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Caputo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), pp.2736--2747. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2019.2928852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully distributed security constrained optimal power flow with primary frequency control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.536-547. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis of load flow equations for transmission networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jg Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.025007. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2631-8695/ab47a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing the algebraic connectivity of meshed electrical pathways used as current return network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojislav Stojanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dieudonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.18--31. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing fractal indices of electric networks to roads and buildings: The case of Grenoble (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 531, pp.121774. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2019.121774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of SQP optimization algorithm to size a multiphysical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (2), pp.661-680. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-12-2016-0519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the scale-invariant structure of smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T.M. Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.1612--1621. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsyst.2014.2359052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of the frequency response of power systems based on scale invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Tinh-Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.157--171. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between system design optimization strategies for more electric aircraft network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.S289-S305. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-140174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal power flow with storage in DC electrified railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.885--897. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2015-0417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement optimal d’un réseau électrique aéronautique – Comparaison entre différentes stratégies de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.72-79. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-1/16270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical frequency modeling of a diode rectifier Formulation for SQP solving versus formulation for Newton-Raphson solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.910--926. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2015-0419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-Order Modeling of Saturated Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (10), pp.5241-5248. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tie.2014.2301741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and design of DC grids for robust integration of electrical devices. Application to aircraft power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.181-189. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2013.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a Systems & ICT Master program in the International Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (hors série 1), pp.article 1005. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2011005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an embedded electrical system with an approach for limiting the search space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (5), pp.1141-1154. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640910969403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability study of electrical power systems modelled with half-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (6,7,8), pp.45-57. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.42.911-922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception des réseaux embarqués. Vers une minimisation des éléments passifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (1), pp. 313-342. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.10.313-342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination optimale des moyens de réglage pour les réseaux de distribution en présence de production décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE, Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (2-3), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.9.161-184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of proton exchange membrane fuel cell using non-integer derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Usman Iftikhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 160 (2), pp. 1170-1182. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2006.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Impact Assessment of Low Voltage Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique, Hermes Science Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.Science Publications. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.355-376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Experimental Bench to Check Control Strategies and Communication Devices for Distribution Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la production decentralise : validation de stratégies de coordination et de télécommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced currents modeling by half-order systems application to hydro- and turbo-alternators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Ivanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (1), pp.94-99. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2002.808385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion phenomenon modelling by half-order systems: application to squirrel-cage induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ivanès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 242-245, pp.1243-1245. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-8853(01)01198-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commutation de modèle pour l’étude des défauts de court-circuit d’un variateur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.5.63-74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Experimental Study of 3-Phase Short-Circuits of a Double-Cage Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retiere Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanes Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallo Demba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 27 (4), pp.343-362. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/073135699269190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to electric machine modeling by systems of noninteger order. Application to double-cage induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Ivanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (4), pp.1026-1032. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/60.815023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study methods of induction traction motor three phase short circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ivanès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3 (3), pp.263-271. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:1998229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference in Emerging Technologies in Transportation Systems TRC 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast load-flow calculations based on spanning trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT EUROPE 2023 "Powering solutions for decarbonized and resilient future smartgrids”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; IEEE Power &amp; Energy Society, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPR TASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque cellule Energie du CNRS : 10 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear stability analysis of the electrical vehicle chargers power stage connected to the weak grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khalili Dermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Porto Workshop 2022: E-mobility and power distribution systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Porto, Portugal. pp.955-959, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2022.0855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear stability analysis of the EV chargers power stage connected to the weak grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Khalili Dermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sadegh Baghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Porto Workshop 2022: E-mobility and power distribution systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2022, Porto, Portugal. pp.955-959, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2022.0855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879931v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Metric to Quantify the Vulnerability of Power Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Truc Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Caputo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on System Science and Engineering (ICSSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dong Hoi City, Vietnam. pp.206--213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the fractal behaviour of the distribution power grid in the city of grenoble-france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED- THE 25TH INTERNATIONAL CONFERENCE AND EXHIBITION ON ELECTRICITY DISTRIBUTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02159705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral properties of dynamical power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Koeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Security Constrained Optimal Power Flow with Primary Frequency Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Multi-Agent Systems (EUMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Évry, France. pp.79-95, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01713-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of large-scale transmission power blackouts from 2005 to 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 53rd International Universities Power Engineering Conference (UPEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Glasgow, United Kingdom. pp.8541901, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UPEC.2018.8541901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed chance-constrained optimal power flow based on primary frequency control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM e-Energy 2018- 9th ACM International Conference on Future Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Karlsruhe, Germany. pp.366-374, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3208903.3208921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01921099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Grid – Towards the Future Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Muratore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of meshed electrical networks by increasing algebraic connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojislav Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges, Innovative Architectures and Control Strategies for Future Networks: The Web-of-Cells, Fractal Grids and Other Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Caerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helfried Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.2149 - 2152, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/oap-cired.2017.1287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical frequency modeling of static converters toward sizing of the system by optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">optimization and inverse problems in electromagnetism (OIPE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between system design optimization strategies for more electric aircraft networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGGREGATED MULTILEVEL APPROACH FOR THE DESIGN OF MORE ELECTRIC AIRCRAFT NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Electrotechnique 2015 du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative optimization strategy for the design of more electric aircraft networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft (MEA2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel double loop approach for the design of onboard flight networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FractalGrid: An innovative project for future smartgrid architectures based on multiscale and fractal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EERA ELECTRA Programme / European Technology Platform Smart Grids Joint Technical Workshop: “The Web of Cells and alternative concepts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AID FOR THE MODELING OF AC SINGLE-PHASE POWER GRID FOR STUDIES USING OPTIMISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Equivalent of Power Systems Based On Scale Invariance For Smart Grid Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tinh Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Location in Multi-Terminal HVDC Networks Based on Electromagnetic Time Reversal with Limited Time Reversal Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Razzaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are power grids scale invariant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Complex Systems and Applications (ICCSA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYTICAL FREQUENCY MODEL OF A DIODE RECTIFIER: SQP SOLVING VERSUS NEWTON-RAPHSON SOLVING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL POWER FLOW WITH STORAGE: APPLICATION TO DC RAILWAY ELECTRIFICATION SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using scale invariance for wide-band frequency modeling of power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tinh Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERTECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time domain simulations of synchronous generator modelled by half-order system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Society (IECON 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of a Railway Electrical Supply Based on Various Cost Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2012, 12th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order reduced Model of Electrical Systems Using Self-similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order modelling of ferromagnetic sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 20th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdansk, France. pp.607-612, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An new methodology to optimize the efficiency of a multi-sources and multi-converters system under harmonic constraints. Application to light rail systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for solving &amp;quot;Ill Posed&amp;quot; Optimization Problem. Application to an Electrical Power Channel of an Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ilmenau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating calculations and optimization design of a new HVDC supply power for light rail system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and First Year of a New International Master in Industrial Processes Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2010 - 8ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Grenoble, France. Papier 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of Static Converters for optimal sizing of on-board electrical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modelling of electrical power networks using fractal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICHQP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic design method for robust performances and integration of Aircraft DC power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2010 - IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bari, Italy. s. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear half-order modeling of synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chzran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electrical Machines and Drives Conference IEMDC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance specifications and analysis of a variable speed synchronous generator witha diode rectifier for the all electric aircraft using the Hinf control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Methodology for Aircraft HVDC Power Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIT 2019 - IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Gippsland, Australia. 6p., </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2009.4939513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order analytical modelling of ferromagnetic sheet - Validation with finite element simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Symposium Electromagnetic Phenomena in Nonlinear (EPNC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of self-adaptive evolutionary algorithms for multimodal optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Page 54, P1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on existing modelling methodologies for PEM Fuel Cell Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2008: Fundamentals and Developments of Fuel Cell Conference, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order modelling of electrical networks Application to stability studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Federation on Automatic Control (IFAC World Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.article n°4 de la session FrA6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Method for Robust Performance Analysis of Aircraft DC Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, Floride, United States. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4757928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach for Building the Global Pareto Border of an Electromagnetic System by Using the Pareto Borders of Each Sub-Componentof the System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece. p.195 oc1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an embedded electrical system with an approach for restricting the search space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Page 99, P2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of Optimization Algorithms by using Software Components for Optimization of Electromagnetic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation fractionnaire des piles à combustible de type PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Usman Iftikhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Static Decoupled Load Flow Modelling of a Power Supply Network with AC-DC Converters Applied to Light Rail System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chenh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order modelling of turboalternators – An adapted method of parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis for aircraft on-board system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IET International Conference on Power Electronics, Machines and Drives (PEMD 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dublin, France. pp.361-367, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20060132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an electrical system using Pareto borders of each component. Application to an automotive drive chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-IECON'06 (International Conference on Industrial Electronics, Control and Instrumentation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of fractional order models for electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Approach for Vehicle DC Power Networks: Application to Aircraft On-Board System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Caisley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-PESC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Recife, Brazil. pp.PESC'05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear controller design for embedded electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC-ECC 2005 - Joint 44th IEEE Conference on Decision and Control, and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Séville, Spain. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1583253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear time periodic modeling of power electronic devices for power system harmonic analysis and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Seminar on Automatic Control, Industrial Electronics and Instrumentation - Electronique de Puissance du Futur (SAAEI-EPF 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbine generator modeling by non-integer order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ivanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electric Machines and Drives Conference - IEMDC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Cambridge, France. pp.185-187, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2001.939296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector based considerations upon inverter protection schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Power Electronics and Variable Speed Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEE, Sep 1998, London, France. pp.568-573, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:19980588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-bar induction motor model for large transient analysis under saturated conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mannevy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 IEEE International Electric Machines and Drives Conference Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Milwaukee, France. pp.MD1/3.1-MD1/3.3, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.1997.604185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector based investigation of induction motor drive under inverter fault operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mannevy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESC97. Record 28th Annual IEEE Power Electronics Specialists Conference. Formerly Power Conditioning Specialists Conference 1970-71. Power Processing and Electronic Specialists Conference 1972</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, St. Louis, France. pp.1288-1294, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESC.1997.616935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th TRB Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des charges non linéaires dans les réseaux de bord : application aux réseaux d'avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.004, 2005, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2005604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robustesse: une nouvelle approche pour l'intégration des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception systémique pour la conversion d'énergie électrique 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, pp.155-186, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Robustness: a new approach for the integration of energetic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. Roboam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic design methodologies for electrical energy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, pp.125-158, 2012, 978-1-84821-388-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation réunion de lancement du PEPR «Technologies Avancées des Systèmes Energétiques » (TASE) - 22 mai 2023 - Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation ZOOM publique du PEPR TASE du 22/11/2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation fractionnaire des piles à combustible de type PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Iftkhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation fractionnaire de la machine synchrone – application aux études de stabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local formulation for steady-state and dynamic stability analysis of transmission power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority Research Programme on Technologies for Advanced Energy Systems (TASE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES DEFAUTS DANS LES ASSOCIATIONS ONDULEUR - MACHINE ASYNCHRONE. EXEMPLE D'UNE CHAINE DE TRACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00908685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISER ET CONCEVOIR lES RESEAUX D'ENERGIE ELECTRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Joseph-Fourier - Grenoble I, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00408128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA495963"/>
+    <w:nsid w:val="FA6B0FD3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-retiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9473-2074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416371v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ae223a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224915v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva Fradique" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Retiere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981251345762" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692869v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.064313" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765644v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2023.3243933" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04939959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sklab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reti&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101372" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Sidqi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2022.127552" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260248v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Truc Ha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caputo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2019.2928852" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509502v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Caputo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Knippel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Retiere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ab47a2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Goddet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojislav Stojanovic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dieudonne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Genoulaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.05.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331162v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Velay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Vinyals" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.03.028" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.121774" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Nhat Hoang Tran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen Huu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2016-0519" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.M. Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsyst.2014.2359052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tinh-Minh Le" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.08.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hadbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140174" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2015-0417" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789434v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-1/16270" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2015-0419" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022285v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Racewicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chrzan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2014.2301741" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sautreuil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2013.12.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFH1F4DF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640910969403" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-6J42Z55H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Enacheanu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.911-922" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-753901G2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barruel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.10.313-342" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-F95J7MBT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.161-184" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7X2525DG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman Iftikhar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.03.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MZSCW8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406829v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.355-376" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NML2QXSJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Riu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Retiere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ivanes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2002.808385" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schaeffer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.5.63-74" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6N34G7VG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ivan&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01198-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XP3MD7C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retiere Nicolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanes Marcel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo Demba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/073135699269190" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/60.815023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429952v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivan&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998229" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4471XZ8R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Azais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalili Dermani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baghaei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rioual" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0855" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879931v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khalili Dermani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Baghaei" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rioual" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113766v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159705v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179204v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Koeth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330748v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UPEC.2018.8541901" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01921099v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208903.3208921" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330511v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01713-2_7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Martini" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Caerts" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfried Brunner" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.1287" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558991v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojislav Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Genoulaz" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518413v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muratore" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369913v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105354v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135834v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256253v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105353v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065888v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065903v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022005v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tinh Minh Le" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022322v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razzaghi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paolone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rachidi" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065876v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoa Nguyen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Rezgui" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991621v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820137v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819226v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620992v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vial" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437364v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984227" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599638v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amrane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545081v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609598v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roudet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479811v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611479v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611475v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609590v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384493v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chzran" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396273v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364012v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2009.4939513" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323985v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298159v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339301v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4757928" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298229v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Labie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282775v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323994v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286635v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360433v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sailler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288824v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chenh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sautreuil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199524v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437367v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barruel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Schanen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20060132" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199631v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Enciu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195487v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184095v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Caisley" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364059v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583253" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021513v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Ignatova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620524v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Retiere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivanes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2001.939296" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620458v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19980588" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437371v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foggia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roye" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mannevy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.1997.604185" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437373v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.1997.616935" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940956v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540372v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roudet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2005604" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782577v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782584v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119984v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azais" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294515v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Iftkhar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294908v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418450v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816585v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00908685v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00408128v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-retiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9473-2074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224915v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva Fradique" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Retiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981251345762" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guichard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ae223a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692869v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.064313" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04939959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sklab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reti&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101372" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765644v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2023.3243933" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Sidqi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2022.127552" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260248v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Truc Ha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caputo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2019.2928852" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Velay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Vinyals" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.03.028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Caputo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Knippel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Retiere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ab47a2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Goddet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojislav Stojanovic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dieudonne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Genoulaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.05.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.121774" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Nhat Hoang Tran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen Huu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2016-0519" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.M. Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsyst.2014.2359052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tinh-Minh Le" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.08.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hadbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140174" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2015-0417" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789434v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-1/16270" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2015-0419" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022285v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Racewicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chrzan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2014.2301741" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sautreuil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2013.12.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFH1F4DF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640910969403" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-6J42Z55H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Enacheanu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.911-922" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-753901G2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barruel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.10.313-342" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-F95J7MBT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.161-184" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7X2525DG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman Iftikhar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.03.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MZSCW8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.355-376" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NML2QXSJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406829v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406371v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Riu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Retiere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ivanes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2002.808385" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ivan&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01198-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XP3MD7C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schaeffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.5.63-74" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6N34G7VG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retiere Nicolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanes Marcel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo Demba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/073135699269190" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/60.815023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429952v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivan&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998229" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4471XZ8R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166065v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104863v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Azais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalili Dermani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baghaei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rioual" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0855" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879931v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khalili Dermani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Baghaei" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rioual" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113766v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159705v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179204v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Koeth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330511v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01713-2_7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330748v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UPEC.2018.8541901" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01921099v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208903.3208921" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518413v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muratore" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558991v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojislav Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Genoulaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518368v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Martini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Caerts" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfried Brunner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.1287" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369913v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105353v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135834v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663831v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105354v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256253v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065876v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoa Nguyen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Rezgui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022005v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tinh Minh Le" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022322v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razzaghi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paolone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rachidi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022011v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065903v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065888v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991621v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820137v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819226v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599638v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amrane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437364v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984227" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620992v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vial" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609590v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545081v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479811v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609598v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roudet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611479v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611475v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384493v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chzran" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396273v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364012v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2009.4939513" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298229v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Labie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323985v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298159v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339301v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4757928" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282775v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323994v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286635v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360433v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sailler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288824v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chenh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sautreuil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195487v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437367v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barruel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Schanen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20060132" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199524v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199631v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Enciu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184095v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Caisley" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364059v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583253" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021513v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Ignatova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620524v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Retiere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivanes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2001.939296" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620458v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19980588" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437371v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foggia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roye" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mannevy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.1997.604185" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437373v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.1997.616935" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940956v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540372v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roudet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2005604" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782577v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782584v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119984v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azais" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294515v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Iftkhar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294908v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418450v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816585v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00908685v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00408128v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>