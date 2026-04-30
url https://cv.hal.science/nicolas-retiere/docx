--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Retière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9473-2074</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Enhanced Resilience of Interdependent Critical Infrastructures: Robustness Analysis of a Multi-modal Public Transport Network Subject to Power Grid Failures with Integrated Travel Demand Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2679 (10), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981251345762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sensitivity of power system dynamic modes to system parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (4), pp.045385. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2631-8695/ae223a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic quantum models for the dynamics of power grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (6), pp.064313. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.110.064313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal analysis of French medium voltage distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sklab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.101372. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach Inspired by Quantum Mechanics for the Modeling of Large Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), pp.1360-1369. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2023.3243933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765644v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A steady-state analysis of distribution networks by diffusion-limited-aggregation and multifractal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 600, pp.127552. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2022.127552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Graph Analysis of the Geometry of Power Flows in Transmission Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Truc Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Caputo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), pp.2736--2747. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2019.2928852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully distributed security constrained optimal power flow with primary frequency control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.536-547. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis of load flow equations for transmission networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jg Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.025007. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2631-8695/ab47a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing the algebraic connectivity of meshed electrical pathways used as current return network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojislav Stojanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dieudonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.18--31. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing fractal indices of electric networks to roads and buildings: The case of Grenoble (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 531, pp.121774. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2019.121774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of SQP optimization algorithm to size a multiphysical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (2), pp.661-680. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-12-2016-0519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the scale-invariant structure of smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T.M. Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.1612--1621. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsyst.2014.2359052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of the frequency response of power systems based on scale invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Tinh-Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.157--171. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between system design optimization strategies for more electric aircraft network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.S289-S305. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-140174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal power flow with storage in DC electrified railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.885--897. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2015-0417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement optimal d’un réseau électrique aéronautique – Comparaison entre différentes stratégies de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.72-79. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-1/16270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical frequency modeling of a diode rectifier Formulation for SQP solving versus formulation for Newton-Raphson solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.910--926. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2015-0419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-Order Modeling of Saturated Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (10), pp.5241-5248. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tie.2014.2301741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and design of DC grids for robust integration of electrical devices. Application to aircraft power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.181-189. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2013.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a Systems & ICT Master program in the International Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (hors série 1), pp.article 1005. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2011005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an embedded electrical system with an approach for limiting the search space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (5), pp.1141-1154. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640910969403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability study of electrical power systems modelled with half-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (6,7,8), pp.45-57. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.42.911-922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception des réseaux embarqués. Vers une minimisation des éléments passifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (1), pp. 313-342. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.10.313-342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination optimale des moyens de réglage pour les réseaux de distribution en présence de production décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE, Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (2-3), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.9.161-184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of proton exchange membrane fuel cell using non-integer derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Usman Iftikhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 160 (2), pp. 1170-1182. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2006.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Impact Assessment of Low Voltage Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique, Hermes Science Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.Science Publications. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.355-376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Experimental Bench to Check Control Strategies and Communication Devices for Distribution Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la production decentralise : validation de stratégies de coordination et de télécommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced currents modeling by half-order systems application to hydro- and turbo-alternators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Ivanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (1), pp.94-99. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2002.808385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion phenomenon modelling by half-order systems: application to squirrel-cage induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ivanès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 242-245, pp.1243-1245. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-8853(01)01198-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commutation de modèle pour l’étude des défauts de court-circuit d’un variateur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.5.63-74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Experimental Study of 3-Phase Short-Circuits of a Double-Cage Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retiere Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanes Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallo Demba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 27 (4), pp.343-362. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/073135699269190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to electric machine modeling by systems of noninteger order. Application to double-cage induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Ivanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (4), pp.1026-1032. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/60.815023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study methods of induction traction motor three phase short circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ivanès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3 (3), pp.263-271. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:1998229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference in Emerging Technologies in Transportation Systems TRC 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast load-flow calculations based on spanning trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT EUROPE 2023 "Powering solutions for decarbonized and resilient future smartgrids”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; IEEE Power &amp; Energy Society, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPR TASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque cellule Energie du CNRS : 10 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear stability analysis of the electrical vehicle chargers power stage connected to the weak grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khalili Dermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Porto Workshop 2022: E-mobility and power distribution systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Porto, Portugal. pp.955-959, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2022.0855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear stability analysis of the EV chargers power stage connected to the weak grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Khalili Dermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sadegh Baghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Porto Workshop 2022: E-mobility and power distribution systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2022, Porto, Portugal. pp.955-959, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2022.0855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879931v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Metric to Quantify the Vulnerability of Power Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Truc Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Caputo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on System Science and Engineering (ICSSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dong Hoi City, Vietnam. pp.206--213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the fractal behaviour of the distribution power grid in the city of grenoble-france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED- THE 25TH INTERNATIONAL CONFERENCE AND EXHIBITION ON ELECTRICITY DISTRIBUTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02159705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral properties of dynamical power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Koeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Security Constrained Optimal Power Flow with Primary Frequency Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Multi-Agent Systems (EUMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Évry, France. pp.79-95, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01713-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of large-scale transmission power blackouts from 2005 to 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 53rd International Universities Power Engineering Conference (UPEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Glasgow, United Kingdom. pp.8541901, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UPEC.2018.8541901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed chance-constrained optimal power flow based on primary frequency control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM e-Energy 2018- 9th ACM International Conference on Future Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Karlsruhe, Germany. pp.366-374, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3208903.3208921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01921099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Grid – Towards the Future Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Muratore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of meshed electrical networks by increasing algebraic connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojislav Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges, Innovative Architectures and Control Strategies for Future Networks: The Web-of-Cells, Fractal Grids and Other Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Caerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helfried Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.2149 - 2152, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/oap-cired.2017.1287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical frequency modeling of static converters toward sizing of the system by optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">optimization and inverse problems in electromagnetism (OIPE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between system design optimization strategies for more electric aircraft networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGGREGATED MULTILEVEL APPROACH FOR THE DESIGN OF MORE ELECTRIC AIRCRAFT NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Electrotechnique 2015 du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative optimization strategy for the design of more electric aircraft networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft (MEA2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel double loop approach for the design of onboard flight networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FractalGrid: An innovative project for future smartgrid architectures based on multiscale and fractal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EERA ELECTRA Programme / European Technology Platform Smart Grids Joint Technical Workshop: “The Web of Cells and alternative concepts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AID FOR THE MODELING OF AC SINGLE-PHASE POWER GRID FOR STUDIES USING OPTIMISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Equivalent of Power Systems Based On Scale Invariance For Smart Grid Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tinh Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Location in Multi-Terminal HVDC Networks Based on Electromagnetic Time Reversal with Limited Time Reversal Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Razzaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are power grids scale invariant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Complex Systems and Applications (ICCSA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYTICAL FREQUENCY MODEL OF A DIODE RECTIFIER: SQP SOLVING VERSUS NEWTON-RAPHSON SOLVING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL POWER FLOW WITH STORAGE: APPLICATION TO DC RAILWAY ELECTRIFICATION SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using scale invariance for wide-band frequency modeling of power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tinh Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERTECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time domain simulations of synchronous generator modelled by half-order system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Society (IECON 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of a Railway Electrical Supply Based on Various Cost Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2012, 12th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order reduced Model of Electrical Systems Using Self-similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order modelling of ferromagnetic sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 20th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdansk, France. pp.607-612, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An new methodology to optimize the efficiency of a multi-sources and multi-converters system under harmonic constraints. Application to light rail systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for solving &amp;quot;Ill Posed&amp;quot; Optimization Problem. Application to an Electrical Power Channel of an Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ilmenau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating calculations and optimization design of a new HVDC supply power for light rail system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and First Year of a New International Master in Industrial Processes Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2010 - 8ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Grenoble, France. Papier 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of Static Converters for optimal sizing of on-board electrical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modelling of electrical power networks using fractal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICHQP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic design method for robust performances and integration of Aircraft DC power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2010 - IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bari, Italy. s. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear half-order modeling of synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chzran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electrical Machines and Drives Conference IEMDC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance specifications and analysis of a variable speed synchronous generator witha diode rectifier for the all electric aircraft using the Hinf control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Methodology for Aircraft HVDC Power Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIT 2019 - IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Gippsland, Australia. 6p., </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2009.4939513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order analytical modelling of ferromagnetic sheet - Validation with finite element simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Symposium Electromagnetic Phenomena in Nonlinear (EPNC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of self-adaptive evolutionary algorithms for multimodal optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Page 54, P1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on existing modelling methodologies for PEM Fuel Cell Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2008: Fundamentals and Developments of Fuel Cell Conference, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order modelling of electrical networks Application to stability studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Federation on Automatic Control (IFAC World Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.article n°4 de la session FrA6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Method for Robust Performance Analysis of Aircraft DC Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, Floride, United States. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4757928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach for Building the Global Pareto Border of an Electromagnetic System by Using the Pareto Borders of Each Sub-Componentof the System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece. p.195 oc1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an embedded electrical system with an approach for restricting the search space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Page 99, P2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of Optimization Algorithms by using Software Components for Optimization of Electromagnetic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation fractionnaire des piles à combustible de type PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Usman Iftikhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Static Decoupled Load Flow Modelling of a Power Supply Network with AC-DC Converters Applied to Light Rail System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chenh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order modelling of turboalternators – An adapted method of parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis for aircraft on-board system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IET International Conference on Power Electronics, Machines and Drives (PEMD 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dublin, France. pp.361-367, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20060132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an electrical system using Pareto borders of each component. Application to an automotive drive chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-IECON'06 (International Conference on Industrial Electronics, Control and Instrumentation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of fractional order models for electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Approach for Vehicle DC Power Networks: Application to Aircraft On-Board System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Caisley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-PESC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Recife, Brazil. pp.PESC'05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear controller design for embedded electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC-ECC 2005 - Joint 44th IEEE Conference on Decision and Control, and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Séville, Spain. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1583253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear time periodic modeling of power electronic devices for power system harmonic analysis and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Seminar on Automatic Control, Industrial Electronics and Instrumentation - Electronique de Puissance du Futur (SAAEI-EPF 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbine generator modeling by non-integer order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ivanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electric Machines and Drives Conference - IEMDC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Cambridge, France. pp.185-187, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2001.939296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector based considerations upon inverter protection schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Power Electronics and Variable Speed Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEE, Sep 1998, London, France. pp.568-573, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:19980588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-bar induction motor model for large transient analysis under saturated conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mannevy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 IEEE International Electric Machines and Drives Conference Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Milwaukee, France. pp.MD1/3.1-MD1/3.3, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.1997.604185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector based investigation of induction motor drive under inverter fault operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mannevy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESC97. Record 28th Annual IEEE Power Electronics Specialists Conference. Formerly Power Conditioning Specialists Conference 1970-71. Power Processing and Electronic Specialists Conference 1972</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, St. Louis, France. pp.1288-1294, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESC.1997.616935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th TRB Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des charges non linéaires dans les réseaux de bord : application aux réseaux d'avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.004, 2005, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2005604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robustesse: une nouvelle approche pour l'intégration des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception systémique pour la conversion d'énergie électrique 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, pp.155-186, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Robustness: a new approach for the integration of energetic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. Roboam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic design methodologies for electrical energy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, pp.125-158, 2012, 978-1-84821-388-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation réunion de lancement du PEPR «Technologies Avancées des Systèmes Energétiques » (TASE) - 22 mai 2023 - Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation ZOOM publique du PEPR TASE du 22/11/2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation fractionnaire des piles à combustible de type PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Iftkhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation fractionnaire de la machine synchrone – application aux études de stabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local formulation for steady-state and dynamic stability analysis of transmission power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority Research Programme on Technologies for Advanced Energy Systems (TASE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES DEFAUTS DANS LES ASSOCIATIONS ONDULEUR - MACHINE ASYNCHRONE. EXEMPLE D'UNE CHAINE DE TRACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00908685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISER ET CONCEVOIR lES RESEAUX D'ENERGIE ELECTRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Joseph-Fourier - Grenoble I, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00408128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Retière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9473-2074</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sensitivity of power system dynamic modes to system parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (4), pp.045385. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2631-8695/ae223a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Enhanced Resilience of Interdependent Critical Infrastructures: Robustness Analysis of a Multi-modal Public Transport Network Subject to Power Grid Failures with Integrated Travel Demand Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2679 (10), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981251345762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic quantum models for the dynamics of power grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (6), pp.064313. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.110.064313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal analysis of French medium voltage distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sklab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.101372. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach Inspired by Quantum Mechanics for the Modeling of Large Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), pp.1360-1369. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2023.3243933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765644v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A steady-state analysis of distribution networks by diffusion-limited-aggregation and multifractal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 600, pp.127552. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2022.127552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Graph Analysis of the Geometry of Power Flows in Transmission Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Truc Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Caputo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), pp.2736--2747. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2019.2928852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully distributed security constrained optimal power flow with primary frequency control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.536-547. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing the algebraic connectivity of meshed electrical pathways used as current return network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojislav Stojanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dieudonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.18--31. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis of load flow equations for transmission networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jg Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.025007. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2631-8695/ab47a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing fractal indices of electric networks to roads and buildings: The case of Grenoble (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 531, pp.121774. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2019.121774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of SQP optimization algorithm to size a multiphysical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (2), pp.661-680. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-12-2016-0519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the scale-invariant structure of smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T.M. Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.1612--1621. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsyst.2014.2359052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of the frequency response of power systems based on scale invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Tinh-Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.157--171. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between system design optimization strategies for more electric aircraft network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.S289-S305. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-140174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal power flow with storage in DC electrified railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.885--897. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2015-0417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical frequency modeling of a diode rectifier Formulation for SQP solving versus formulation for Newton-Raphson solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.910--926. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2015-0419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement optimal d’un réseau électrique aéronautique – Comparaison entre différentes stratégies de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.72-79. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-1/16270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-Order Modeling of Saturated Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (10), pp.5241-5248. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tie.2014.2301741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and design of DC grids for robust integration of electrical devices. Application to aircraft power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.181-189. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2013.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a Systems & ICT Master program in the International Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (hors série 1), pp.article 1005. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2011005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an embedded electrical system with an approach for limiting the search space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (5), pp.1141-1154. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640910969403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability study of electrical power systems modelled with half-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (6,7,8), pp.45-57. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.42.911-922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception des réseaux embarqués. Vers une minimisation des éléments passifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (1), pp. 313-342. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.10.313-342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination optimale des moyens de réglage pour les réseaux de distribution en présence de production décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE, Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (2-3), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.9.161-184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of proton exchange membrane fuel cell using non-integer derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Usman Iftikhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 160 (2), pp. 1170-1182. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2006.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Experimental Bench to Check Control Strategies and Communication Devices for Distribution Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la production decentralise : validation de stratégies de coordination et de télécommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Impact Assessment of Low Voltage Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique, Hermes Science Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.Science Publications. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.355-376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced currents modeling by half-order systems application to hydro- and turbo-alternators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Ivanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (1), pp.94-99. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2002.808385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commutation de modèle pour l’étude des défauts de court-circuit d’un variateur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.5.63-74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion phenomenon modelling by half-order systems: application to squirrel-cage induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ivanès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 242-245, pp.1243-1245. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-8853(01)01198-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Experimental Study of 3-Phase Short-Circuits of a Double-Cage Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retiere Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanes Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallo Demba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 27 (4), pp.343-362. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/073135699269190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to electric machine modeling by systems of noninteger order. Application to double-cage induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Ivanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (4), pp.1026-1032. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/60.815023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study methods of induction traction motor three phase short circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ivanès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3 (3), pp.263-271. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:1998229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference in Emerging Technologies in Transportation Systems TRC 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPR TASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque cellule Energie du CNRS : 10 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast load-flow calculations based on spanning trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT EUROPE 2023 "Powering solutions for decarbonized and resilient future smartgrids”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; IEEE Power &amp; Energy Society, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear stability analysis of the electrical vehicle chargers power stage connected to the weak grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khalili Dermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Porto Workshop 2022: E-mobility and power distribution systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Porto, Portugal. pp.955-959, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2022.0855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear stability analysis of the EV chargers power stage connected to the weak grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Khalili Dermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sadegh Baghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Porto Workshop 2022: E-mobility and power distribution systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2022, Porto, Portugal. pp.955-959, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2022.0855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879931v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the fractal behaviour of the distribution power grid in the city of grenoble-france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED- THE 25TH INTERNATIONAL CONFERENCE AND EXHIBITION ON ELECTRICITY DISTRIBUTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02159705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Metric to Quantify the Vulnerability of Power Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Truc Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Caputo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on System Science and Engineering (ICSSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dong Hoi City, Vietnam. pp.206--213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral properties of dynamical power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Koeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of large-scale transmission power blackouts from 2005 to 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 53rd International Universities Power Engineering Conference (UPEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Glasgow, United Kingdom. pp.8541901, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UPEC.2018.8541901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed chance-constrained optimal power flow based on primary frequency control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM e-Energy 2018- 9th ACM International Conference on Future Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Karlsruhe, Germany. pp.366-374, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3208903.3208921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01921099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Security Constrained Optimal Power Flow with Primary Frequency Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Multi-Agent Systems (EUMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Évry, France. pp.79-95, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01713-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of meshed electrical networks by increasing algebraic connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojislav Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges, Innovative Architectures and Control Strategies for Future Networks: The Web-of-Cells, Fractal Grids and Other Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Caerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helfried Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.2149 - 2152, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/oap-cired.2017.1287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Grid – Towards the Future Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Muratore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical frequency modeling of static converters toward sizing of the system by optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">optimization and inverse problems in electromagnetism (OIPE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGGREGATED MULTILEVEL APPROACH FOR THE DESIGN OF MORE ELECTRIC AIRCRAFT NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Electrotechnique 2015 du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel double loop approach for the design of onboard flight networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative optimization strategy for the design of more electric aircraft networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft (MEA2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FractalGrid: An innovative project for future smartgrid architectures based on multiscale and fractal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EERA ELECTRA Programme / European Technology Platform Smart Grids Joint Technical Workshop: “The Web of Cells and alternative concepts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between system design optimization strategies for more electric aircraft networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AID FOR THE MODELING OF AC SINGLE-PHASE POWER GRID FOR STUDIES USING OPTIMISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are power grids scale invariant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Complex Systems and Applications (ICCSA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYTICAL FREQUENCY MODEL OF A DIODE RECTIFIER: SQP SOLVING VERSUS NEWTON-RAPHSON SOLVING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL POWER FLOW WITH STORAGE: APPLICATION TO DC RAILWAY ELECTRIFICATION SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Equivalent of Power Systems Based On Scale Invariance For Smart Grid Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tinh Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Location in Multi-Terminal HVDC Networks Based on Electromagnetic Time Reversal with Limited Time Reversal Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Razzaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using scale invariance for wide-band frequency modeling of power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tinh Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERTECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time domain simulations of synchronous generator modelled by half-order system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Society (IECON 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of a Railway Electrical Supply Based on Various Cost Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2012, 12th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An new methodology to optimize the efficiency of a multi-sources and multi-converters system under harmonic constraints. Application to light rail systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order modelling of ferromagnetic sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 20th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdansk, France. pp.607-612, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order reduced Model of Electrical Systems Using Self-similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating calculations and optimization design of a new HVDC supply power for light rail system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and First Year of a New International Master in Industrial Processes Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2010 - 8ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Grenoble, France. Papier 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of Static Converters for optimal sizing of on-board electrical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modelling of electrical power networks using fractal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICHQP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic design method for robust performances and integration of Aircraft DC power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2010 - IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bari, Italy. s. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for solving &amp;quot;Ill Posed&amp;quot; Optimization Problem. Application to an Electrical Power Channel of an Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ilmenau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear half-order modeling of synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chzran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electrical Machines and Drives Conference IEMDC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance specifications and analysis of a variable speed synchronous generator witha diode rectifier for the all electric aircraft using the Hinf control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Methodology for Aircraft HVDC Power Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIT 2019 - IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Gippsland, Australia. 6p., </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2009.4939513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order modelling of electrical networks Application to stability studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Federation on Automatic Control (IFAC World Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.article n°4 de la session FrA6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Method for Robust Performance Analysis of Aircraft DC Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, Floride, United States. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4757928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on existing modelling methodologies for PEM Fuel Cell Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2008: Fundamentals and Developments of Fuel Cell Conference, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of self-adaptive evolutionary algorithms for multimodal optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Page 54, P1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order analytical modelling of ferromagnetic sheet - Validation with finite element simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Symposium Electromagnetic Phenomena in Nonlinear (EPNC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach for Building the Global Pareto Border of an Electromagnetic System by Using the Pareto Borders of Each Sub-Componentof the System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece. p.195 oc1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an embedded electrical system with an approach for restricting the search space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Page 99, P2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of Optimization Algorithms by using Software Components for Optimization of Electromagnetic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation fractionnaire des piles à combustible de type PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Usman Iftikhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Static Decoupled Load Flow Modelling of a Power Supply Network with AC-DC Converters Applied to Light Rail System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chenh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an electrical system using Pareto borders of each component. Application to an automotive drive chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-IECON'06 (International Conference on Industrial Electronics, Control and Instrumentation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis for aircraft on-board system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IET International Conference on Power Electronics, Machines and Drives (PEMD 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dublin, France. pp.361-367, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20060132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of fractional order models for electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order modelling of turboalternators – An adapted method of parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Approach for Vehicle DC Power Networks: Application to Aircraft On-Board System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Caisley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-PESC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Recife, Brazil. pp.PESC'05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear controller design for embedded electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC-ECC 2005 - Joint 44th IEEE Conference on Decision and Control, and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Séville, Spain. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1583253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear time periodic modeling of power electronic devices for power system harmonic analysis and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Seminar on Automatic Control, Industrial Electronics and Instrumentation - Electronique de Puissance du Futur (SAAEI-EPF 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbine generator modeling by non-integer order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ivanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electric Machines and Drives Conference - IEMDC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Cambridge, France. pp.185-187, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2001.939296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector based considerations upon inverter protection schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Power Electronics and Variable Speed Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEE, Sep 1998, London, France. pp.568-573, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:19980588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-bar induction motor model for large transient analysis under saturated conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mannevy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 IEEE International Electric Machines and Drives Conference Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Milwaukee, France. pp.MD1/3.1-MD1/3.3, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.1997.604185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector based investigation of induction motor drive under inverter fault operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mannevy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESC97. Record 28th Annual IEEE Power Electronics Specialists Conference. Formerly Power Conditioning Specialists Conference 1970-71. Power Processing and Electronic Specialists Conference 1972</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, St. Louis, France. pp.1288-1294, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESC.1997.616935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th TRB Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des charges non linéaires dans les réseaux de bord : application aux réseaux d'avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.004, 2005, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2005604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robustesse: une nouvelle approche pour l'intégration des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception systémique pour la conversion d'énergie électrique 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, pp.155-186, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Robustness: a new approach for the integration of energetic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. Roboam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic design methodologies for electrical energy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, pp.125-158, 2012, 978-1-84821-388-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation réunion de lancement du PEPR «Technologies Avancées des Systèmes Energétiques » (TASE) - 22 mai 2023 - Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation ZOOM publique du PEPR TASE du 22/11/2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation fractionnaire des piles à combustible de type PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Iftkhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation fractionnaire de la machine synchrone – application aux études de stabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local formulation for steady-state and dynamic stability analysis of transmission power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority Research Programme on Technologies for Advanced Energy Systems (TASE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES DEFAUTS DANS LES ASSOCIATIONS ONDULEUR - MACHINE ASYNCHRONE. EXEMPLE D'UNE CHAINE DE TRACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00908685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISER ET CONCEVOIR lES RESEAUX D'ENERGIE ELECTRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Joseph-Fourier - Grenoble I, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00408128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA6B0FD3"/>
+    <w:nsid w:val="1AFE1495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-retiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9473-2074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224915v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva Fradique" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Retiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981251345762" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guichard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ae223a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692869v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.064313" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04939959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sklab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reti&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101372" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765644v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2023.3243933" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Sidqi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2022.127552" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260248v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Truc Ha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caputo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2019.2928852" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Velay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Vinyals" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.03.028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509502v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Caputo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Knippel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Retiere" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ab47a2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350910v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Goddet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojislav Stojanovic" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dieudonne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Genoulaz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.05.002" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.121774" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Nhat Hoang Tran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen Huu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2016-0519" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.M. Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsyst.2014.2359052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tinh-Minh Le" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.08.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hadbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140174" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2015-0417" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789434v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-1/16270" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277765v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2015-0419" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022285v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Racewicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chrzan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2014.2301741" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sautreuil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2013.12.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFH1F4DF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640910969403" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-6J42Z55H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Enacheanu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.911-922" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-753901G2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barruel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.10.313-342" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-F95J7MBT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.161-184" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7X2525DG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman Iftikhar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.03.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MZSCW8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182400v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.355-376" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NML2QXSJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406829v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406371v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Riu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Retiere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ivanes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2002.808385" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564727v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ivan&#232;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01198-2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XP3MD7C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567978v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schaeffer" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.5.63-74" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6N34G7VG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retiere Nicolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanes Marcel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo Demba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/073135699269190" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/60.815023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429952v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivan&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998229" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4471XZ8R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166065v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104863v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Azais" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalili Dermani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baghaei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rioual" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0855" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879931v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khalili Dermani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Baghaei" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rioual" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113766v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159705v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179204v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Koeth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330511v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01713-2_7" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330748v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UPEC.2018.8541901" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01921099v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208903.3208921" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518413v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muratore" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558991v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojislav Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Genoulaz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518368v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Martini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Caerts" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfried Brunner" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.1287" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369913v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105353v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135834v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663831v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105354v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256253v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065876v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoa Nguyen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Rezgui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022005v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tinh Minh Le" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022322v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razzaghi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paolone" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rachidi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloux" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022011v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065903v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065888v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991621v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820137v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819226v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599638v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amrane" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437364v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984227" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620992v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vial" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609590v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545081v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479811v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609598v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roudet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611479v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611475v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384493v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chzran" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396273v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364012v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2009.4939513" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298229v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Labie" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323985v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298159v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339301v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4757928" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282775v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323994v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286635v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360433v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sailler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288824v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chenh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sautreuil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195487v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437367v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barruel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Schanen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20060132" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199524v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199631v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Enciu" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184095v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Caisley" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364059v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583253" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021513v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Ignatova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620524v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Retiere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivanes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2001.939296" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620458v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19980588" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437371v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foggia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roye" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mannevy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.1997.604185" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437373v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.1997.616935" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940956v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540372v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roudet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2005604" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782577v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782584v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119984v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azais" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294515v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Iftkhar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294908v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418450v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816585v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00908685v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00408128v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-retiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9473-2074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416371v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ae223a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224915v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva Fradique" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Retiere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981251345762" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692869v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.064313" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04939959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sklab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reti&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101372" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765644v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2023.3243933" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Sidqi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2022.127552" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260248v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Truc Ha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caputo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2019.2928852" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Velay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Vinyals" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.03.028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Goddet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojislav Stojanovic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dieudonne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Genoulaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.05.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509502v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Caputo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Knippel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Retiere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ab47a2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.121774" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Nhat Hoang Tran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen Huu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2016-0519" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.M. Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsyst.2014.2359052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tinh-Minh Le" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.08.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hadbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140174" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2015-0417" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277765v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2015-0419" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-1/16270" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022285v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Racewicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chrzan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2014.2301741" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sautreuil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2013.12.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFH1F4DF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640910969403" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-6J42Z55H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Enacheanu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.911-922" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-753901G2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barruel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.10.313-342" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-F95J7MBT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.161-184" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7X2525DG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman Iftikhar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.03.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MZSCW8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406829v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.355-376" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NML2QXSJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Riu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Retiere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ivanes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2002.808385" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schaeffer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.5.63-74" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6N34G7VG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ivan&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01198-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XP3MD7C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retiere Nicolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanes Marcel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo Demba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/073135699269190" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/60.815023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429952v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivan&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998229" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4471XZ8R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Azais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalili Dermani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baghaei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rioual" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0855" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879931v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khalili Dermani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Baghaei" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rioual" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159705v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179204v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Koeth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330748v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UPEC.2018.8541901" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01921099v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208903.3208921" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330511v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01713-2_7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojislav Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Genoulaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518368v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Martini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Caerts" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfried Brunner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.1287" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518413v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muratore" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369913v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135834v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105354v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663831v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256253v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105353v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065876v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoa Nguyen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Rezgui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065903v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065888v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022005v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tinh Minh Le" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022322v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razzaghi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paolone" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rachidi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991621v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820137v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819226v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620992v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vial" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437364v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984227" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599638v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amrane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545081v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479811v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609598v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roudet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611479v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611475v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609590v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384493v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chzran" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396273v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364012v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2009.4939513" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298159v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339301v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4757928" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323985v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298229v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Labie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282775v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323994v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286635v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360433v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sailler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288824v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chenh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sautreuil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199524v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437367v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barruel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Schanen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20060132" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199631v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Enciu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195487v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184095v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Caisley" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364059v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583253" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021513v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Ignatova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620524v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Retiere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivanes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2001.939296" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620458v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19980588" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437371v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foggia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roye" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mannevy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.1997.604185" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437373v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.1997.616935" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940956v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540372v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roudet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2005604" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782577v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782584v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119984v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azais" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294515v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Iftkhar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294908v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418450v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816585v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00908685v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00408128v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>