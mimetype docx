--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Retière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9473-2074</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sensitivity of power system dynamic modes to system parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (4), pp.045385. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2631-8695/ae223a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Enhanced Resilience of Interdependent Critical Infrastructures: Robustness Analysis of a Multi-modal Public Transport Network Subject to Power Grid Failures with Integrated Travel Demand Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2679 (10), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981251345762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic quantum models for the dynamics of power grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (6), pp.064313. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.110.064313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal analysis of French medium voltage distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sklab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.101372. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach Inspired by Quantum Mechanics for the Modeling of Large Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), pp.1360-1369. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2023.3243933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765644v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A steady-state analysis of distribution networks by diffusion-limited-aggregation and multifractal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 600, pp.127552. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2022.127552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Graph Analysis of the Geometry of Power Flows in Transmission Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Truc Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Caputo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), pp.2736--2747. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2019.2928852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully distributed security constrained optimal power flow with primary frequency control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.536-547. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing the algebraic connectivity of meshed electrical pathways used as current return network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojislav Stojanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dieudonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.18--31. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis of load flow equations for transmission networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jg Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.025007. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2631-8695/ab47a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing fractal indices of electric networks to roads and buildings: The case of Grenoble (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 531, pp.121774. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2019.121774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of SQP optimization algorithm to size a multiphysical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (2), pp.661-680. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-12-2016-0519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the scale-invariant structure of smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T.M. Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.1612--1621. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsyst.2014.2359052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of the frequency response of power systems based on scale invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Tinh-Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.157--171. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between system design optimization strategies for more electric aircraft network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.S289-S305. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-140174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal power flow with storage in DC electrified railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.885--897. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2015-0417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical frequency modeling of a diode rectifier Formulation for SQP solving versus formulation for Newton-Raphson solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.910--926. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2015-0419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement optimal d’un réseau électrique aéronautique – Comparaison entre différentes stratégies de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.72-79. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-1/16270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-Order Modeling of Saturated Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (10), pp.5241-5248. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tie.2014.2301741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and design of DC grids for robust integration of electrical devices. Application to aircraft power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.181-189. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2013.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a Systems & ICT Master program in the International Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (hors série 1), pp.article 1005. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2011005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an embedded electrical system with an approach for limiting the search space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (5), pp.1141-1154. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640910969403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability study of electrical power systems modelled with half-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (6,7,8), pp.45-57. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.42.911-922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception des réseaux embarqués. Vers une minimisation des éléments passifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (1), pp. 313-342. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.10.313-342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination optimale des moyens de réglage pour les réseaux de distribution en présence de production décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE, Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (2-3), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.9.161-184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of proton exchange membrane fuel cell using non-integer derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Usman Iftikhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 160 (2), pp. 1170-1182. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2006.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Experimental Bench to Check Control Strategies and Communication Devices for Distribution Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la production decentralise : validation de stratégies de coordination et de télécommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Impact Assessment of Low Voltage Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique, Hermes Science Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.Science Publications. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.355-376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced currents modeling by half-order systems application to hydro- and turbo-alternators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Ivanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (1), pp.94-99. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2002.808385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commutation de modèle pour l’étude des défauts de court-circuit d’un variateur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.5.63-74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion phenomenon modelling by half-order systems: application to squirrel-cage induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ivanès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 242-245, pp.1243-1245. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-8853(01)01198-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Experimental Study of 3-Phase Short-Circuits of a Double-Cage Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retiere Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanes Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallo Demba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 27 (4), pp.343-362. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/073135699269190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to electric machine modeling by systems of noninteger order. Application to double-cage induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Ivanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (4), pp.1026-1032. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/60.815023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study methods of induction traction motor three phase short circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ivanès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3 (3), pp.263-271. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:1998229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference in Emerging Technologies in Transportation Systems TRC 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPR TASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque cellule Energie du CNRS : 10 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast load-flow calculations based on spanning trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT EUROPE 2023 "Powering solutions for decarbonized and resilient future smartgrids”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; IEEE Power &amp; Energy Society, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear stability analysis of the electrical vehicle chargers power stage connected to the weak grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khalili Dermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Porto Workshop 2022: E-mobility and power distribution systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Porto, Portugal. pp.955-959, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2022.0855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear stability analysis of the EV chargers power stage connected to the weak grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Khalili Dermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sadegh Baghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Porto Workshop 2022: E-mobility and power distribution systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2022, Porto, Portugal. pp.955-959, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2022.0855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879931v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the fractal behaviour of the distribution power grid in the city of grenoble-france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED- THE 25TH INTERNATIONAL CONFERENCE AND EXHIBITION ON ELECTRICITY DISTRIBUTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02159705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Metric to Quantify the Vulnerability of Power Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Truc Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Caputo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on System Science and Engineering (ICSSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dong Hoi City, Vietnam. pp.206--213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral properties of dynamical power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Koeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of large-scale transmission power blackouts from 2005 to 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 53rd International Universities Power Engineering Conference (UPEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Glasgow, United Kingdom. pp.8541901, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UPEC.2018.8541901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed chance-constrained optimal power flow based on primary frequency control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM e-Energy 2018- 9th ACM International Conference on Future Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Karlsruhe, Germany. pp.366-374, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3208903.3208921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01921099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Security Constrained Optimal Power Flow with Primary Frequency Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Multi-Agent Systems (EUMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Évry, France. pp.79-95, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01713-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of meshed electrical networks by increasing algebraic connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojislav Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges, Innovative Architectures and Control Strategies for Future Networks: The Web-of-Cells, Fractal Grids and Other Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Caerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helfried Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.2149 - 2152, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/oap-cired.2017.1287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Grid – Towards the Future Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Muratore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical frequency modeling of static converters toward sizing of the system by optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">optimization and inverse problems in electromagnetism (OIPE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGGREGATED MULTILEVEL APPROACH FOR THE DESIGN OF MORE ELECTRIC AIRCRAFT NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Electrotechnique 2015 du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel double loop approach for the design of onboard flight networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative optimization strategy for the design of more electric aircraft networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft (MEA2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FractalGrid: An innovative project for future smartgrid architectures based on multiscale and fractal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EERA ELECTRA Programme / European Technology Platform Smart Grids Joint Technical Workshop: “The Web of Cells and alternative concepts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between system design optimization strategies for more electric aircraft networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AID FOR THE MODELING OF AC SINGLE-PHASE POWER GRID FOR STUDIES USING OPTIMISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are power grids scale invariant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Complex Systems and Applications (ICCSA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYTICAL FREQUENCY MODEL OF A DIODE RECTIFIER: SQP SOLVING VERSUS NEWTON-RAPHSON SOLVING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL POWER FLOW WITH STORAGE: APPLICATION TO DC RAILWAY ELECTRIFICATION SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Equivalent of Power Systems Based On Scale Invariance For Smart Grid Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tinh Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Location in Multi-Terminal HVDC Networks Based on Electromagnetic Time Reversal with Limited Time Reversal Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Razzaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using scale invariance for wide-band frequency modeling of power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tinh Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERTECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time domain simulations of synchronous generator modelled by half-order system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Society (IECON 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of a Railway Electrical Supply Based on Various Cost Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2012, 12th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An new methodology to optimize the efficiency of a multi-sources and multi-converters system under harmonic constraints. Application to light rail systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order modelling of ferromagnetic sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 20th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdansk, France. pp.607-612, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order reduced Model of Electrical Systems Using Self-similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating calculations and optimization design of a new HVDC supply power for light rail system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and First Year of a New International Master in Industrial Processes Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2010 - 8ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Grenoble, France. Papier 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of Static Converters for optimal sizing of on-board electrical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modelling of electrical power networks using fractal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICHQP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic design method for robust performances and integration of Aircraft DC power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2010 - IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bari, Italy. s. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for solving &amp;quot;Ill Posed&amp;quot; Optimization Problem. Application to an Electrical Power Channel of an Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ilmenau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear half-order modeling of synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chzran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electrical Machines and Drives Conference IEMDC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance specifications and analysis of a variable speed synchronous generator witha diode rectifier for the all electric aircraft using the Hinf control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Methodology for Aircraft HVDC Power Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIT 2019 - IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Gippsland, Australia. 6p., </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2009.4939513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order modelling of electrical networks Application to stability studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Federation on Automatic Control (IFAC World Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.article n°4 de la session FrA6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Method for Robust Performance Analysis of Aircraft DC Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, Floride, United States. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4757928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on existing modelling methodologies for PEM Fuel Cell Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2008: Fundamentals and Developments of Fuel Cell Conference, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of self-adaptive evolutionary algorithms for multimodal optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Page 54, P1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order analytical modelling of ferromagnetic sheet - Validation with finite element simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Symposium Electromagnetic Phenomena in Nonlinear (EPNC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach for Building the Global Pareto Border of an Electromagnetic System by Using the Pareto Borders of Each Sub-Componentof the System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece. p.195 oc1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an embedded electrical system with an approach for restricting the search space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Page 99, P2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of Optimization Algorithms by using Software Components for Optimization of Electromagnetic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation fractionnaire des piles à combustible de type PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Usman Iftikhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Static Decoupled Load Flow Modelling of a Power Supply Network with AC-DC Converters Applied to Light Rail System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chenh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an electrical system using Pareto borders of each component. Application to an automotive drive chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-IECON'06 (International Conference on Industrial Electronics, Control and Instrumentation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis for aircraft on-board system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IET International Conference on Power Electronics, Machines and Drives (PEMD 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dublin, France. pp.361-367, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20060132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of fractional order models for electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order modelling of turboalternators – An adapted method of parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Approach for Vehicle DC Power Networks: Application to Aircraft On-Board System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Caisley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-PESC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Recife, Brazil. pp.PESC'05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear controller design for embedded electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC-ECC 2005 - Joint 44th IEEE Conference on Decision and Control, and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Séville, Spain. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1583253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear time periodic modeling of power electronic devices for power system harmonic analysis and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Seminar on Automatic Control, Industrial Electronics and Instrumentation - Electronique de Puissance du Futur (SAAEI-EPF 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbine generator modeling by non-integer order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ivanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electric Machines and Drives Conference - IEMDC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Cambridge, France. pp.185-187, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2001.939296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector based considerations upon inverter protection schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Power Electronics and Variable Speed Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEE, Sep 1998, London, France. pp.568-573, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:19980588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-bar induction motor model for large transient analysis under saturated conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mannevy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 IEEE International Electric Machines and Drives Conference Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Milwaukee, France. pp.MD1/3.1-MD1/3.3, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.1997.604185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector based investigation of induction motor drive under inverter fault operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mannevy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESC97. Record 28th Annual IEEE Power Electronics Specialists Conference. Formerly Power Conditioning Specialists Conference 1970-71. Power Processing and Electronic Specialists Conference 1972</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, St. Louis, France. pp.1288-1294, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESC.1997.616935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th TRB Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des charges non linéaires dans les réseaux de bord : application aux réseaux d'avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.004, 2005, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2005604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robustesse: une nouvelle approche pour l'intégration des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception systémique pour la conversion d'énergie électrique 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, pp.155-186, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Robustness: a new approach for the integration of energetic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. Roboam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic design methodologies for electrical energy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, pp.125-158, 2012, 978-1-84821-388-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation réunion de lancement du PEPR «Technologies Avancées des Systèmes Energétiques » (TASE) - 22 mai 2023 - Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation ZOOM publique du PEPR TASE du 22/11/2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation fractionnaire des piles à combustible de type PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Iftkhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation fractionnaire de la machine synchrone – application aux études de stabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local formulation for steady-state and dynamic stability analysis of transmission power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority Research Programme on Technologies for Advanced Energy Systems (TASE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES DEFAUTS DANS LES ASSOCIATIONS ONDULEUR - MACHINE ASYNCHRONE. EXEMPLE D'UNE CHAINE DE TRACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00908685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISER ET CONCEVOIR lES RESEAUX D'ENERGIE ELECTRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Joseph-Fourier - Grenoble I, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00408128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nicolas Retière </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nicolas-retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9473-2074</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward Enhanced Resilience of Interdependent Critical Infrastructures: Robustness Analysis of a Multi-modal Public Transport Network Subject to Power Grid Failures with Integrated Travel Demand Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2679 (10), </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/03611981251345762⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the sensitivity of power system dynamic modes to system parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (4), pp.045385. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2631-8695/ae223a⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05416371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic quantum models for the dynamics of power grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (6), pp.064313. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.110.064313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Approach Inspired by Quantum Mechanics for the Modeling of Large Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 39 (1), pp.1360-1369. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPWRS.2023.3243933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03765644v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal analysis of French medium voltage distribution networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sklab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Energy, Grids and Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, pp.101372. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.segan.2024.101372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A steady-state analysis of distribution networks by diffusion-limited-aggregation and multifractal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 600, pp.127552. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2022.127552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Graph Analysis of the Geometry of Power Flows in Transmission Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Truc Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Caputo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (2), pp.2736--2747. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSYST.2019.2928852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximizing the algebraic connectivity of meshed electrical pathways used as current return network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojislav Stojanovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dieudonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158, pp.18--31. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2018.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02350910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully distributed security constrained optimal power flow with primary frequency control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.536-547. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2019.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral analysis of load flow equations for transmission networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jg Caputo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Knippel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (2), pp.025007. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2631-8695/ab47a2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparing fractal indices of electric networks to roads and buildings: The case of Grenoble (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica A: Statistical Mechanics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 531, pp.121774. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physa.2019.121774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of SQP optimization algorithm to size a multiphysical system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (2), pp.661-680. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-12-2016-0519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the scale-invariant structure of smart grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T.M. Le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Systems Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.1612--1621. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/jsyst.2014.2359052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approximation of the frequency response of power systems based on scale invariance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi-Tinh-Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.157--171. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2015.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between system design optimization strategies for more electric aircraft network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 53, pp.S289-S305. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/JAE-140174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal power flow with storage in DC electrified railways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.885--897. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2015-0417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical frequency modeling of a diode rectifier Formulation for SQP solving versus formulation for Newton-Raphson solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (3), pp.910--926. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/COMPEL-11-2015-0419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensionnement optimal d’un réseau électrique aéronautique – Comparaison entre différentes stratégies de conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.72-79. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23723/1301:2016-1/16270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-Order Modeling of Saturated Synchronous Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 61 (10), pp.5241-5248. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tie.2014.2301741⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and design of DC grids for robust integration of electrical devices. Application to aircraft power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58, pp.181-189. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2013.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing a Systems & ICT Master program in the International Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 10 (hors série 1), pp.article 1005. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/2011005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an embedded electrical system with an approach for limiting the search space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (5), pp.1141-1154. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/03321640910969403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00488584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability study of electrical power systems modelled with half-order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (6,7,8), pp.45-57. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.42.911-922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de conception des réseaux embarqués. Vers une minimisation des éléments passifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 10 (1), pp. 313-342. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.10.313-342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00284484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coordination optimale des moyens de réglage pour les réseaux de distribution en présence de production décentralisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIGE, Revue Internationale de Génie Electrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 9 (2-3), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.9.161-184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00192184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic modeling of proton exchange membrane fuel cell using non-integer derivatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Usman Iftikhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rosini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 160 (2), pp. 1170-1182. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2006.03.044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Experimental Bench to Check Control Strategies and Communication Devices for Distribution Management Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la production decentralise : validation de stratégies de coordination et de télécommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 8, pp.54-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00406371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution Network Impact Assessment of Low Voltage Distributed Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouredine Hadjsaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Martino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Electrique, Hermes Science Publications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, pp.Science Publications. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.8.355-376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00182400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced currents modeling by half-order systems application to hydro- and turbo-alternators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.M. Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Ivanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 18 (1), pp.94-99. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2002.808385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commutation de modèle pour l’étude des défauts de court-circuit d’un variateur de vitesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Guichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Schaeffer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5 (1), pp.63-74. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rige.5.63-74⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04567978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diffusion phenomenon modelling by half-order systems: application to squirrel-cage induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Ivanès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 242-245, pp.1243-1245. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0304-8853(01)01198-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and Experimental Study of 3-Phase Short-Circuits of a Double-Cage Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retiere Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivanes Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diallo Demba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 27 (4), pp.343-362. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/073135699269190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introduction to electric machine modeling by systems of noninteger order. Application to double-cage induction machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.M. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Ivanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (4), pp.1026-1032. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/60.815023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study methods of induction traction motor three phase short circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ivanès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3 (3), pp.263-271. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:1998229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference in Emerging Technologies in Transportation Systems TRC 30</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPR TASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque cellule Energie du CNRS : 10 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast load-flow calculations based on spanning trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PES ISGT EUROPE 2023 "Powering solutions for decarbonized and resilient future smartgrids”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Grenoble Alpes; IEEE Power &amp; Energy Society, Oct 2023, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear stability analysis of the electrical vehicle chargers power stage connected to the weak grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Khalili Dermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Baghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Porto Workshop 2022: E-mobility and power distribution systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Porto, Portugal. pp.955-959, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2022.0855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04064902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-Linear stability analysis of the EV chargers power stage connected to the weak grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majid Khalili Dermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Sadegh Baghaei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Colas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rioual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED Porto Workshop 2022: E-mobility and power distribution systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRED, Jun 2022, Porto, Portugal. pp.955-959, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/icp.2022.0855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04879931v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the fractal behaviour of the distribution power grid in the city of grenoble-france</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Sidqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Vuidel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED- THE 25TH INTERNATIONAL CONFERENCE AND EXHIBITION ON ELECTRICITY DISTRIBUTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Madrid, Spain. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02159705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Metric to Quantify the Vulnerability of Power Grids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinh Truc Ha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Caputo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 International Conference on System Science and Engineering (ICSSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Dong Hoi City, Vietnam. pp.206--213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03113766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral properties of dynamical power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Koeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE PowerTech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of large-scale transmission power blackouts from 2005 to 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 53rd International Universities Power Engineering Conference (UPEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Glasgow, United Kingdom. pp.8541901, </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/UPEC.2018.8541901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed chance-constrained optimal power flow based on primary frequency control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM e-Energy 2018- 9th ACM International Conference on Future Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Karlsruhe, Germany. pp.366-374, </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3208903.3208921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01921099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agent-Based Security Constrained Optimal Power Flow with Primary Frequency Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Velay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meritxell Vinyals</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Besanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Multi-Agent Systems (EUMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Évry, France. pp.79-95, </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01713-2_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of meshed electrical networks by increasing algebraic connectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vojislav Stojanović</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Goddet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anca Dieudonné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Genoulaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges, Innovative Architectures and Control Strategies for Future Networks: The Web-of-Cells, Fractal Grids and Other Concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Caerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helfried Brunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.2149 - 2152, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/oap-cired.2017.1287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fractal Grid – Towards the Future Smart Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Muratore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Michiorri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIRED 2017 - 24th International Conference on Electricity Distribution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Glascow, United Kingdom. pp.1236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01518413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical frequency modeling of static converters toward sizing of the system by optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">optimization and inverse problems in electromagnetism (OIPE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01369913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGGREGATED MULTILEVEL APPROACH FOR THE DESIGN OF MORE ELECTRIC AIRCRAFT NETWORKS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les journées Electrotechnique 2015 du Club EEA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative optimization strategy for the design of more electric aircraft networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">More Electric Aircraft (MEA2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Toulouse, France. pp.1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03663831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multilevel double loop approach for the design of onboard flight networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FractalGrid: An innovative project for future smartgrid architectures based on multiscale and fractal modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Kariniotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EERA ELECTRA Programme / European Technology Platform Smart Grids Joint Technical Workshop: “The Web of Cells and alternative concepts”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between system design optimization strategies for more electric aircraft networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Hadbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands. pp. 51-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are power grids scale invariant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Conference on Complex Systems and Applications (ICCSA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ANALYTICAL FREQUENCY MODEL OF A DIODE RECTIFIER: SQP SOLVING VERSUS NEWTON-RAPHSON SOLVING</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Nhat Hoang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTIMAL POWER FLOW WITH STORAGE: APPLICATION TO DC RAILWAY ELECTRIFICATION SYSTEMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AID FOR THE MODELING OF AC SINGLE-PHASE POWER GRID FOR STUDIES USING OPTIMISATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xuan Hoa Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Rezgui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE2014, Optimization and inverse problems in electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Delft, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01065876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Equivalent of Power Systems Based On Scale Invariance For Smart Grid Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tinh Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Location in Multi-Terminal HVDC Networks Based on Electromagnetic Time Reversal with Limited Time Reversal Window</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reza Razzaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Paolone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farhad Rachidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Descloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Raison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PSCC 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Wroclaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using scale invariance for wide-band frequency modeling of power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tinh Minh Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">POWERTECH 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Grenoble, France. pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time domain simulations of synchronous generator modelled by half-order system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Industrial Electronics Society (IECON 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00820137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Design of a Railway Electrical Supply Based on Various Cost Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Bossi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2012, 12th International Workshop on Optimization and Inverse Problems in Electromagnetism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00819226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An new methodology to optimize the efficiency of a multi-sources and multi-converters system under harmonic constraints. Application to light rail systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Birmingham, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00620992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order modelling of ferromagnetic sheet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 IEEE 20th International Symposium on Industrial Electronics (ISIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Gdansk, France. pp.607-612, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIE.2011.5984227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Order reduced Model of Electrical Systems Using Self-similarity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electrimacs 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Cergy Pontoise, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00599638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating calculations and optimization design of a new HVDC supply power for light rail system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00545081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Definition and First Year of a New International Master in Industrial Processes Automation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Witrant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Thiriet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CETSIS 2010 - 8ème Colloque sur l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Grenoble, France. Papier 69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00479811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical Modeling of Static Converters for optimal sizing of on-board electrical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Gerbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Roudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VPPC 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New modelling of electrical power networks using fractal geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Amrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ICHQP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bergamo, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A generic design method for robust performances and integration of Aircraft DC power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISIE 2010 - IEEE International Symposium on Industrial Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Bari, Italy. s. p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00611475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Methodology for solving &amp;quot;Ill Posed&amp;quot; Optimization Problem. Application to an Electrical Power Channel of an Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hieu Nguyen Huu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OIPE 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Ilmenau, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00609590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-linear half-order modeling of synchronous machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chzran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electrical Machines and Drives Conference IEMDC 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance specifications and analysis of a variable speed synchronous generator witha diode rectifier for the all electric aircraft using the Hinf control approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2009 - European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00396273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Methodology for Aircraft HVDC Power Systems Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hernández-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIT 2019 - IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Gippsland, Australia. 6p., </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIT.2009.4939513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order modelling of electrical networks Application to stability studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Federation on Automatic Control (IFAC World Congress)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.article n°4 de la session FrA6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Method for Robust Performance Analysis of Aircraft DC Power Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2008 - 34th Annual Conference of the IEEE Industrial Electronics Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando, Floride, United States. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IECON.2008.4757928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order analytical modelling of ferromagnetic sheet - Validation with finite element simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Labie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Symposium Electromagnetic Phenomena in Nonlinear (EPNC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00298229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review on existing modelling methodologies for PEM Fuel Cell Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Harel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hilairet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hinaje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDFC 2008: Fundamentals and Developments of Fuel Cell Conference, Nancy, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of self-adaptive evolutionary algorithms for multimodal optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Page 54, P1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Approach for Building the Global Pareto Border of an Electromagnetic System by Using the Pareto Borders of Each Sub-Componentof the System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth Biennial IEEE Conference on Electromagnetic Field Computation (CEFC 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Athènes, Greece. p.195 oc1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00282775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal sizing of an embedded electrical system with an approach for restricting the search space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Roboam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Sareni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Workshop on Optimization and Inverse Problems in Electromagnetism (OIPE 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.Page 99, P2-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00323994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition of Optimization Algorithms by using Software Components for Optimization of Electromagnetic Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delinchant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on the Computation of Electromagnetic Fields, COMPUMAG'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Aachen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00286635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation fractionnaire des piles à combustible de type PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Usman Iftikhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-Static Decoupled Load Flow Modelling of a Power Supply Network with AC-DC Converters Applied to Light Rail System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Chenh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPE'2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00288824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis for aircraft on-board system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Schanen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IET International Conference on Power Electronics, Machines and Drives (PEMD 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Dublin, France. pp.361-367, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:20060132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of an electrical system using Pareto borders of each component. Application to an automotive drive chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huu Hieu Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-IECON'06 (International Conference on Industrial Electronics, Control and Instrumentation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of fractional order models for electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petre Enciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IECON 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00199631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-order modelling of turboalternators – An adapted method of parameter identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Szymon Racewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Chrzan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Electrical Machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability Approach for Vehicle DC Power Networks: Application to Aircraft On-Board System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Caisley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE-PESC'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Recife, Brazil. pp.PESC'05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A nonlinear controller design for embedded electrical networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Georges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gildas Besancon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CDC-ECC 2005 - Joint 44th IEEE Conference on Decision and Control, and European Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Séville, Spain. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1583253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear time periodic modeling of power electronic devices for power system harmonic analysis and simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seddik Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Granjon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Annual Seminar on Automatic Control, Industrial Electronics and Instrumentation - Electronique de Puissance du Futur (SAAEI-EPF 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00021513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbine generator modeling by non-integer order systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ivanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electric Machines and Drives Conference - IEMDC 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2001, Cambridge, France. pp.185-187, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.2001.939296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector based considerations upon inverter protection schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh International Conference on Power Electronics and Variable Speed Drives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEE, Sep 1998, London, France. pp.568-573, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1049/cp:19980588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04620458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep-bar induction motor model for large transient analysis under saturated conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Foggia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mannevy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 IEEE International Electric Machines and Drives Conference Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Milwaukee, France. pp.MD1/3.1-MD1/3.3, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IEMDC.1997.604185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vector based investigation of induction motor drive under inverter fault operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Roye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mannevy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PESC97. Record 28th Annual IEEE Power Electronics Specialists Conference. Formerly Power Conditioning Specialists Conference 1970-71. Power Processing and Electronic Specialists Conference 1972</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, St. Louis, France. pp.1288-1294, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PESC.1997.616935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joint Modelling and Robustness Analysis of Multimodal Transportation and Electricity Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas da Silva Fradique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Vinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Rigo-Mariani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">104th TRB Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Washinghton DC, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04940956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence des charges non linéaires dans les réseaux de bord : application aux réseaux d'avion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Barruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L. Schanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Roudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, pp.004, 2005, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/bib-j3ea:2005604⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04540372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La robustesse: une nouvelle approche pour l'intégration des systèmes énergétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conception systémique pour la conversion d'énergie électrique 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, pp.155-186, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Robustness: a new approach for the integration of energetic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Sautreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sename</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">X. Roboam. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systemic design methodologies for electrical energy systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE - Wiley, pp.125-158, 2012, 978-1-84821-388-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00782584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation réunion de lancement du PEPR «Technologies Avancées des Systèmes Energétiques » (TASE) - 22 mai 2023 - Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation ZOOM publique du PEPR TASE du 22/11/2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation fractionnaire des piles à combustible de type PEMFC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Sailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. U. Iftkhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bultel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation fractionnaire de la machine synchrone – application aux études de stabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavian Enacheanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Riu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00294908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A local formulation for steady-state and dynamic stability analysis of transmission power systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Guichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Mayou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05418450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priority Research Programme on Technologies for Advanced Energy Systems (TASE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETUDE DES DEFAUTS DANS LES ASSOCIATIONS ONDULEUR - MACHINE ASYNCHRONE. EXEMPLE D'UNE CHAINE DE TRACTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rétière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00908685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MODELISER ET CONCEVOIR lES RESEAUX D'ENERGIE ELECTRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Joseph-Fourier - Grenoble I, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00408128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId315"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AFE1495"/>
+    <w:nsid w:val="E1D8B71B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-retiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9473-2074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416371v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ae223a" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224915v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva Fradique" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Retiere" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981251345762" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692869v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.064313" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04939959v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sklab" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reti&#232;re" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101372" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765644v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2023.3243933" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Sidqi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2022.127552" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260248v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Truc Ha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caputo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2019.2928852" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331162v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Velay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Vinyals" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.03.028" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Goddet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojislav Stojanovic" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dieudonne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Genoulaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.05.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509502v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Caputo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Knippel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Retiere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ab47a2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.121774" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Nhat Hoang Tran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen Huu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2016-0519" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.M. Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsyst.2014.2359052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tinh-Minh Le" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.08.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hadbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140174" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2015-0417" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277765v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2015-0419" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-1/16270" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022285v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Racewicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chrzan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2014.2301741" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sautreuil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2013.12.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFH1F4DF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640910969403" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-6J42Z55H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Enacheanu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.911-922" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-753901G2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barruel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.10.313-342" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-F95J7MBT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.161-184" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7X2525DG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman Iftikhar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.03.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MZSCW8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406829v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.355-376" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NML2QXSJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Riu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Retiere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ivanes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2002.808385" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schaeffer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.5.63-74" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6N34G7VG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ivan&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01198-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XP3MD7C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retiere Nicolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanes Marcel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo Demba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/073135699269190" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/60.815023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429952v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivan&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998229" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4471XZ8R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Azais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalili Dermani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baghaei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rioual" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0855" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879931v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khalili Dermani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Baghaei" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rioual" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159705v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179204v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Koeth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330748v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UPEC.2018.8541901" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01921099v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208903.3208921" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330511v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01713-2_7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojislav Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Genoulaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518368v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Martini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Caerts" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfried Brunner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.1287" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518413v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muratore" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369913v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135834v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105354v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663831v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256253v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105353v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065876v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoa Nguyen" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Rezgui" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022011v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065903v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065888v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022005v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tinh Minh Le" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022322v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razzaghi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paolone" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rachidi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991621v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820137v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819226v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620992v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vial" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437364v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984227" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599638v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amrane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545081v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479811v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609598v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roudet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611479v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611475v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609590v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384493v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chzran" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396273v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364012v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2009.4939513" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298159v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339301v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4757928" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323985v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298229v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Labie" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282775v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323994v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286635v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360433v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sailler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288824v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chenh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sautreuil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199524v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437367v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barruel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Schanen" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20060132" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199631v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Enciu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195487v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184095v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Caisley" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364059v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583253" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021513v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Ignatova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620524v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Retiere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivanes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2001.939296" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620458v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19980588" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437371v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foggia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roye" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mannevy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.1997.604185" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437373v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.1997.616935" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940956v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540372v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roudet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2005604" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782577v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782584v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119984v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azais" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294515v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Iftkhar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294908v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418450v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816585v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00908685v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00408128v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nicolas-retiere" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9473-2074" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224915v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas da Silva Fradique" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Furno" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Vinot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Retiere" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Rigo-Mariani" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03611981251345762" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416371v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Guichard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mayou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ae223a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04692869v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.110.064313" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765644v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPWRS.2023.3243933" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04939959v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sklab" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reti&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.segan.2024.101372" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684848v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Sidqi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2022.127552" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260248v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Truc Ha" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caputo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2019.2928852" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350910v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Goddet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojislav Stojanovic" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dieudonne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Genoulaz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2018.05.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331162v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Velay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meritxell Vinyals" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Besanger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2019.03.028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509502v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jg Caputo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Knippel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Retiere" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2631-8695/ab47a2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187654v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thomas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2019.121774" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567968v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Nhat Hoang Tran" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gerbaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hieu Nguyen Huu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2016-0519" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277832v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T.M. Le" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/jsyst.2014.2359052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277800v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Tinh-Minh Le" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2015.08.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277804v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Hadbi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Wurtz" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roboam" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Sareni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-140174" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277775v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bossi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouget" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2015-0417" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277765v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-11-2015-0419" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789434v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wurtz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23723/1301:2016-1/16270" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022285v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Szymon Racewicz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Riu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;ti&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chrzan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tie.2014.2301741" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sautreuil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2013.12.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFH1F4DF-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605626v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Thiriet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/2011005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488584v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/03321640910969403" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-6J42Z55H-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298264v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Enacheanu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.42.911-922" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-753901G2-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00284484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barruel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schanen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.10.313-342" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-F95J7MBT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Caire" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Hadjsaid" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.9.161-184" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-7X2525DG-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333545v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman Iftikhar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Druart" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rosini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bultel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2006.03.044" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0MZSCW8T-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406829v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406371v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182400v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Martino" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.355-376" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-NML2QXSJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564730v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.M. Riu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.M. Retiere" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Ivanes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2002.808385" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schaeffer" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.5.63-74" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-6N34G7VG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564727v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Ivan&#232;s" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-8853(01)01198-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XP3MD7C-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564724v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Retiere Nicolas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivanes Marcel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diallo Demba" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/073135699269190" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564721v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/60.815023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429952v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivan&#232;s" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:1998229" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4471XZ8R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729644v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Azais" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166065v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064902v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalili Dermani" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baghaei" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colas" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rioual" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Guillaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/icp.2022.0855" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879931v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Khalili Dermani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sadegh Baghaei" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Colas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rioual" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Guillaud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02159705v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vuidel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113766v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179204v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Koeth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330748v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UPEC.2018.8541901" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01921099v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3208903.3208921" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330511v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01713-2_7" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558991v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojislav Stojanovi&#263;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Dieudonn&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Genoulaz" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518368v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Kariniotakis" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Martini" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Caerts" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helfried Brunner" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/oap-cired.2017.1287" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518413v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Muratore" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Michiorri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369913v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135834v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03663831v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105354v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01256253v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105353v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022011v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065903v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Hieu Nguyen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065888v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065876v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Hoa Nguyen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Rezgui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022005v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tinh Minh Le" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01022322v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reza Razzaghi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Paolone" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rachidi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Descloux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Raison" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991621v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820137v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819226v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620992v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Vial" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437364v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2011.5984227" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599638v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Amrane" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00545081v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00479811v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609598v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roudet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611479v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611475v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609590v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384493v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Chzran" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396273v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364012v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hern&#225;ndez-Torres" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2009.4939513" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298159v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00339301v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2008.4757928" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00298229v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Labie" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877215v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fran&#231;ois" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Grandidier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Harel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hilairet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hinaje" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323985v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282775v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323994v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00286635v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delinchant" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360433v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sailler" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288824v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chenh" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sautreuil" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437367v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barruel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Schanen" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:20060132" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199524v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199631v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Enciu" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195487v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184095v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Caisley" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364059v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ferrand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1583253" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021513v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanya Ignatova" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seddik Bacha" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620524v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riu" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Retiere" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ivanes" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.2001.939296" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620458v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp:19980588" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437371v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Foggia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Roye" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mannevy" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMDC.1997.604185" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437373v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PESC.1997.616935" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940956v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540372v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Schanen" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roudet" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bib-j3ea:2005604" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782577v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782584v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119984v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azais" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866489v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294515v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. U. Iftkhar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Druart" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bultel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00294908v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418450v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816585v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ravel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00908685v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00408128v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>