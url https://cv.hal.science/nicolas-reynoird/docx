--- v0 (2026-04-15)
+++ v1 (2026-05-16)
@@ -790,399 +790,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUT Is a Driver of p300-Mediated Histone Hyperacetylation: From Spermatogenesis to Cancer</w:t>
+                <w:t xml:space="preserve">Structural insights into p300 regulation and acetylation-dependent genome organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Rousseaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Reynoird</w:t>
+                <w:t xml:space="preserve">Ziad Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saadi Khochbin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Destaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Salvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naghmeh Hoghoughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers14092234⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.7759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-35375-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03759791v1</w:t>
+                <w:t xml:space="preserve">hal-04245616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SMYD3 Impedes Small Cell Lung Cancer Sensitivity to Alkylation Damage through RNF113A Methylation-Phosphorylation Cross-talk</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NUT Is a Driver of p300-Mediated Histone Hyperacetylation: From Spermatogenesis to Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reynoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadi Khochbin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-21-0205⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.2234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers14092234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03759864v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into p300 regulation and acetylation-dependent genome organisation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SMYD3 Impedes Small Cell Lung Cancer Sensitivity to Alkylation Damage through RNF113A Methylation-Phosphorylation Cross-talk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Destaing</w:t>
+                <w:t xml:space="preserve">Valentina Lukinović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Hausmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Salvi</w:t>
+                <w:t xml:space="preserve">Gael S Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naghmeh Hoghoughi</w:t>
+                <w:t xml:space="preserve">Clement Oyeniran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanveer Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (1), pp.7759. </w:t>
+              <w:t xml:space="preserve">Cancer Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.2158-2179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-35375-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/2159-8290.CD-21-0205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245616v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aberrant RNA methylation triggers recruitment of an alkylation repair complex</w:t>
               </w:r>
@@ -1302,77 +1302,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lysine Methyltransferases Signaling: Histones are Just the Tip of the Iceberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Lukinović</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael S Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Chuffart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2561,51 +2561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular models for post-meiotic male genome reprogramming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Boussouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2881,51 +2881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Montellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayçal Boussouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Rousseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 277 (3), pp.599-604. </w:t>
@@ -3235,51 +3235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Huard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samyuktha Suresh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vayr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ruggiero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Dakroub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245506v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Casanova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Roth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hausmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyin Lu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bischoff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41421-023-00644-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04703348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Judith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Advedissian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espadas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47717-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Ashraf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer Ahmad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reynoird" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;ly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28165997" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727403v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeen Ikram" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurv Rege" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maraki Y Negesse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G Casanova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi5921" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759791v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Khochbin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14092234" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03759864v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lukinovi&#263;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael S Roth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Oyeniran" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-21-0205" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245616v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ibrahim" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destaing" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Salvi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naghmeh Hoghoughi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35375-2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03759772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tsao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua R Brickner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rodell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adit Ganguly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wood" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2021.09.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989776v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871527319666200102101608" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01887337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Shiota" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barral" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buchou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjia Tan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.08.069" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Roth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lemonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCO.0000000000000421" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Col" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Hoghoughi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Dufour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Penin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Koskas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05343-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Mazur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or Gozani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/tcr.2016.06.26" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989803v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Stellfeld" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Flores" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Lofgren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.275529.115" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989808v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Carlson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn Moore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Sankaran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Elias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.641530" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2014.06.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purvesh Khatri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jansen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilkinson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13320" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn van Aller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Barbash" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huddleston" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichong Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.19506" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Boussouar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19396368.2010.498076" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989825v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Schwartz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Delvecchio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sadoul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.176" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07504.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00534655v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281263v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Huard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samyuktha Suresh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Vayr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Ruggiero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Dakroub" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245506v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Casanova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Roth" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Hausmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyin Lu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Bischoff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41421-023-00644-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04703348v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Richard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthelet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Judith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Advedissian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Espadas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47717-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245609v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waseem Ashraf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanveer Ahmad" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reynoird" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamiche" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves M&#233;ly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28165997" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727403v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabeen Ikram" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurv Rege" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maraki Y Negesse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre G Casanova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adi5921" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245616v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Ibrahim" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Destaing" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Salvi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naghmeh Hoghoughi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-35375-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759791v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rousseaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Khochbin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers14092234" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03759864v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Lukinovi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael S Roth" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Oyeniran" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/2159-8290.CD-21-0205" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03759772v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Tsao" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua R Brickner" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Rodell" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adit Ganguly" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Wood" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2021.09.024" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989776v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chuffart" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871527319666200102101608" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01887337v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitoshi Shiota" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barral" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buchou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjia Tan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2018.08.069" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989788v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Roth" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Lemonnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/CCO.0000000000000421" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989794v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Col" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Hoghoughi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Dufour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Penin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sivan Koskas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-05343-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989799v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Mazur" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or Gozani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/tcr.2016.06.26" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989803v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timo Stellfeld" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Flores" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Lofgren" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.275529.115" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989808v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Carlson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaitlyn Moore" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Sankaran" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Elias" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M115.641530" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989812v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2014.06.012" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989816v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purvesh Khatri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Jansen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Wilkinson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13320" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989821v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn van Aller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Barbash" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Huddleston" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shichong Liu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/epi.19506" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fay&#231;al Boussouar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gaucher" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Montellier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/19396368.2010.498076" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989825v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Schwartz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Delvecchio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Sadoul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meyers" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/emboj.2010.176" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05281286v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2009.07504.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00534655v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>